--- v0 (2026-01-21)
+++ v1 (2026-04-22)
@@ -54,2760 +54,2760 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DILSON DIOCLECIO PIRES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7838/indicacao.cm003.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7838/indicacao.cm003.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 003/24 - INDICAÇÃO DE INICIATIVA DO VEREADOR DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM CONTAINER DE LIXO NA RUA ULISSES PEREIRA, NAS PROXIMIDADES DO NÚMERO 208, NO BAIRRO AREIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7839/indicacao._004.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7839/indicacao._004.cesar.pdf</t>
   </si>
   <si>
     <t>CM 004/24 - INDICAÇÃO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELO DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL REPARO DOS BURACOS NA ESTRADA DO ANGICO E NA RUA ADOLFO SCHENCKEL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7843/indicacao_00824.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7843/indicacao_00824.ok.pdf</t>
   </si>
   <si>
     <t>CM 008/24 - INDICAÇÃO DO VEREADOR JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CÂMERAS DE VÍDEO (GIRATÓRIA, 360) DE MONITORAMENTO E SEGURANÇA EM PONTOS ESTRATÉGICOS DESTE MUNICÍPIO E SEU PLANEJAMENTO COM BASE PARA A ESTIMATIVA DOS VALORES DOS CUSTOS PARA IMPLANTAÇÃO.</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7853/indicacao.cm018.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7853/indicacao.cm018.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 018/24         INDICAÇÃO DO VEREADORE ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A NOMENCLATURA DA VIA LOCALIZADA COM INÍCIO NA RUA JULIO DE CASTILHOS, SEM SAÍDA E COM CERCA DE 210 METROIS DE EXTENSÃO, NO BAIRRO CONCEIÇÃO DESTE MUNICÍPIO, DE RUA DOS EUCALIPTOS.</t>
   </si>
   <si>
     <t>7863</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7863/indicacao._028.guara.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7863/indicacao._028.guara.ok.pdf</t>
   </si>
   <si>
     <t>CM 028/24          INDICAÇÃO DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA EFETUADA, ATRAVÉS DE LEI COMPLEMENTAR, A SUPRESSÃO NA LEI MUNICIPAL QUE TRAMITA SOB O Nº 3.133, DE 2009, DO § 7º DO ART. 104 (CÓDIGO MUNICIPAL DE POSTURAS).</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7864/indicacao._029.dilson.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7864/indicacao._029.dilson.ok.pdf</t>
   </si>
   <si>
     <t>CM 029/24          INDICAÇÃO DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA 08, NO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DILSON DIOCLECIO PIRES, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7865/indicacao._030.dilson.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7865/indicacao._030.dilson.ok.pdf</t>
   </si>
   <si>
     <t>CM 030/24          INDICAÇÃO DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A PINTURA DO REDUTOR DE VELOCIDADE DO TIPO QUEBRA-MOLAS NA AV. CONCEIÇÃO , NO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7870/indicacao.036.cesar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7870/indicacao.036.cesar.ok.pdf</t>
   </si>
   <si>
     <t>CM 036/24          INDICAÇÃO DO VER. CESAR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE AS ESTRADAS VICINAIS DE NOSSA CIDADE SEJAM MOLHADAS, EM ESPECIAL, AS RUAS DJALMA PEDRO KLEIN E ADOLFO SCHENCKEL - ESQUINA COM FRIDOLINO FINGER. SOLITA, AINDA, QUE SEJA REALIZADA A FISCALIZAÇÃO DAS RUAS ONDE PASSAM CAMINHÕES COM CARGA PESSADA.</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7871/indicacao.037.guara.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7871/indicacao.037.guara.ok.pdf</t>
   </si>
   <si>
     <t>CM 037/24          INDICAÇÃO DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SOLICITE AO DEPARTAMENTO MUNICIPAL DE TRÂNSITO QUE FAÇA A ADOÇÃO DA SEGUINTE MEDIDA POLÍTICO ADMINISTRATIVA DE INTERESSE DA COMUNIDADE: IMPLEMENTAÇÃO DO DIREITO DE PREFERÊNCIA DE PASSAGEM DO CONDUTOR DE VEÍCULO QUE DOBRA A DIREITA NO SEMÁFORO DO CRUZAMENTO DA AV. OSVALDO ARANHA COM A AV. DR. BRUNO CASSEL, PROCEDENDO A DEVIDA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7875/indicacao.040.guara.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7875/indicacao.040.guara.ok.pdf</t>
   </si>
   <si>
     <t>CM 040/24           INDICAÇÃO DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CÂMERAS DE VÍDEO (GIRATÓRIA 360º) DE MONITORAMENTO E SEGURANÇA EM PONTOS ESTRATÉGICOS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7878/indicacao.043.guara.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7878/indicacao.043.guara.ok.pdf</t>
   </si>
   <si>
     <t>CM 043/24          INDICAÇÃO DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PARADA DE ÔNIBUS NA LOCALIDADE DA ESTRADA PASSO DA TAQUARA, Nº 1.700, CONFORME ANEXO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7879/indicacao.044.24.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7879/indicacao.044.24.pdf</t>
   </si>
   <si>
     <t>CM 044/24          INDICAÇÃO DO VER. DILSON, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA NA TRAVESSA DA TAFONA, Nº 525, BAIRRO AREIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7880/indicacao.045.24.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7880/indicacao.045.24.pdf</t>
   </si>
   <si>
     <t>CM 045/24          INDICAÇÃO DO VER. DILSON, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICÍPIO A INSTALAÇÃO DE PLACAS INDICANDO O LIMITE MÁXIMO DE VELOCIDADE PERMITIDA PARA A RUA JÚLIO DE CASTILHOS, NO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7881/indicacao.046.24..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7881/indicacao.046.24..pdf</t>
   </si>
   <si>
     <t>CM 046/24          INDICAÇÃO DO VER. ANASTÁCIO SUGERINDO AO EXECUTIVO MUNICIPAL A LIMPEZA DAS RUAS, CAPINA E PINTURA DOS MEIOS FIOS, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7887/indicacao.052.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7887/indicacao.052.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 052/24          INDICAÇÃO DO VER. ANASTÁCIO DA SILVA, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A NOMENCLATURA DA VIA LOCALIZADA COM INÍCIO NA RUA JÚLIO DE CASTILHOS, SEM SAÍDA E COM CERCA DE 210 METROS DE EXTENSÃO, NO BAIRRO CONCEIÇÃO DESTE MUNICÍPIO, PROPÕE-SE A DENOMINAÇÃO DE RUA DOS EUCALIPTOS.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>DIEGO FLORES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7888/indicacao.053.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7888/indicacao.053.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 053/24         INDICAÇÃO DO VER. DIEGO FLORES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACA DE LIMITE DE MUNICÍPIO ENTRE AS CIDADES DE SÃO SEBASTIÃO DO CAÍ E CAPELA DE SANTANA, NAS ESTRADAS DO PINHEIRINHO E PASSO DA TAQUARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7889/indicacao.054.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7889/indicacao.054.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 054/24         INDICAÇÃO DO VER. ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A LIMPEZA DE TODAS AS BOCAS DE LOBO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7890/indicacao.055.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7890/indicacao.055.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 055/24         INDICAÇÃO DO VER. JOÃO MARCOS GUARÁ SUGERINDO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA JÚLIO DE CASTILHOS, NO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7891/indicacao.056.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7891/indicacao.056.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 056/24         INDICAÇÃO DO VER. ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE NOVAS PLACAS DE IDENTIFICAÇÃO NAS RUAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7892/indicacao.057.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7892/indicacao.057.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 057/24         INDICAÇÃO DO VER. ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE REPAROS NO PALCO INTERNO E A PINTURA DO CENTRO DE CULTURA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7896/indicacao.061.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7896/indicacao.061.ok.pdf</t>
   </si>
   <si>
     <t>CM 61/24          INDICAÇÃO DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ILUMINÇÃO PÚBLICA NA RUA JÚLIO DE CASTILHOS, LOCALIZADA NO BAIRRO CONCEIÇÃO, BEM COMO NO TRECHO DA ESTRADA DA TAFONA PERTENCENTE A ESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7897/indicacao.062.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7897/indicacao.062.ok.pdf</t>
   </si>
   <si>
     <t>CM 62/24          INDICAÇÃO DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO NA RUA ABACATEIROS COM A RUA MANOEL OLÍCIO PEREIRA, NO BAIRRO AREIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7902/indicacao.067.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7902/indicacao.067.ok.pdf</t>
   </si>
   <si>
     <t>CM 067/24          INDICAÇÃO DO VER JOÃO GUARÁ SUGERINDO AO EXECUTIVO MUNICIPAL O "PROJETO DE LEI QUE APROVA A CRIAÇÃO DO TÍTULO DE ETERNA SOBERANA DA FESTA DA BERGAMOTA E DAS FLORES DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7903/indicacao.068.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7903/indicacao.068.ok.pdf</t>
   </si>
   <si>
     <t>CM 068/24          INDICAÇÃO DO VER. DIEGO FLORES SUGERINDO AO EXECUTIVO MUNICIPAL A IMPLEMENTAÇÃO DO MODELO CÍVICO-MILITAR NAS ESCOLAS MUNICIPAIS DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7909/indicacao.079.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7909/indicacao.079.ok.pdf</t>
   </si>
   <si>
     <t>CM 079/24          INDICAÇÃO DO VER. CESAR JUNIOR, SUSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE A SECRETARIA DE OBRAS REALIZA A LIMPEZA DOS VALOS DA AV. DR. BRUNO CASSEL, EM ESPECIAL, NA VIA DE ACESSO À ESTRADA DO ANGICO, BEM COMO, A SECRETARIA DE SAÚDE SEJA NOTCM 079/24          INDICAÇÃO DO VER. CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE ENCAMINHE PROJETO DE LEI CONCEDENDO REMISSÃO (PERDÃO DE DÍVIDA JÁ LANÇADA) AO IPTU 2024. NO CASO DE NÃO SER ESSE O ENTENDIMENTO DA ADMINISTRAÇÃO, QUE SEJA PRORROGADO O VENCIMENTO E CONCEDIDO O MAIOR PERCENTUAL DE DESCONTO POSSÍVEL AO IPTU 2024. SUGERE, AINDA, QUE SEJAM ISENTAS DE TAXAS, MULTAS, JUROS E CORREÇÃO MONETÁRIAS, QUAISQUER LANÇAMENTOS TRIBUTÁRIOS JÁ REALIZADOS, ENQUANTO DURAR O PERÍODO DE CALAMIDADE E EMERGÊNCIA PÚBLICA.IFICADA PARA VERIFICAR POSSÍVEL FOCO DE CRIADOURO DE MOSQUITOS DA DENGUE.</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7915/indicacao.084.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7915/indicacao.084.ok.pdf</t>
   </si>
   <si>
     <t>CM 084/24          INDICAÇÃO DO VER. CESAR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO, CASO A CASO, A SITUAÇÃO DOS SERVIDORES MUNICIPAIS QUE NECESSITAM DE PONTOS ABONADOS, DEVIDO ÀS CHEIAS, QUE VISA FLEXIBILIZAR E FACILITAR O TRABALHO REMOTO/HOME OFFICE, DE QUEM POSSA REALIZAR.</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7916/indicacao.085.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7916/indicacao.085.ok.pdf</t>
   </si>
   <si>
     <t>CM 085/24          INDICAÇÃO DO VER. DILSON, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE DO TIPO QUEBRA-MOLAS NA AV. CONCEIÇÃO, PRÓXIMO AO Nº 249, NO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7925</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7925/indicacao.091.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7925/indicacao.091.ok.pdf</t>
   </si>
   <si>
     <t>CM 091 /24          INDICAÇÃO DO VERADOR CESAR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM REVISADOS OS PNEUS E VEÍCULOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7934/indicacao.099.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7934/indicacao.099.ok.pdf</t>
   </si>
   <si>
     <t>CM 099/24          INDICAÇÃO DO VER. DILSON, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE QUEBRA-MOLAS E PLACAS DE SINALIZAÇÃO COM LIMITE DE VELOCIDADE NA ESTRADA DA TAFONA, NO BAIRRO AREIÃO, PRÓXIMO AO MERCADO HOFF, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7935/indicacao.100.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7935/indicacao.100.ok.pdf</t>
   </si>
   <si>
     <t>CM 100/24          INDICAÇÃO DO VER. DIEGO SUGERINDO AO EXECUTIVO MUNICIPAL A REVISÃO DO POSICIONAMENTO REFERENTE À INDICAÇÃO 049/2024, QUE PROPÔS A REMISSÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU OU A PRORROGAÇÃO DO VENCIMENTO COM MAIOR PERCENTUAL DE DESCONTO POSSÍVEL.</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7948/indicacao.112.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7948/indicacao.112.ok.pdf</t>
   </si>
   <si>
     <t>CM 112/24          INDICAÇÃO DO VER. GUARÁ, SUSBCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A ANÁLISE DO CONTRATO COM A COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN E A POSSIBILIDADE DE NOTIFICAR/MULTAR POR DESCUMPRIMENTO DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>NILSE MARIA ALVES DE LIMA, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7949/indicacao.113.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7949/indicacao.113.ok.pdf</t>
   </si>
   <si>
     <t>CM 113/24          INDICAÇÃO DA VER. NILSE DE LIMA, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL O CONSERTO DO ASFALTO DA ENTRADA DE ACESSO AO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7950/indicacao.114.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7950/indicacao.114.ok.pdf</t>
   </si>
   <si>
     <t>CM 114/24          INDICAÇÃO DA VER. NILSE DE LIMA, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADO O RECOLHIMENTO DO LIXO QUE ESTÁ ACUMULADO NO LOTEAMENTO BOA VISTA, CONFORME FOTOS ANEXAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7961/indicacao.126.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7961/indicacao.126.ok.pdf</t>
   </si>
   <si>
     <t>CM 126/24          INDICAÇÃO DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DA EDUCAÇÃO, SEJA ELABORADO UM PLANO ESTRATÉGICO PARA SUPRIR A NECESSIDADE DE SUBSTITUIR, EM CARÁTER TEMPORÁRIO, PROFESSORES IMPEDIDOS DE EXERCER SUAS ATIVIDADES DEVIDO AS CHEIAS, POR OUTROS DOCENTES QUE NÃO SEJAM AFETADOS POR ESTAS CONDIÇÕES, NAS ESCOLAS MUNICIPAIS DE ENSINO NÃO ATINGIDAS PELAS RECORRENTES CHEIAS.</t>
   </si>
   <si>
     <t>7962</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>ELSON LOPES., ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7962/indicacao.127.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7962/indicacao.127.ok.pdf</t>
   </si>
   <si>
     <t>CM 127/24          INDICAÇÃO DO VER. ELSON, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL O DESASSOREAMENTO DO ARROIO QUE PASSA PELAS LOCALIDADES DE VÁRZEA DA VILA RICA E VÁRZEA DO RIO BRANCO.</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>DIEGO FLORES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao.130.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao.130.ok.pdf</t>
   </si>
   <si>
     <t>CM 130/24          INDICAÇÃO DOS VEREADORES DIEGO FLORES, CLÁUDIO BECKER E NILSE DE LIMA, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO O NOME DO SR. PEDRO DIOMAR PACHECO FLORES NA ESTRADA QUE INICIA NA ERS-122 (PRÓXIMA A ANTIGA PEDREIRA) E TERMINA NA ERS-122 (PRÓXIMO AO RESTAURANTE DI VARIANI), CONFORME IMAGEM ANEXA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>MARÍLIA LEÃO FORTES, ASIR ANDRE HARTMANN, DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7968/indicacao.131.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7968/indicacao.131.ok.pdf</t>
   </si>
   <si>
     <t>CM 131/24          INDICAÇÃO DA VEREADORA MARÍLIA, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A ALTERAÇÃO NO CÓDIGO DE POSTURAS PARA PROIBIÇÃO DO TRÂNSITO DE VEÍCULOS DE TRAÇÃO ANIMAL E A CONDUÇÃO DE ANIMAIS COM CARGA NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>MARÍLIA LEÃO FORTES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7969/indicacao.132.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7969/indicacao.132.ok.pdf</t>
   </si>
   <si>
     <t>CM 132/24          INDICAÇÃO DA VEREADORA MARÍLIA LEÃO FORTES SUGERINDO AO EXECUTIVO MUNICIPAL A REVISÃO E ALTERAÇÃO DO PLANO DIRETOR MUNICIPAL, ESPECIFICAMENTE O MAPA DE ZONEAMENTO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7980/indicacao.141.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7980/indicacao.141.ok.pdf</t>
   </si>
   <si>
     <t>CM 141/24 - INDICAÇÃO DE INICIATIVA DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A NOMENCLATURA PARA A RUA PASSO DA SILVEIRA, LOCALIZADA EM CAMPESTRE, NO BAIRRO CONCEIÇAO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7981/indicacao.142.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7981/indicacao.142.ok.pdf</t>
   </si>
   <si>
     <t>CM 142/24 - INDICAÇÃO DA VER. NILSE DE LIMA, SUBSCRITA PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE UM QUEBRA-MOLAS NA AV. CONCEIÇÃO, NA ALTURA DO Nº 33, ASSIM NA RUA "G" (RUA DA CAIXA DAGUA DA CORSAN) NA ALTURA DO Nº 158, NO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7982/indicacao.147.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7982/indicacao.147.ok.pdf</t>
   </si>
   <si>
     <t>CM 147/24 - INDICAÇÃO DO VER. CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM INSTALADAS PLACAS INDICANDO A PRESENÇA E TRAVESSIA DE ANIMAIS SILVESTRES NO TRECHO DE ACESSO DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7986/indicacao.151.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7986/indicacao.151.ok.pdf</t>
   </si>
   <si>
     <t>CM 151/24          INDICAÇÃO DO VER. ANASTÁCIO, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO NA PARADA EXISTENTE PRÓXIMA À ENTRADA DA RUA BANANEIRAS, NO BAIRRO ANGICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER., ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7995/indicacao.156.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7995/indicacao.156.ok.pdf</t>
   </si>
   <si>
     <t>CM 156/24          INDICAÇÃO DO VER. CLÁUDIO, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE HORÁRIOS DE FUNCIONAMENTO DA FARMÁCIA MUNICIPAL NOS FINAIS DE SEMANA, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7994/indicacao.160.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7994/indicacao.160.ok.pdf</t>
   </si>
   <si>
     <t>CM 160/24          INDICAÇÃO DO VER. DIEGO, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADA A POSSIBILIDADE DE CEDÊNCIA DE UM ESPAÇO NA "PRAÇA DA SANTINHA " PARA QUE SEJA EXPLORADA POR EMPRESA QUE QUEIRA COMERCIALIZAR NO LOCAL E QUE, EM CONTRAPARTIDA, REALIZE MANUTENÇÕES DA MESMA.</t>
   </si>
   <si>
     <t>8000</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>ASIR ANDRE HARTMANN, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8000/indicacao.166.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8000/indicacao.166.ok.pdf</t>
   </si>
   <si>
     <t>CM 166/24          INDICAÇÃO DO VER. ASIR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNUICIPAL A REALIZAÇÃO DE MELHORIAS (PINTURA HORIZONTAL E VERTICAL) EM TODA A EXTENSÃO DA AV. DR. BRUNO CASSEL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>DIEGO FLORES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8001/indicacao.167.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8001/indicacao.167.ok.pdf</t>
   </si>
   <si>
     <t>CM 167/24          INDICAÇÃO DO VER. DIEGO, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADA A POSSIBILIDADE, DENTRO DAS NORMAS AMBIENTEIS, DE SER CONSTRUÍDO UM "DECK" DE CONTENÇÃO, A FIM DE INTERROMPER O AVANÇO DA TERRA QUE FICA NA BEIRA DO RIO, NA ANTIGA BARCA, ONDE FORAM COLOCADAS AS NOVAS RÉGUAS DE MEDIÇÃO DO RIO CAÍ E, TAMBÉM, DE UM ESPAÇO APROPRIADO PARA AS PESSOAS QUE FREQUENTAM O LOCAL.</t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>DIEGO FLORES, NILSE MARIA ALVES DE LIMA, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8006/indicacao.170.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8006/indicacao.170.ok.pdf</t>
   </si>
   <si>
     <t>CM 170/24          INDICAÇÃO DOS VEREADORES DIEGO FLORES E NILSE DE LIMA, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA DENOMINADA DE RUA MANOEL DE OLIVEIRA FLORES A TRAVESSA/CORTE DA RUA OLIVEIRA FLORES, NA LOCALIDADE DE VENÚNCIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8007/indicacao.171.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8007/indicacao.171.ok.pdf</t>
   </si>
   <si>
     <t>CM 171/24          INDICAÇÃO DO VER. CLÁUDIO BECKER, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO DA ESTRADA ERNANI MAX BENDER, LOCALIZADA NO BAIRRO CHAPADÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8008/indicacao.172.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8008/indicacao.172.ok.pdf</t>
   </si>
   <si>
     <t>CM 172/24          INDICAÇÃO DO VER. CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE CONTATE O GOVERNO DO ESTADO E VERIFIQUE AS CONDIÇÕES PARA FIRMAR CONVÊNIO E INSCRIÇÃO NO PROGRAMA EMERGENCIAL DE MANEJO DA POPULAÇÃO DE CÃES E GATOS EM ABRIGOS.</t>
   </si>
   <si>
     <t>8017</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CM 182/24          INDICAÇÃO DO VER. CESAR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM REALIZADAS MELHORIAS JUNTO AO CAPS - CENTRO DE ATENÇÃO PSICOSSOCIAL, OU TRANSFERÊNCIA DO LOCAL, COM URGÊNCIA.</t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8018/indicacao.184.24.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8018/indicacao.184.24.pdf</t>
   </si>
   <si>
     <t>CM 184/24          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O CONSERTO, COM URGÊNCIA, NA ESTRADA DA MAÇONARIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8019</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DILSON DIOCLECIO PIRES, JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8019/indicacao.185.24.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8019/indicacao.185.24.pdf</t>
   </si>
   <si>
     <t>CM 185/24          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O CONSERTO, COM URGÊNCIA, DOS BUEIROS NA ESTRADA DO ANGICO E BAIRRO CAMPOS DOS LÍRIOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8021</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>ELSON LOPES.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8021/indicacao.187.24.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8021/indicacao.187.24.pdf</t>
   </si>
   <si>
     <t>CM 187/24          INDICAÇÃO DO VEREDOR ELSON LOPES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES DOS LOTEAMENTOS SÃO JOSÉ E NOVA RIO BRANCO, QUE SEJA REALIZADA A CONTINUIDADE DA LIGAÇÃO DA RUA TRÊS COROAS, NESTE MUNICÍPIO. INDICA, TAMBÉM, A PEDIDO DE MORADORES DO LOTEAMENTO RENASCER, QUE SEJA FEITA A RUA ITAQUÍ, A QUAL JÁ SE ENCONTRA NO MAPA DESTE LOTEAMENTO.</t>
   </si>
   <si>
     <t>8030</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>ELSON LOPES., ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao.196.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao.196.ok.pdf</t>
   </si>
   <si>
     <t>CM 196/24          INDICAÇÃO DO VER. ELSON LOPES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE NA NOVA ESCOLA QUE ESTÁ SENDO CONSTRUÍDA NO BAIRRO SÃO MARTIM, SEJA DISPONIBILIZADO UM ESPAÇO PARA ESTACIONAMENTO NAS DEPENDÊNCIAS DA REFERIDA ESCOLA, PARA OS VEÍCULOS DE TODOS OS SERVIDORES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8031/indicacao.197.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8031/indicacao.197.ok.pdf</t>
   </si>
   <si>
     <t>CM 197/24          INDICAÇÃO DO VER. CESAR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE NOTIFIQUE AS EMPRESAS QUE UTILIZAM AS ESTRADAS VICINAIS DO MUNICÍPIO, EM ESPECIAL A DJALMA PEDRO KLEIN E ADOLFO SCHENKEL, ESQUINA COM FRIDOLINO FINGER, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER., ANASTÁCIO DA SILVA., DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8038/indicacao.204.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8038/indicacao.204.ok.pdf</t>
   </si>
   <si>
     <t>CM 204/24          INDICAÇÃO DO VER. CLÁUDIO, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A ALTERAÇÃO DA LEI MUNICIPAL 2.600, DE 10 DE DEZEMBRO DE 2004, VISANDO AO APERFEIÇOAMENTO DA LEIGISLAÇÃO QUE REGULA O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO, COM ESPECIAL ATENÇÃO À MODIFICAÇÃO DO ART. 10, QUE TRATA DOS CRITÉRIOS DE PROMOÇÃO NO PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7895/requerimento.060.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7895/requerimento.060.ok.pdf</t>
   </si>
   <si>
     <t>CM 60/24          REQUERIMENTO DE INICIATIVA DE TODOS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENCAMINHADA MOÇÃO DE APOIO PARA UMA AÇÃO CIVIL PÚBLICA CONTRA OS VALORES DO PEDÁGIO FREE FLOW, NA ERS-240 NO KM 30,1, E NA ERS-122 NO KM 4,6, PROMOVIDA PELO DEPUTADO ESTADUAL GUSTAVO VICTORINO.</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7901/requerimento.066.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7901/requerimento.066.ok.pdf</t>
   </si>
   <si>
     <t>CM 066/24          REQUERIMENTO DE INICIATIVA DO VER. DIEGO FLORES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADA UMA MOÇÃO DE APOIO PARA A ASSEMBLEIA LEGISLATIVA , DIANTE DA APROVAÇÃO DO PROJETO DE LEI Nº 344/2023, QUE AUTORIZA O GOVERNO DO ESTADO A INSTITUIR O "PROGRAMA DE ESCOLAS CÍVICO-MILITARES NO TERRITÓRIO GAÚCHO.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>ASIR ANDRE HARTMANN, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7908/requerimento.mocaoapoio.071.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7908/requerimento.mocaoapoio.071.ok.pdf</t>
   </si>
   <si>
     <t>CM 071/24          REQUERIMENTO DE INICIATIVA DO VER. ASIR HARTMANN, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADA UMA MOÇÃO DE APOIO À CASA CIVIL DO GOVERNO DO ESTADO DO RS, EM APOIO À MINUTA DE PROJETO DE LEI QUE VISA REESTRUTURAR O REGIME JURÍDICO APLICÁVEL AO PLANO DE CARREIRA DO QUADRO DE PESSOAL TÉCNICO, ENSINO MÉDIO, TÉCNICO PROFISSIONALIZANTE - TÉCNICO AGRÍCOLA, TÉCNICO EM VITICULTURA E TÉCNICO EM ENOLOGIA DO ESTADO DO RS.</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7922/requerimento.mocaoapoio.088.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7922/requerimento.mocaoapoio.088.ok.pdf</t>
   </si>
   <si>
     <t>CM 088/24          REQUERIMENTO DE INICIATIVA DO VER. CESAR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENCAMINHADA AOS GABINETES DO PRESIDENTE DA REPÚBLICA, AO MINISTRO DA FAZENDA, FERNANDO HADDAD, AO CONGRESSO NACIONAL, RODRIGO PACHECO, E AO GOVERNADOR, EDUARDO LEITE, A PRESENTE MOÇÃO DE APOIO À SOLICITAÇÃO DE ANISTIA DAS PARCELAS DA DÍVIDA PÚBLICA DO ESTADO DO RS E DE SEUS MUNICÍPIOS COM A UNIÃO, PELO PERÍODO DE 36 MESES, A FIM DE PROPORCIONAR ALÍVIO EM SUAS FINANÇAS.</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7947/requerimento.110.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7947/requerimento.110.ok.pdf</t>
   </si>
   <si>
     <t>CM 110/24          REQUERIMENTO DE INICIATIVA DO VER. ANASTÁCIO, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA À PRESIDÊNCIA DA ASSEMBLEIA LEGISLATIVA DO RS, BEM COMO GABINETE DO DEPUTADO ESTADUAL GUILHERME PASIN, UMA MOÇÃO DE APOIO AO PROJETO ANEXO, QUE CRIA A POLÍTICA ESTADUAL DE APOIO E FOMENTO AO DESASSOREAMENTO DOS RIOS.</t>
   </si>
   <si>
     <t>8023</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8023/requerimento.mocaoapoio.189.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8023/requerimento.mocaoapoio.189.ok.pdf</t>
   </si>
   <si>
     <t>CM 189/24          REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADA A PRESENTE MOÇÃO DE APOIO AO GABINETE DA PRESIDÊNCIA DA CÂMARA DOS DEPUTADOS E AO CONGRESSO NACIONAL, BEM COMO AO DEPUTADO FEDERAL MARCEL VAN HATTEM (NOVO-RS), PELA PERSIGUIÇÃO  POLÍTICA E JUDICIAL QUE O PARLAMENTAR VEM SOFRENDO, EM VIRTUDE DE SUA ATIVIDADE PARLAMENTAR.</t>
   </si>
   <si>
     <t>8024</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8024/requerimento.mocaocongratulacoes.190.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8024/requerimento.mocaocongratulacoes.190.ok.pdf</t>
   </si>
   <si>
     <t>CM 190/24         REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE MOÇÃO DE CONGRATULAÇÕES AS PROFESSORAS LIEGE PIOVESAN KAYSER, JULIANA PINTO HARTMANN E CLAUDIA MARIA HENTZ JUNGES  PELOS RELEVANTES SERVIÇOS PRESTADOS À EDUCAÇÃO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8037/requerimento.mocaocongratulacoes.203.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8037/requerimento.mocaocongratulacoes.203.ok.pdf</t>
   </si>
   <si>
     <t>CM 203/24          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA AO PADRE CARLOS ROBERTO VICENTE UMA MOÇÃO DE CONGRATULAÇÕES COMO FORMA DE RECONHECIMENTO PELOS INESTIMÁVEIS SERVIÇOS RELIGIOSOS E PELA VALIOSA CONTRIBUIÇÃO PRESTADA À COMUNIDADE DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>8042</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8042/requerimento.mocaocongratulacoes.208.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8042/requerimento.mocaocongratulacoes.208.ok.pdf</t>
   </si>
   <si>
     <t>CM 208/24          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADA A SRA. MARLISE HESS SCHNECK UMA MOÇÃO DE CONGRATULAÇÕES, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE DE SÃO SEBASTIÃO DO CAÍ AO LONGO DE 45 ANOS DE DEDICAÇÃO AO TRABALHO VOLUNTÁRIO.</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>MOR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7900/requerimento.065.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7900/requerimento.065.ok.pdf</t>
   </si>
   <si>
     <t>CM 065/24          REQUERIMENTO DE INICIATIVA DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADA UMA MOÇÃO DE REPÚDIO A SER ENCAMINHADA AO SUPREMO TRIBUNAL FEDERAL CONTRA A DECISÃO DO STF DE REVISÃO DA VIDA TODA A APOSENTADOS DO INSTITUTO NACIONAL DE SEGURO SOCIAL - INSS.</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CGP - COMISSÃO GERAL DE PARECERES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7872/projeto.decreto.legislativo.035.contas.governo.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7872/projeto.decreto.legislativo.035.contas.governo.ok.pdf</t>
   </si>
   <si>
     <t>CM 035/24          PROJETO DE DECRETO LEGISLATIVO, DA COMISSÃO GERAL DE PARECERES, QUE APROVA AS CONTAS DE GOVERNO DO PODER EXECUTIVO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ RELATIVAS AO EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto.lei.complementar003.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto.lei.complementar003.ok.pdf</t>
   </si>
   <si>
     <t>PLC 003/2024 - CM 069/24          PROJETO DE LEI COMPLEMENTAR QUE ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 4.390, DE 21 DE DEZEMBRO DE 2021, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_lei_complementar.004.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_lei_complementar.004.ok.pdf</t>
   </si>
   <si>
     <t>PLC 004/2024 - CM 121/24          PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE ALTERA A LEI MUNICIPAL Nº 2.312, DE 28 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7840/projete_de_lei_complementar_0012024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7840/projete_de_lei_complementar_0012024.ok.pdf</t>
   </si>
   <si>
     <t>PLC 001/2024 - CM 005/24 - PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO QUE ALTERA A LEI MUNICIPAL Nº 2.312, DE 28 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLC 007/2024 - CM 215/24          PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE ESTABELECEOS PRINCÍPIOS, DIRETRIZES, POLÍTICAS, PROGRAMAS, PROJETOS E OUTROS INSTRUMENTOS DO DESENVOLVIMENTO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, REVOGA A LEI COMPLEMENTAR MUNICIPAL Nº 003, DE 10 DE MAIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7849/projeto.lei.complementar.002.24.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7849/projeto.lei.complementar.002.24.pdf</t>
   </si>
   <si>
     <t>PLC 002/2024 - CM 014/24        PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE ALTERA A LEI MUNICIPAL Nº 4.390, DE 21 DE DEZEMBRO DE 2021, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ/RS, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8010</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8010/projeto.lei.complementar.005.24.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8010/projeto.lei.complementar.005.24.pdf</t>
   </si>
   <si>
     <t>PLC 005/2024 - CM 174/24          PROJETO DE LEI DO EXECUTIVO MUNCIPAL QUE ALTERA A LEI MUNICIPAL Nº 4.390, DE 21 DE DEZEMBRO DE 2021, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ/RS CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8026</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8026/projeto.lei.complementar.006.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8026/projeto.lei.complementar.006.24.ok.pdf</t>
   </si>
   <si>
     <t>PLC 006/2024 - CM 191/24          PROJETO DE LEI COMPLEMENTAR QUE ALTERA A LEI MUNICIPAL Nº 4.390, DE 21 DE DEZEMBRO DE 2021, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ/RS, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8056/projeto.lei.complementar.007.24.ok.anexos.completo.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8056/projeto.lei.complementar.007.24.ok.anexos.completo.pdf</t>
   </si>
   <si>
     <t>7836</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7836/projeto_de_lei_0012024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7836/projeto_de_lei_0012024.ok.pdf</t>
   </si>
   <si>
     <t>PM 001/2024 - CM 001/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7837/projeto_de_lei_0022024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7837/projeto_de_lei_0022024.ok.pdf</t>
   </si>
   <si>
     <t>PM 002/2024 - CM 002/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR DE EDUCAÇÃO INFANTIL E/OU SÉRIES INICIAIS - E PROFESSOR DE ANOS FINAIS DO ENSINO FUNDAMENTAL - CIÊNCIAS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7841/projeto_de_lei_0032024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7841/projeto_de_lei_0032024.ok.pdf</t>
   </si>
   <si>
     <t>PM 003/2024 - CM 006/24 - PROJETO DE LEI DO EXECUTIVO QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7844/projeto_de_lei_004.2024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7844/projeto_de_lei_004.2024.ok.pdf</t>
   </si>
   <si>
     <t>PM 004/2024 - CM 009/24       PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CF - AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO QUE ESPECIFICA, ALÉM DE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7845/projeto_de_lei_005.2024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7845/projeto_de_lei_005.2024.ok.pdf</t>
   </si>
   <si>
     <t>PM 005/2024 - CM 010/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DO PREFEITO MUNICIPAL E PARA O SUBSÍDIO DO VICE-PREFEITO.</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7846/projeto_de_lei_006.2024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7846/projeto_de_lei_006.2024.ok.pdf</t>
   </si>
   <si>
     <t>PM 006/2024 - CM 011/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7847/projeto_de_lei_007.2024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7847/projeto_de_lei_007.2024.ok.pdf</t>
   </si>
   <si>
     <t>PM 007/2024 - CM 012/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DOS VEREADORES.</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7848/projeto_de_lei_008.2024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7848/projeto_de_lei_008.2024.ok.pdf</t>
   </si>
   <si>
     <t>PM 008/2024 - CM 013/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CF - AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER LEGISLATIVO QUE ESPECIFICA, ALÉM DE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7850/projeto_de_lei_009.2024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7850/projeto_de_lei_009.2024.ok.pdf</t>
   </si>
   <si>
     <t>PM 009/2024 - CM 015/24       PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7851/projeto_de_lei_010.2024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7851/projeto_de_lei_010.2024.ok.pdf</t>
   </si>
   <si>
     <t>PM 010/2024 - CM 016/24        PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A INSTITUIÇÃO DE SERVIDÃO ADMINISTRATIVA EM ÁREA DE TERRENO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PM 011/2024 - CM 019/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7855/projeto_de_lei_012.2024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7855/projeto_de_lei_012.2024.ok.pdf</t>
   </si>
   <si>
     <t>PM 012/2024 - CM 020/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO DE COOPERAÇÃO COM O MUNICÍPIO DE CAPELA DE SANTANA/RS, VISANDO A PAVIMENTAÇÃO ASFÁLTICA DE UM TRECHO DE 1,7KM DA ESTRADA DO PASSO DA TAQUARA, LOCALIZADA NA DIVISA ENTRE ESTES MUNICÍPIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7856/projeto_de_lei_013.2024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7856/projeto_de_lei_013.2024.ok.pdf</t>
   </si>
   <si>
     <t>PM 013/2024 - CM 021/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR R$ 300.000,00 (TREZENTOS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7857/projeto_de_lei_014.2024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7857/projeto_de_lei_014.2024.ok.pdf</t>
   </si>
   <si>
     <t>PM 014/2024 - CM 022/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR R$ 2.675,000,00 (DOIS MILHÕES, SEISCENTOS E SETENTA E CINCO MIL REAIS)  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7858/projeto.executivo.015.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7858/projeto.executivo.015.pdf</t>
   </si>
   <si>
     <t>PM 015/2024 - CM 023/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DOS AMIGOS DA FESTA DA BERGAMOTA PARA A REALIZAÇÃO DA 22ª FESTA NACIONAL DA BERGAMOTA E DAS FLORES 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PM 016/2024 - CM 024/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL A REPASSAR RECURSO À ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7860/projeto.executivo.017.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7860/projeto.executivo.017.pdf</t>
   </si>
   <si>
     <t>PM 017/2024 - CM 025/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO COM O MUNICÍPIO DE CAPELA DE SANTANA-RS, VISANDO MANUTENÇÃO E CONSERVAÇÃO DE ESTRADA VICINAL.</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7861/projeto.executivo.018.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7861/projeto.executivo.018.pdf</t>
   </si>
   <si>
     <t>PM 018/2024 - CM 026/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO §1º DO ART. 1º DA LEI MUNICIPAL Nº 4.487, DE 20 DE JULHO DE 2022, QUE FIXA O SALÁRIO BASE, ATRELADO AO DO PISO NACIONAL, A SER PAGO AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7862/projeto.executivo.019.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7862/projeto.executivo.019.pdf</t>
   </si>
   <si>
     <t>PM 019/2024 - CM 027/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PM 020/2024 - CM 031/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A AVERBAR SERVIDÃO AMBIENTAL DE CARÁTER PERPÉTUO SOBRE BEM PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7867/projeto.executivo.021.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7867/projeto.executivo.021.ok.pdf</t>
   </si>
   <si>
     <t>PM 021/2024 - CM 032/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 3.185, DE 27 DE ABRIL DE 2010, QUE DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES EM ORGÃOS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7868/projeto.executivo.022.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7868/projeto.executivo.022.ok.pdf</t>
   </si>
   <si>
     <t>PM 022/2024 - CM 033/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7869/projeto.executivo.023.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7869/projeto.executivo.023.ok.pdf</t>
   </si>
   <si>
     <t>PM 023/2024 - CM 034/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A LEI MUNICIPAL Nº 4.303, DE 12 DE MAIO DE 2021, QUE CRIA E INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER - COMDIM E CRIA O FUNDO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7873/projeto.executivo.024.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7873/projeto.executivo.024.ok.pdf</t>
   </si>
   <si>
     <t>PM 024/2024 - CM 038/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A LEI MUNICIPAL Nº 3.133, DE 22 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7882/projeto.executivo.025.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7882/projeto.executivo.025.ok.pdf</t>
   </si>
   <si>
     <t>PM 025/2024 - CM 047/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7883/projeto.executivo.026.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7883/projeto.executivo.026.ok.pdf</t>
   </si>
   <si>
     <t>PM 026/2024 - CM 048/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR R$ 1.500,00 (MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7886/projeto.executivo.027.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7886/projeto.executivo.027.ok.pdf</t>
   </si>
   <si>
     <t>PM 027/2024 - CM 051/24          PROJETO DE LEI DO EXEXUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO ART. 3º DA LEI MUNICIPAL Nº 4.414, DE 25 DE JANEIRO DE 2022, QUE DISPÕE SOBRE O REGIME DE CONCESSÃO DE DIÁRIAS AOS SERVIDORES E DEMAIS COLABORADORES NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7893/projeto.executivo.028.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7893/projeto.executivo.028.ok.pdf</t>
   </si>
   <si>
     <t>PM 028/2024 - CM 058/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE CRIA O CONSELHO DE DESENVOLVIMENTO MUNICIPAL - CDM, CONFORME ESTABELECE A LEI COMPLEMENTAR MUNICIPAL Nº 003, DE 10 DE MAIO DE 2023, QUE ESTABELECE OS PRINCÍPIOS, DIRETRIZES, POLÍTICAS, PROGRAMAS, PROJETOS E OUTROS INSTRUMENTOS DO DESENVOLVIMENTO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7894/projeto.executivo.029.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7894/projeto.executivo.029.ok.pdf</t>
   </si>
   <si>
     <t>PM 029/2024 - CM 059/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7898/projeto.executivo.030.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7898/projeto.executivo.030.ok.pdf</t>
   </si>
   <si>
     <t>PM 030/2024 - CM 063/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR R$ 69.333,91 (SESSENTA E NOVE MIL E TREZENTOS E TRINTA TRÊS REAIS E NOVENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7899/projeto.executivo.031.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7899/projeto.executivo.031.ok.pdf</t>
   </si>
   <si>
     <t>PM 031/2024 - CM 064/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL A APROVAR, A TÍTULO DE FOMENTO DA ATIVIDADE INDUSTRIAL, OBRA DE AMPLIAÇÃO E CONSTRUÇÃO DE NOVAS INSTALAÇÕES DE EMPRESA.</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7904/projeto.073.cesar.listamedicos.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7904/projeto.073.cesar.listamedicos.pdf</t>
   </si>
   <si>
     <t>CM 073/24          PROJETO DE LEI DE INICIATIVA DO VER. CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, QUE TORNA OBRIGATÓRIA A DIVULGAÇÃO DA LISTA DOS MÉDICOS PLANTONISTAS, MÉDICOS RESPONSÁVEIS, DO CORPO DE ENFERMAGEM E TÉCNICO PELOS PLANTÕES DA SECRETARIA MUNICIPAL DE SAÚDE, BEM COMO QUAISQUER SERVIÇOS TERCERIZADOS DE PLANTÃO MÉDICO DE SAÚDE PÚBLICA NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7905/projeto.executivo.032.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7905/projeto.executivo.032.ok.pdf</t>
   </si>
   <si>
     <t>PM 032/2024 - CM 080/24          ALTERA A LEI MUNICIPAL Nº 3.423, DE 30 DE NOVEMBRO DE 2011, QUE AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNCIOS COM INSTITUIÇÕES FINANCEIRAS PARA CONCESSÃO DE EMPRÉSTIMOS AOS SERVIDORES MUNICIPAIS, MEDIANTE DESCONTO EM FOLHA DE PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7918/projeto.executivo.033.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7918/projeto.executivo.033.ok.pdf</t>
   </si>
   <si>
     <t>PM 033/2024 - CM 092/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A COLABORAR EM AÇÕES DE INCENTIVO À AQUISIÇÃO DE PRODUTOS E SERVIÇOS EM EMPRESAS LOCAIS.</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7919/projeto.executivo.034..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7919/projeto.executivo.034..pdf</t>
   </si>
   <si>
     <t>PM 034/2024 - CM 093/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL A ALTERAR A REDAÇÃO DO ART. 3º DA LEI MUNICIPAL Nº 4.414, DE 25 DE JANEIRO DE 2022, QUE DISPÕE SOBRE O REGIME DE CONCESSÃO DE DIÁRIAS AOS SERVIDORES E DEMAIS COLABORADORES NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7928/projeto.executivo.035..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7928/projeto.executivo.035..pdf</t>
   </si>
   <si>
     <t>PM 035/2024 - CM 094/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.678, DE 28 DE MAIO DE 2024, QUE AUTORIZA O EXECUTIVO MUNICIPAL A COLABORAR EM AÇÕES DE INCENTIVO À AQUISIÇÃO DE PRODUTOS E SERVIÇOS EM EMPRESAS LOCAIS.</t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7929/projeto.executivo.036..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7929/projeto.executivo.036..pdf</t>
   </si>
   <si>
     <t>PM 036/2024 - CM 095/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7930/projeto.executivo.037.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7930/projeto.executivo.037.ok.pdf</t>
   </si>
   <si>
     <t>PM 037/2024 - CM 096/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 125.000,00 (CENTO E VINTE E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7937/projeto.executivo.038.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7937/projeto.executivo.038.ok.pdf</t>
   </si>
   <si>
     <t>PM 038/2024 - CM 102/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - AGENTE DE COMBATE ÀS ENDEMIAS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto.executivo.039.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto.executivo.039.ok.pdf</t>
   </si>
   <si>
     <t>PM 039/2024 - CM 103/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL A AUTORIZA A PRORROGAÇÃO DE VENCIMENTOS DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA E A CONCESSÃO DE REMISSÃO SOBRE OS JUROS E A MULTA DE MORA, EM RAZÃO DOS EVENTOS CLIMÁTICOS ADVERSOS QUE MOTIVARAM A DECRETAÇÃO DE SITUAÇÃO DE EMERGÊNCIA E ESTADO DE CALAMIDADE PÚBLICA MEDIANTE DECRETOS MUNICIPAIS Nº 4304 E 4.306.</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto.executivo.040.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto.executivo.040.ok.pdf</t>
   </si>
   <si>
     <t>PM 040/2024 - CM 104/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR ADITIVO AO TERMO DE CONVÊNIO CELEBRADO COM O CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ PARA EXECUÇÃO DE SERVIÇOS DE ADMINISTRAÇÃO DA SAMU.</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7940/projeto.executivo.041.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7940/projeto.executivo.041.ok.pdf</t>
   </si>
   <si>
     <t>PM 041/2024 - CM 111/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE SÃO SEBASTIÃO DO CAÍ - APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7941/projeto.executivo.042.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7941/projeto.executivo.042.ok.pdf</t>
   </si>
   <si>
     <t>PM 042/2024 - CM 115/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - AGENDE DE COMBATE ÀS ENDEMIAS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7951/projeto.executivo.043.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7951/projeto.executivo.043.ok.pdf</t>
   </si>
   <si>
     <t>PM 043/2024 - CM 116/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 14.004,68 (QUATORZE MIL E QUATRO REAIS E SESSENTA E OITO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7952/projeto.executivo.044.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7952/projeto.executivo.044.ok.pdf</t>
   </si>
   <si>
     <t>PM 044/2024 - CM 117/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR R$ 19.172,21 (DEZENOVE MIL E CENTO E SETENTA E DOIS REAIS E VINTE E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7953/projeto.executivo.045.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7953/projeto.executivo.045.ok.pdf</t>
   </si>
   <si>
     <t>PM 045/2024 - CM 118/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE SUBSÍDIO TARIFÁRIO AO TRANSPORTE PÚBLICO COLETIVO DE PASSAGENS NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR.</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto.executivo.046.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto.executivo.046.ok.pdf</t>
   </si>
   <si>
     <t>PM 046/2024 - CM 122/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - AGENTE DE COMBATE AS ENDEMIAS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7958/projeto.executivo.047.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7958/projeto.executivo.047.ok.pdf</t>
   </si>
   <si>
     <t>PM 047/2024 - CM 123/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7959/projeto.executivo.048.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7959/projeto.executivo.048.ok.pdf</t>
   </si>
   <si>
     <t>PM 048/2024 - CM 124/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 2.923, DE 04 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7960/projeto.executivo.049.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7960/projeto.executivo.049.ok.pdf</t>
   </si>
   <si>
     <t>PM 049/2024 - CM 125/24          PROJETO DE LEI DO EXECUTIVO MUNICIPA, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO A ENTIDADES GOVERNAMENTAIS E NÃO GOVERNAMENTAIS, ORIUNDOS DO FUNCRIANÇA, PARA FINS EXPECÍFICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7963/projeto.executivo.050.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7963/projeto.executivo.050.ok.pdf</t>
   </si>
   <si>
     <t>PM 050/2024 - CM 128/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO A CONCEDER ISENÇÃO DE TAXA DE LICENCIAMENTO AMBIENTAL.</t>
   </si>
   <si>
     <t>7964</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7964/projeto.executivo.051.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7964/projeto.executivo.051.ok.pdf</t>
   </si>
   <si>
     <t>PM 051/2024 - CM 129/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI NO MUNICIPIO O PROGRAMA DE SUNSÍDIO PARA O PAGAMENTO DE JUROS NA AGRICULTURA, COMO FORMA DE AUXÍLIO AOS PRODUTORES RURAIS QUE TIVERAM PERDAS E/OU PREJUÍZOS EM SUA PRODUÇÃO AGRÍCOLA, DECORRENTES DA ENCHENTE QUE ATINGIU O MUNICÍPIO E ORIGINOU O ESTADO DE CALAMIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto.executivo.052.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto.executivo.052.ok.pdf</t>
   </si>
   <si>
     <t>PM 052/2024 - CM 137/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INTITUI O CÓDIGO SANITÁRIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto.executivo.053.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto.executivo.053.ok.pdf</t>
   </si>
   <si>
     <t>PM 053/2024 - CM 144/24   PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 4.403, DE 04 DE JANEIRO DE 2022, QUE INSTITUI O REGULAMENTO PARA A REALIZAÇÃO DE CONCURSO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7975/projeto.executivo.054.24.ldo.2024.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7975/projeto.executivo.054.24.ldo.2024.pdf</t>
   </si>
   <si>
     <t>PM 054/2024 - CM 145/24 - PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto.executivo.055.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto.executivo.055.ok.pdf</t>
   </si>
   <si>
     <t>PM 055/2024 - CM 146/24 - PROJETO DE LEI DO EXECUTIVO QUE ALTERA A REDAÇÃO DO ART. 17 DA LEI MUNICIPAL Nº 4.589, DE 23 DE MAIO DE 2023, QUE DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7983/projeto.executivo.056.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7983/projeto.executivo.056.ok.pdf</t>
   </si>
   <si>
     <t>PM 056/2024 - CM 148/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 50.000,000 (CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7984/projeto.executivo.057.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7984/projeto.executivo.057.ok.pdf</t>
   </si>
   <si>
     <t>PM 057/2024 - CM 149/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 198.768,54 (CENTO E NOVENTA E OITO MIL E SETECENTOS E SESSENTA E OITO REAIS E CINQUETA E QUATRO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7985/projeto.executivo.058.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7985/projeto.executivo.058.ok.pdf</t>
   </si>
   <si>
     <t>PM 058/2024 - CM 150/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 75.000,00 (SETENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7987/projeto.executivo.059.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7987/projeto.executivo.059.ok.pdf</t>
   </si>
   <si>
     <t>PM 059/2024 - CM 152/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 54.080,00 (CINQUENTA E QUATRO MIL REAIS E OITENTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7988/projeto_de_lei.153.fixa_subsidios_prefeito_e_vice.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7988/projeto_de_lei.153.fixa_subsidios_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>CM 153/24          PROJETO DE LEI, DE INICIATIVA DA MESA DIRETORA, QUE FIXA OS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7989/projeto_de_lei.154.fixa_subsidios_secretarios.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7989/projeto_de_lei.154.fixa_subsidios_secretarios.pdf</t>
   </si>
   <si>
     <t>CM 154/24          PROJETO DE LEI, DE INICIATIVA DA MESA DIRETORA, QUE FIXA OS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7990/projeto_de_lei.155.fixa_subsidios_vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7990/projeto_de_lei.155.fixa_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>CM 155/24          PROJETO DE LEI, DE INICIATIVA DA MESA DIRETORA, QUE FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA A LEGISLATURA DE 2025 A 2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7991/projeto.executivo.060.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7991/projeto.executivo.060.ok.pdf</t>
   </si>
   <si>
     <t>PM 060/2024 - CM 157/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSO À ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7992/projeto.executivo.061.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7992/projeto.executivo.061.ok.pdf</t>
   </si>
   <si>
     <t>PM 061/2024 - CM 158/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR ADITIVO AO TERMO DE COLABORAÇÃO CELEBRADO COM A ASSOCIAÇÃO BENEFICENTE EVANGÉLICA DA FLORESTA IMPERIAL DE NOVO HAMBURGO - ABEFI</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7993/projeto.executivo.062.ok.def.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7993/projeto.executivo.062.ok.def.pdf</t>
   </si>
   <si>
     <t>PM 062/2024 - CM 159/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto.executivo.063.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto.executivo.063.ok.pdf</t>
   </si>
   <si>
     <t>PM 063/2024 - CM 161/24          PROJETO DE LEI DO EXECUTIVO MUNCIPAL QUE AUTORIZA A DESAFETAÇÃO DE ÁREA DE USO INSTITUCIONAL PERTENCENTE AO MUNICÍPIO, PARA FINS DE IMPLANTAÇÃO DE PROJETO HABITACIONAL POPULAR E CONSTRUÇÃO DE ESTRUTURAS PÚBLICAS ADJACENTES.</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7997/projeto.executivo.064.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7997/projeto.executivo.064.ok.pdf</t>
   </si>
   <si>
     <t>PM 064/2024 - CM 162/24          PROJETO DE LEI DO EXECUTIVO MUNCIPAL QUE AUTORIZA A DESAFETAÇÃO DE ÁREA DE RECREAÇÃO PERTENCENTE AO MUNICÍPIO, PARA FINS DE IMPLANTAÇÃO DE PROJETO HABITACIONAL POPULAR E CONSTRUÇÃO DE ESTRUTURAS PÚBLICAS ADJACENTES.</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7998/projeto.executivo.065.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7998/projeto.executivo.065.ok.pdf</t>
   </si>
   <si>
     <t>PM 065/2024 - CM 163/24          PROJETO DE LEI DO EXECUTIVO MUNCIPAL QUE AUTORIZA A DESAFETAÇÃO DE ÁREA DE USO INSTITUCIONAL PERTENCENTE AO MUNICÍPIO, PARA FINS DE IMPLANTAÇÃO DE PROJETO HABITACIONAL POPULAR E CONSTRUÇÃO DE ESTRUTURAS PÚBLICAS ADJACENTES.</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7999/projeto.executivo.066.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7999/projeto.executivo.066.ok.pdf</t>
   </si>
   <si>
     <t>PM 066/2024 - CM 164/24          PROJETO DE LEI DO EXECUTIVO MUNCIPAL QUE AUTORIZA A DESAFETAÇÃO DE ÁREA DE RECREAÇÃO PERTENCENTE AO MUNICÍPIO, PARA FINS DE IMPLANTAÇÃO DE PROJETO HABITACIONAL POPULAR E CONSTRUÇÃO DE ESTRUTURAS PÚBLICAS ADJACENTES.</t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8009/projeto_de_lei.175.prevencao_ao_assedio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8009/projeto_de_lei.175.prevencao_ao_assedio.pdf</t>
   </si>
   <si>
     <t>CM 175/24          PROJETO DE LEI, DE INICIATIVA DO VER. CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, QUE INSTITUI MEDIDAS A SEREM TOMADAS E IMPLEMENTAÇÃO DE BOAS PRÁTICAS NA PREVENÇÃO AO ASSÉDIO, IMPORTUNAÇÃO E ABUSO SEXUAL NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>8013</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8013/projeto_de_lei.178.24.prevencao_ao_assedio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8013/projeto_de_lei.178.24.prevencao_ao_assedio.pdf</t>
   </si>
   <si>
     <t>CM 178/24          PROJETO DE LEI, DE INICITIVA DO VER. CESAR, SUBSCRITO PELOS DEMAIS, QUE INSTITUI MEDIDAS A SEREM TOMADAS E IMPLEMENTADAS DE BOAS PRÁTICAS NA PREVENÇÃO AO ASSÉDIO, IMPORTUNAÇÃO E ABUSO SEXUAL NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8020/projeto.executivo.067.24.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8020/projeto.executivo.067.24.pdf</t>
   </si>
   <si>
     <t>PM 067/2024 - CM 183/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE A POLÍTICA HABITACIONAL DE INTERESSE SOCIAL DO MUNICÍPIO, VOLTADA PARA A POULAÇÃO DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8025/projeto.executivo.068.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8025/projeto.executivo.068.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 068/2024 - CM 192/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE TERMO ADITIVO PARA PRORROGAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO CONGREGAÇÃO DE SANTA CATARINA - HOSPITAL SAGRADA FAMÍLIA - PARA A PRESTAÇÃO DE SERVIÇOS DE ATENDIMENTO MÉDICO HOSPITALAR AMBULATORIAL, DE URGÊNCIA E EMERGÊNCIA PARA O EXERCÍCIO DE 2024/2025.</t>
   </si>
   <si>
     <t>8027</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8027/projeto.executivo.069.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8027/projeto.executivo.069.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 069/2024 - CM 193/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 780.287,00 (SETECENTOS E OITENTA MIL E DUZENTOS E OITENTA SETE REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8028/projeto.executivo.070.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8028/projeto.executivo.070.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 070/2024 - CM 194/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DE QUE TRATA O ART. 14 DA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8033</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto.executivo.071.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto.executivo.071.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 071/2024 - CM 199/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8034/projeto.executivo.072.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8034/projeto.executivo.072.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 072/2024 - CM 200/24         PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI A TAXA DE VISTORIA E INSPEÇÃO SANITÁRIA DOS PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8035/projeto.executivo.073.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8035/projeto.executivo.073.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 073/2024 - CM 201/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ISENÇÃO DO IMPOSTO DE TRANSMISSÃO DE BENS IMÓVEIS - ITBI NA TRANSMISSÃO DE UNIDADES HABITACIONAIS NOVAS OU USADAS PELA LINHA DE ATENDIMENTO DE PROVISÃO SUBSIDIADA EM ÁREAS URBANAS COM RECURSOS DO FUNDO DE ARRENDAMENTO RESIDENCIAL, INTEGRANTE DO PROGRAMA MINHA CASA, MINHA VIDA (MCMV - FAR), PARA DESTINAÇÃO A FAMÍLIAS QUE TIVERAM A UNIDADE HABITACIONAL DESTRUÍDA OU INTERDITADA DEFINITIVAMENTE EM DECORRÊNCIA DO ESTADO DE CALAMIDADE PÚBLICA OCORRIDO NO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8036/projeto.executivo.074.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8036/projeto.executivo.074.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 074/2024 - CM 202/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A AVERBAR SERVIDÃO AMBIENTAL DE CARÁTER PERPÉTUO SOBRE BEM PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8040</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
     <t>CM 206/24          PROJETO DE LEI, DE INICIATIVA DO VER. CESAR, SUBSCRUTO PELOS DEMAIS, QUE DISPÕE SOBRE A DIVULGAÇÃO EM SITE ELETRÔNICO OFICIAL DOS MEDICAMENTOS DISTRIBUÍDOS E MANTIDOS EM ESTOQUE PELO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, ELSON LOPES.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8041/projeto.207.24.cesar.asir.cipavem.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8041/projeto.207.24.cesar.asir.cipavem.pdf</t>
   </si>
   <si>
     <t>CM 207/24          PROJETO DE LEI, DE INICIATIVA DO VER. CESAR, SUBSCRITO PELOS DEMAIS, QUE DISPÕE SOBRE AS COMISSÕES INTERNAS DE PREVENÇÃO DE ACIDENTES E VIOLÊNCIA ESCOLAR MUNICIPAIS (CIPAVEM).</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8043/lei_4.724-2024.pm_075.2024-cm_209.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8043/lei_4.724-2024.pm_075.2024-cm_209.ok.pdf</t>
   </si>
   <si>
     <t>PM 075/2024 - CM 209/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE - DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8044/projeto.executivo.076.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8044/projeto.executivo.076.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 076/2024 - CM 210/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO PROTETORA DOS ANIMAIS VIRA LATA DO CAÍ.</t>
   </si>
   <si>
     <t>8045</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8045/lei_4.726-2024.pm_077.2024-cm_211.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8045/lei_4.726-2024.pm_077.2024-cm_211.ok.pdf</t>
   </si>
   <si>
     <t>PM 077/2024 - CM 211/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE CONTRATO DE DIREITO PÚBLICO OU CONVÊNIO COM A ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ PARA EXECUÇÃO DE SERVIÇOS DE ADMINISTRAÇÃO DA SAMU.</t>
   </si>
   <si>
     <t>8046</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8046/projeto.executivo.078.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8046/projeto.executivo.078.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 078/2024 - CM 212/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8047/lei_4.728-2024.pm_079.2024-cm_213.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8047/lei_4.728-2024.pm_079.2024-cm_213.ok.pdf</t>
   </si>
   <si>
     <t>PM 079/2024 - CM 213/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO BENEFICENTE EVANGÉLICA DA FLORESTA IMPERIAL DE NOVO HAMBURGO.</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8048/projeto.executivo.080.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8048/projeto.executivo.080.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 080/2024 - CM 214/24          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE A IMPLANTAÇÃO, NA REDE PÚBLICA DE ENSINO, DE COMISSÕES INTERNAS DE PREVENÇÃO DE ACIDENTES E VIOLÊNCIA ESCOLAR MUNICIPAL - CIPAVEM.</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7842/requerimento.cm007.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7842/requerimento.cm007.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 007/24 - REQUERIMENTO DE INICIATIVA DO VEREADOR JOÃO MARCOS DUARTE GUARÁ SOLICITANDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO GRUPO REURBANE (ORGANIZAÇÃO FUNDIÁRIA E URBANISMO) PARA PROVIDENCIAR INFORMAÇÕES SOBRE O ANDAMENTO DOS PROCESSOS DE REGULARIZAÇÕES FUNDIÁRIAS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7852/requerimento.cm017.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7852/requerimento.cm017.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 017/24        REQUERIMENTO DA COMISSÃO GERAL DE PARECERES SOLICITANDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA PRORROGADO O PRAZO PARA EXAME DAS CONTAS ANUAIS DO ADMINISTRADOR DO EXECUTIVO REFERENTE AO ANO DE 2021.</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7874/requerimento.039.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7874/requerimento.039.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 039/24          REQUERIMENTO DE INICIATIVA DO VER. DIEGO FLORES, SUBSCRITO PELOS DEMAIS PROPONDO QUE, OUVIDO O PLENÁRIO SEJA ENVIADO UM OFÍCIO À CONCESSIONÁRIA CAMINHOS DA SERRA GAÚCHA (CSG), SOLICITANDO ESCLARECIMENTOS, EM CARÁTER DE URGÊNCIA, REFERENTE A PRESTAÇÃO DE SERVIÇOS DE EMERGÊNCIA AOS USUÁRIOS NO TRECHO DA ERS 122, QUE CORTA A CIDADE DE SÃO SEBASTIÃO DO CAÍ EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7876/requerimento.041.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7876/requerimento.041.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 041/24          REQUERIMENTO DE INICIATIVA DO VER. DILSON, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À CONCESSIONÁRIA CAMINHOS DA SERRA GAÚCHA - CSG, PEDINDO PROVIDÊNCIAS, EM CARÁTER DE URGÊNCIA, NO TRECHO DA ERS-122, NA ALTURA DO KM 3,5 AO KM 4, NA CIDADE DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7877/requerimento.042.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7877/requerimento.042.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 042/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO EGRÉGIO TRIBUNAL DE JUSTIÇA DO RS, DESEMBARGADOR ALBERTO DELGADO NETO, A FIM DE OBTER INFORMAÇÕES PERTINENTES À INSTALAÇÃO DA VARA CRIMINAL NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7884/requerimento.049.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7884/requerimento.049.24.ok.pdf</t>
   </si>
   <si>
     <t>CM 49/24          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, EM REGIME DE URGÊNCIA, SEJA CONFERIDA UMA MOÇÃO DE REPÚDIO, A SER ENCAMINHADA À ASSEMBLEIA LEGISLATIVA DO RS, AO DECRETO DO GOVERNADOR DO ESTADO DO RS, SR. EDUARDO LEITE, O QUAL MODIFICA O REGULAMENTO DO IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS.</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7885/requerimento.050.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7885/requerimento.050.ok.pdf</t>
   </si>
   <si>
     <t>CM 50/24          REQUERIMENTO DE INICIATIVA DO VER. DIEGO, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À EMPRESA RIO GRANDE  ENERGIA - RGE (EMPRESA CPFL ENERGIA), SOLICITANDO INFORMAÇÕES, EM CARÁTER DE URGÊNCIA, QUANTO A RETIRADA DOS GALHOS PROVENIENTES DA LIMPEZA DA REDE.</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7907/requerimento.070.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7907/requerimento.070.ok.pdf</t>
   </si>
   <si>
     <t>CM 070/24          REQUERIMENTO DE INICIATIVA DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À CONCESSIONÁRIA CAMINHOS DA SERRA GAÚCHA - CSG, SOLICITANDO PROVIDÊNCIAS PARA A INSTALAÇÃO DE "GUARDRAILS" (GUARDA CORPO) ENTRE O KM 10 E KM 11, DA ERS-122, EM SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7906/requerimento.075.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7906/requerimento.075.ok.pdf</t>
   </si>
   <si>
     <t>CM 075/24          REQUERIMENTO DE INICITIAVA DO VER. CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, EM REGIME DE URGÊNCIA, OUVIDO O PLENÁRIO, SEJA ENCAMIHADO UM OFÍCIO AO PRESIDENTE, INÁCIO LULA DA SILVA, ATRAVÉ DO GABINETE DA PRESIDÊNCIA DA REPÚBLICA FEDERATIVA DO BRASIL, AO MINISTRO DA SECRETARIA DE COMUNICAÇÕES, PAULO PIMENTA, AOS GABINETES DO PRESIDENTE DO CONGRESSO NACIONAL, RODRIGO PACHECO, E ARTHUR LIRA, DA CÂMARA DOS DEPUTADOS, À BANCADA GAÚCHA DE DEPUTADOS FEDERAIS PARA QUE ELABOREM E DESTINEM AO RIO GRANDE DO SUL O  ORÇAMENTO DESTINADO AO FUNDO ESPECIAL DE FINANCIAMENTO DE CAMPANHAS (FUNDÃO LEITORAL), APROVADO EM DEZEMBRO DE 2023, NA ORDEM DOS $ 4,96 BILHÕES PARA A RECONSTRUÇÃO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7917/requerimento.076.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7917/requerimento.076.ok.pdf</t>
   </si>
   <si>
     <t>CM 076/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN SOLICITANDO A IMPLEMENTAÇÃO URGENTE DE MELHORIAS NA INFRAESTRUTURA DE CAPTAÇÃO DE ÁGUA NO MUNICÍPIO, COM A PERFURAÇÃO E INSTALAÇÃO DE POÇOS ARTESIANOS, VISANDO ASSEGURAR UM ABASTECIMENTO EFICIENTE E DE QUALIDADE PARA OS MUNICÍPES.</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7912/requerimento.081.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7912/requerimento.081.ok.pdf</t>
   </si>
   <si>
     <t>CM 081/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PORPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO TRIBUANL REGIONAL FEDERAL 4ª REGIÃO (TRF4), A INSTITUTO NACIONAL DE SEGURO SOCIAL (INSS) E À UNIÃO FEDERAL, SOLICITANDO A IMEDIATA DISPONIBILIZAÇÃO DOS VALORES VINCULADOS A PRECATÓRIOS FEDERAIS JÁ EXPEDIDOS EM FAVOR DE PESSOAS OU EMPRESAS DOMICIALIDAS NO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7913/requerimento.082.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7913/requerimento.082.ok.pdf</t>
   </si>
   <si>
     <t>CM 082/24           REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL , SR. EDUARDO FIGUEIREDO CAVALHEIRO LEITE, NO SENTIDO DE SOLICITAR A ISENÇÃO DO IMPOSTO SOBRE CIRCULAÇÃO DE MERCADORIAS E SERVIÇOS - ICMS, DIANTE DA RECENTE DECISÃO DA CÂMARA DOS DEPUTADOS REFERENTE AO PROJETO DE LEI (PL) 4.731/23, APROVADO NESTA QUARTA-FEIRA, 22 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7914/requerimento.083.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7914/requerimento.083.ok.pdf</t>
   </si>
   <si>
     <t>CM 083/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO EXMO. SR. PRESIDENTE DA REPÚBLICA, LUIZ INÁCIO LULA DA SILVA, E AO GOVERNO DO ESTADO DO RS, EXMO. SR. EDUARDO LEITE, SOLICITANDO AUXÍLIO FINANCEIRO AOS AGRICULTORES RURAIS GAÚCHOS EM ESPECIAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, ATINGIDOS PELOS EVENTOS CLIMÁTICOS OCORRIDOS NOS MESES DE ABRIL E MAIO DE 2024.</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7920/requerimento.086.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7920/requerimento.086.ok.pdf</t>
   </si>
   <si>
     <t>CM 086/24          REQUERIMENTO DE INICIATIVA DO VER. CLÁUDIO BECKER, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO GOVERNO FEDERAL, AO EXMO. SR. PRESIDENTE LUIZ INÁCIO LULA DA SILVA, E AO GOVERNO DO ESTADO DO RS, EXMO. SR. GOVERNADOR EDUARDO LEITE, SOLICITANDO AUXÍLIO FINANCEIRO ÀS EMPRESAS E COMERCIANTES GAÚCHOS, EM ESPECIAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, ATINGIDOS PELOS EVENTOS CLIMÁTICOS OCORRIDOS NOS MESES DE ABRIL E MAIO DE 2024.</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7921/requerimento.087.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7921/requerimento.087.ok.pdf</t>
   </si>
   <si>
     <t>CM 087/24          REQUERIMENTO DE INICIATIVA DO VER. CLÁUDIO BECKER, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM - DAER, SOLICITANDO, EM CARÁTER DE URGÊNCIA, O ENVIO TÉCNICO PARA REALIZAR UMA VISTORIA NA PONTE SOBRE O RIO CAÍ E A IMPLEMENTAÇÃO URGENTE DE MELHORIAS NA INFRAESTRUTURA DAS PONTES PRÓXIMA AO ACESSO DA ERS 124, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7936/requerimento.088.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7936/requerimento.088.ok.pdf</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7923/requerimento.089.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7923/requerimento.089.ok.pdf</t>
   </si>
   <si>
     <t>CM 089/24          REQUERIMENTO DE INICIATIVA DO VER. CESAR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO À OAB/RS E AP CONSELHO FEDERAL DA OAB PEDIDO DE ISENÇÃO PARA OS INSCRITOS NO 41º EXAME DA ORDEM UNIFICADO, BEM COMO OS DEMAIS EXAMES A OCORREREM NO ANO DE 2024, AO ATINGIDOS PELAS CHEIAS DA TRAGÉDIA DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento.097.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento.097.ok.pdf</t>
   </si>
   <si>
     <t>CM 097/24          REQUERIMENTO DE INICIATIVA DO VER. DILSON, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRI, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À CONCESSIONÁRIO CAMINHOS DA SERRA GAÚCHA - CSG, SOLICITANDO PROVIDÊNCIAS PARA REMOÇÃO OU PODA BAIXA DE UMA ÁRVORE DE GRANDE PORTE, ESPECIFICAMENTE UM PINHEIRO (ARAUCÁRIA), LOCALIZADA NO TRECHO DA ERS-122, NA ALTURA DO KM 05, BAIRRO SÃO MARTIM, NA CIDADE DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento.098.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento.098.ok.pdf</t>
   </si>
   <si>
     <t>CM 098/24          REQUERIMENTO DE INICIATIVA DO VER. CESAR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À ASSOCIAÇÃO DE MUNICÍPIOS DO VALE DO CAÍ - AMVARC, SOLICITANDO QUE SEJA INICIADO DEBATE PARA PLANO DE CONTENÇÃO DE CHEIAS E, PRINCIPALMENTE, O PLANEJAMENTO CONJUNTO DE DESASSOREAMENTO DOS RIOS, AMPARADOS PELO DECRETO ESTADUAL 52.701/2015, QUE CRIOU O PROGRAMA ESTADUAL DE ESTÍMULO À LIMPEZA E DESASSOREAMENTO.</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7933/requerimento.101.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7933/requerimento.101.ok.pdf</t>
   </si>
   <si>
     <t>CM 101/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À AGÊNCIA DOS CORREIOS DESTE MUNICÍPIO, DIRIGIDO AO SR. ALEX, SOLICITANDO ESCLARECIMENTOS SOBRE O RESTABELECIMENTO DOS SERVIÇOS DOS CORREIOS NA CIDADE DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7942/requerimento.105.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7942/requerimento.105.ok.pdf</t>
   </si>
   <si>
     <t>CM 105/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO GOVERNO FEDERAL, NA PESSOA DO EXMO. SR. PRESIDENTE DA REPÚBLICA, LUIZ INÁCIO LULA DA SILVA, E AO CONGRESSO NACIONAL, SOLICITANDO INFORMAÇÕES SOBRE AS MEDIDAS QUE SERÃO ADOTADAS PARA A ISENÇÃO DO IMPOSTO SOBRE PRODUTOS INDUSTRIALIZADOS - IPI, PARA ELETRODOMÉSTICOS DA LINHA BRANCA DESTINADOS A CONSUMIDORES QUE FORAM ATINGIDOS POR DESASTRES NATURAIS OU EVENTOS CLIMÁTICOS EXTREMOS.</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7943/requerimento.106.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7943/requerimento.106.ok.pdf</t>
   </si>
   <si>
     <t>CM 106/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL, PARA O EXMO. SR. EDUARDO LEITE, E À ASSESMBLEIA LEGISLATIVA DO RS, SOLICITANDO INFORMAÇÕES SOBRE AS MEDIDAS QUE SERÃO ADOTADAS PARA A ISENÇÃO DO IMPOSTO SOBRE CIRCULAÇÃO DE MERCADORIAS E SERVIÇOS - ICMS, EM FACE DA RECENTE DECISÃO DA CÂMARA DOS DEPUTADOS REFERENTE AO PROJETO DE LEI 4.731, DE 22 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7944/requerimento.107.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7944/requerimento.107.ok.pdf</t>
   </si>
   <si>
     <t>CM 107/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À AGÊNCIA ESTADUAL DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS DELEGADOS DO RS - AGERGS, PARA QUE EXERÇA, DE FORMA EFETIVA E CONSISTENTE, A FISCALIZAÇÃO DA PRESTAÇÃO DE SERVIÇO DA CORSAN.</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7945/requerimento.108.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7945/requerimento.108.ok.pdf</t>
   </si>
   <si>
     <t>CM 108/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À PREFEITURA DE CAPELA DE SANTANA, SOLICITANDO INFORMAÇÕES SOBRE AS MEDIDAS DETALHADAS SOBRE O ANDAMENTO DO CONVÊNIO FIRMADO EM 22 DE JANEIRO DE 2024 E A MANUTENÇÃO DAS ESTRADAS DO PASSO DA TAQUARA E PINHEIRINHO.</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7946/requerimento.109.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7946/requerimento.109.ok.pdf</t>
   </si>
   <si>
     <t>CM 109/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À CÂMARA DE VEREADORES DE CAPELA DE SANTANA, SOLICITANDO INFORMAÇÕES SOBRE A FISCALIZAÇÃO E ACOMPANHAMENTO NA MANUTENÇÃO DAS ESTRADAS DO PASSO DA TAQUARA E PINHEIRINHO.</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7955/requerimento.120.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7955/requerimento.120.ok.pdf</t>
   </si>
   <si>
     <t>CM 120/24          REQUERIMENTO DE INICIATIVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO INSTITUTO NACIONAL DE SEGURO SOCIAL - INSS, SOLICITANDO A REABERTURA E O RESTABELECIMENTO DOS SERVIÇOS NA CIDADE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>DILSON DIOCLECIO PIRES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7966/requerimento.133.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7966/requerimento.133.ok.pdf</t>
   </si>
   <si>
     <t>CM 133/24          REQUERIMENTO DE INICIATIVA DA VER. DILSON, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIA, SEJA ENVIADO UM OFÍCIO À DIREÇÃO DA EMPRESA TONIOLO, BUSNELLO S/A TÚNEIS, TERRAPLANAGENS E PAVIMENTAÇÕES SOLICITANDO PROVIDÊNCIAS, EM CARÁTER DE URGÊNCIA, QUANTO ÀS MEDIDAS QUE SERÃO ADOTADAS EM RELAÇÃO À POEIRA E AOS TRANSTORNOS CAUSADOS PELAS DETONAÇÕES DE EXPLOSIVOS, QUE FAZEM TREMER AS CASAS NA LOCALIDADE DE AREIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ASIR ANDRE HARTMANN, DILSON DIOCLECIO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7967/requerimento.134.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7967/requerimento.134.ok.pdf</t>
   </si>
   <si>
     <t>CM 134/24          REQUERIMENTO DE INICIATIVA DO VER. CESAR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM REQUERIMENTO-OFÍCIO AO PREFEITO MUNICIPAL, JÚLIO CESAR CAMPANI, PARA QUE EXPLIQUE OS SEGUINTES QUESTIONAMENTOS: SE O MUNICÍPIO DE S.S. DO CAÍ MANIFESTOU INTERESSE EM PARTICIPAR DO "EDITAL DE MANIFESTAÇÃO DE INTERESSES - SEDES 03/2024", COM O FIM DE HABILITAÇÃO PARA RECEBIMENTO DE KITS COMPOSTOS POR FOGÕES E GELADEIRAS (220v) A SEREM DESTINADOS A POPULAÇÃO AFETADA PELAS ENCHENTES DE ABRIL E MAIO DE 2024? CASO NÃO TENHA MANIFESTADO INTERESSE, O QUE MOTIVOU O MUNICÍPIO A NÃO PARTICIPAR?</t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>DILSON DIOCLECIO PIRES, ANASTÁCIO DA SILVA., CLÁUDIO RENATO BECKER., DIEGO FLORES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7972/requerimento.135.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7972/requerimento.135.ok.pdf</t>
   </si>
   <si>
     <t>CM 135/24          REQUERIMENTO DE INICIATIVA DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À DIREÇÃO DA EMPRESA CAIENSE DE ÔNIBUS LTDA., SUGERINDO ESTUDOS PARA INCLUSÃO, EM SEU ITINERÁRIO, DE UMA LINHA DE ÔNIBUS COM TRAJETO DE ENTRADA PELA ESTRADA DO MORRO SCHINEIDER E SAÍDA PELA ESTRADA CONHECIDA COMO "BIBOCA", COM DOIS HORÁRIOS FIXOS PELA MANHÃ E À TARDE, PODENDO OCORRER DUAS VEZES POR SEMANA.</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>DILSON DIOCLECIO PIRES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7973/requerimento.136.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7973/requerimento.136.ok.pdf</t>
   </si>
   <si>
     <t>CM 136/24          REQUERIMENTO DE INICIATIVA DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO, EM CARÁTER DE URGÊNCIA, À CONCESSIONÁRIA CAMINHOS DA SERRA GAÚCHO (CSG), SOLICITANDO INFORMAÇÕES DETALHADAS QUANTO AO ANDAMENTO DA IMPLANTAÇÃO DO NOVO PÓRTICO DE PEDÁGIO NO BLOCO 3 DA RODOVIA ERS-122 (KM 0 AO KM 168), PRÓXIMO AO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, PREVISTO PARA AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7971/requerimento.138.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7971/requerimento.138.ok.pdf</t>
   </si>
   <si>
     <t>CM 138/24          REQUERIMENTO DE INICIATIVA DA VEREADORA NILSE DE LIMA, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENCIADO UM OFÍCIO AO BANCO SANTANDER S.A, DIRIGIDO AO GERENTE GERAL, SOLICITANDO: - ESCLARECIMENTOS SOBRE O PRAZO PARA O RESTABELECIMENTO DOS SERVIÇOS DA AGÊNCIA NA CIDADE DE SÃO SEBASTIÃO DO CAÍ; - EM CASO DE IMPOSSIBILIDADE DE REABERTURA DA AGÊNCIA, A IMPLANTAÇÃO DE UM CAIXA ELETRÔNICO EM LOCAL COMERCIAL A SER DEFINIDO.</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7977/requerimento.139.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7977/requerimento.139.ok.pdf</t>
   </si>
   <si>
     <t>CM 139/24 - REQUERIMENTO DE INICIATIVA DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À CORSAN PARA QUE FORNEÇA SOLUÇÕES URGENTES QUANTO À FALTA DE ABASTECIMENTO QUE VEM OCORRENDO FREQUENTEMENTE NO BAIRRO SÃO MARTIM DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento.140.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento.140.ok.pdf</t>
   </si>
   <si>
     <t>CM 140/24 - REQUERIMENTO DE INCIATIVA DO VER. ASIR HARTMANN, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À RGE E À ANATEL SOLICITANDO, EM CARÁTER DE URGÊNCIA, A RETIRADA E O ALINHAMENTO DOS FIOS E CABOS SOLTOS E INUTILIZADOS NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, ESPECIALMENTE NA AV. OSVALDO ARANHA E AV. EGIDIO MICHAELSEN.</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7979/requerimento.143.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7979/requerimento.143.ok.pdf</t>
   </si>
   <si>
     <t>CM 143/24 - REQUERIMENTO DE INICIATIVA DO VER. ELSON LOPES, SUBSCRITOS PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO DAER SOLICITANDO O CONSERTO DE BURACOS EM TODA A EXTENSÃO DA VRS 874, ESTRADA QUE LIGA SSCAI A SAO JOSE DO HORTENCIO.</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8002/requerimento.165.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8002/requerimento.165.ok.pdf</t>
   </si>
   <si>
     <t>CM 165/24          REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR E DILSON, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL SOLICITANDO QUE INFORME, ACERCA DE TODOS OS EMPRÉSTIMOS JÁ CONTRÍDOS PELA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>8003</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>DILSON DIOCLECIO PIRES, CESAR DOS SANTOS JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8003/requerimento.168..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8003/requerimento.168..pdf</t>
   </si>
   <si>
     <t>CM 168/24          REQUERIMENTO DE INICIATIVA DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO QUE ESCLAREÇA OS FATOS, ORA NARRADOS NO DOCUMENTO ANEXO.</t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8004/requerimento.169..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8004/requerimento.169..pdf</t>
   </si>
   <si>
     <t>CM 169/24          REQUERIMENTO DE INICIATIVA DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À CONCESSIONÁRIA CAMINHOS DA SERRA GAÚCHA- CSG, SOLICITANDO, EM CARÁTER DE URGÊNCIA, A RETIRADA DAS PLACAS DE SINALIZAÇÃO LOCALIZADAS NA ERS-122, ALTURA DO KM 04, BAIRRO AREIÃO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>8005</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento.173..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento.173..pdf</t>
   </si>
   <si>
     <t>CM 173/24          REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR JUNIOR E DILSON PIRES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO QUE INFORME ACERCA DA INSCRIÇÃO E/OU HABILITAÇÃO DO MUNICÍPIO JUNTO AO PROGRAMA MINHA CASA MINHA VIDA RECONSTRUÇÃO E SE ESTÃO SENDO EMITIDOS LAUDOS PELO SETOR DE ENGENHARIA E ARQUITETURA DO MUNICÍPIO PARA OS IMÓVEIS CONDENADOS QUE FORAM ATINGIDOS PELAS CHEIAS.</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8011/requerimento.176..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8011/requerimento.176..pdf</t>
   </si>
   <si>
     <t>CM 176/24          REQUERIMENTO DE INICIATIVA DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE OUVIDO O PLENÁRIO, SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE O IMPACTO FINANCEIRO DE REDUÇÃO DA CARGA HORÁRIA DOS MONITORES E ATENDENTES DAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8012/requerimento.177..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8012/requerimento.177..pdf</t>
   </si>
   <si>
     <t>CM 177/24          REQUERIMENTO DE INICIATIVA DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE O IMPACTO FINANCEIRO E ORÇAMENTÁRIO REFERENTE À INCORPORAÇÃO DA GRATIFICAÇÃO, ATUALMENTE CONCEDIDA AOS MONITORES, ÀS ATENDENTES DAS CRECHES MUNICIPAIS, COM O OBJETIVO DE EQUIPARÁ-LAS ÀS MONITORAS.</t>
   </si>
   <si>
     <t>8014</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento.179..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento.179..pdf</t>
   </si>
   <si>
     <t>CM 179/24          REQUERIMENTO DE INICIATIVA DO VER. CLÁUDIO, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À EMPRESA RIO GRANDE ENERGIA - RGE, SOLICITANDO INFORMAÇÕES URGENTES A RESPEITO DA RECORRENTE FALTA DE ENERGIA ELÉTRICA QUE VEM AFETANDO A REGIÃO DA MORADA DO VALE, NO BAIRRO VILA RICA, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>8015</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8015/requerimento.180.24.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8015/requerimento.180.24.pdf</t>
   </si>
   <si>
     <t>CM 180/24          REQUERIMENTO DE INICIAITVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À CONCESSIONÁRIA CAMINHOS DA SERRA - CSG, SOLICITANDO PROVIDÊNCIAS, EM CARÁTER DE URGÊNCIA, PARA QUE SEJA IMPLEMENTADA A NOTIFICAÇÃO PRÉVIA AO USUÁRIO ANTES DO ENVIO DE MULTAS.</t>
   </si>
   <si>
     <t>8016</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8016/requerimento.181.24.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8016/requerimento.181.24.pdf</t>
   </si>
   <si>
     <t>CM 181/24          REQUERIMENTO DE INICIAITVA DO VER. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM - DAER, SOLICITANDO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE QUEBRA-MOLAS NA VRS-874, NA LOCALIDADE DO BAIRRO CHAPADÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8022</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8022/requerimento.188.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8022/requerimento.188.ok.pdf</t>
   </si>
   <si>
     <t>CM 188/24          REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO À SECRETARIA ESTADUAL DE EDUCAÇÃO, ATRAVÉS DA SENHORA SECRETÁRIA DE ESTADO, RAQUEL TEIXEIRA E À 2ª COORDENADORIA DE EDUCAÇÃO, ATRAVÉS DA COORDENADORA ILENE BRAVO, SOLICITANDO QUE INFORME O QUE SEGUE SOBRE A ESCOLA ESTADUAL DE ENSINO MÉDIO FELIPE CAMARÃO, SOBRE A REALIZAÇÃO DE REPAROS.</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8029/requerimento.195.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8029/requerimento.195.ok.pdf</t>
   </si>
   <si>
     <t>CM 195/24          REQUERIMENTO DE INICIATIVA DO VER. ELSON LOPES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À EMPRESA CSG - CAMINHOS DA SERRA GAÚCHA, SOLICITANDO A INTALAÇÃO DE "GUARD RAIL" NA LATERAL DA RS 122, NA SAÍDA DO BAIRRO RIO BRANCO, NA RUA ADOLFO SCHENKEL, NO KM 17,5, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8032</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8032/requerimento.198.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8032/requerimento.198.ok.pdf</t>
   </si>
   <si>
     <t>CM 198/24          REQUERIMENTO DE INICIATIVA DO VER. CESAR, SUBSCRITO PELOS DEMAIS, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO, UNIDADE DE SÃO SEBASTIÃO DO CAI, SOLICITANDO QUE INFORMEM O PORQUÊ DE ESTAR OCORRENDO TANTA FALTA DE ÁGUA, QUASE QUE DIARIAMENTE, NA CIDADE DE SÃO SEBASTIÃO DO CAÍ E, PRINCIPALMENTE, NOS BAIRROS CAMPOS DOS LÍRIOS, ANGICO E ANGICO II. REQUER, AINDA, QUE INFORMEM O QUE ESTÁ SENDO FEITO PARA SOLUCIONAR ESSE PROBLEMA E, TAMBÉM, PARA EXPANDIR A REDE DE FORNECIMENTO DE ÁGUA, CONSIDERANDO O AUMENTO POPULACIONAL E OS LOTEAMENTOS NOVOS QUE ESTÃO SURGINDO NA CIDADE, COMO O APÓS O CAMPOS DOS LÍRIOS E O LOCALIZADO AO LADO DA APAE.</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8039/requerimento.205.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8039/requerimento.205.ok.pdf</t>
   </si>
   <si>
     <t>CM 205/24          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À GERENCIA DA UNIDADE LOCAL DA CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO, CONVIDANDO PARA QUE UM REPRESENTANTE DA MESMA COMPAREÇA A UMA DAS PRÓXIMAS SESSÕES PLENÁRIAS, A SER AGENDADA PREVIAMENTE, PARA ALGUMAS EXPLICAÇÕES E DIRIMIR DÚVIDAS SOBRE A CONSTANTE FALTA DE ÁGUA NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>VOP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7927/voto_de_pesar.074.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7927/voto_de_pesar.074.ok.pdf</t>
   </si>
   <si>
     <t>CM 074/24          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SERVIDOR MUNICIPAL ROBERTO COELHO DA SILVA, NO DIA 25 DE ABRIL DE 2024.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7910/voto_de_pesar.077.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7910/voto_de_pesar.077.ok.pdf</t>
   </si>
   <si>
     <t>CM 077/24          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES REQUERENDO A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARJOLAINE BALCH SCHROEDER, NO DIA 19 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7911/voto_de_pesar.078.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7911/voto_de_pesar.078.ok.pdf</t>
   </si>
   <si>
     <t>CM 078/24          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES REQUERENDO A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA DIRCE MARIA BLAUTH SILVA, NO DIA 13 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7924/voto_de_pesar.090.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7924/voto_de_pesar.090.ok.pdf</t>
   </si>
   <si>
     <t>CM 090/24          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES REQUERENDO A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CANDIDO SCHNEIDER, NO DIA 27 DE MAIO DE 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3114,67 +3114,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7838/indicacao.cm003.24.ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7839/indicacao._004.cesar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7843/indicacao_00824.ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7853/indicacao.cm018.24.ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7863/indicacao._028.guara.ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7864/indicacao._029.dilson.ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7865/indicacao._030.dilson.ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7870/indicacao.036.cesar.ok.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7871/indicacao.037.guara.ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7875/indicacao.040.guara.ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7878/indicacao.043.guara.ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7879/indicacao.044.24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7880/indicacao.045.24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7881/indicacao.046.24..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7887/indicacao.052.24.ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7888/indicacao.053.24.ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7889/indicacao.054.24.ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7890/indicacao.055.24.ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7891/indicacao.056.24.ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7892/indicacao.057.24.ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7896/indicacao.061.ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7897/indicacao.062.ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7902/indicacao.067.ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7903/indicacao.068.ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7909/indicacao.079.ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7915/indicacao.084.ok.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7916/indicacao.085.ok.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7925/indicacao.091.ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7934/indicacao.099.ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7935/indicacao.100.ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7948/indicacao.112.ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7949/indicacao.113.ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7950/indicacao.114.ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7961/indicacao.126.ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7962/indicacao.127.ok.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao.130.ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7968/indicacao.131.ok.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7969/indicacao.132.ok.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7980/indicacao.141.ok.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7981/indicacao.142.ok.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7982/indicacao.147.ok.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7986/indicacao.151.ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7995/indicacao.156.ok.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7994/indicacao.160.ok.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8000/indicacao.166.ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8001/indicacao.167.ok.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8006/indicacao.170.ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8007/indicacao.171.ok.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8008/indicacao.172.ok.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8018/indicacao.184.24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8019/indicacao.185.24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8021/indicacao.187.24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao.196.ok.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8031/indicacao.197.ok.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8038/indicacao.204.ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7895/requerimento.060.ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7901/requerimento.066.ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7908/requerimento.mocaoapoio.071.ok.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7922/requerimento.mocaoapoio.088.ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7947/requerimento.110.ok.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8023/requerimento.mocaoapoio.189.ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8024/requerimento.mocaocongratulacoes.190.ok.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8037/requerimento.mocaocongratulacoes.203.ok.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8042/requerimento.mocaocongratulacoes.208.ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7900/requerimento.065.ok.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7872/projeto.decreto.legislativo.035.contas.governo.ok.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto.lei.complementar003.ok.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_lei_complementar.004.ok.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7840/projete_de_lei_complementar_0012024.ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7849/projeto.lei.complementar.002.24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8010/projeto.lei.complementar.005.24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8026/projeto.lei.complementar.006.24.ok.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8056/projeto.lei.complementar.007.24.ok.anexos.completo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7836/projeto_de_lei_0012024.ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7837/projeto_de_lei_0022024.ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7841/projeto_de_lei_0032024.ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7844/projeto_de_lei_004.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7845/projeto_de_lei_005.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7846/projeto_de_lei_006.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7847/projeto_de_lei_007.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7848/projeto_de_lei_008.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7850/projeto_de_lei_009.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7851/projeto_de_lei_010.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7855/projeto_de_lei_012.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7856/projeto_de_lei_013.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7857/projeto_de_lei_014.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7858/projeto.executivo.015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7860/projeto.executivo.017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7861/projeto.executivo.018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7862/projeto.executivo.019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7867/projeto.executivo.021.ok.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7868/projeto.executivo.022.ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7869/projeto.executivo.023.ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7873/projeto.executivo.024.ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7882/projeto.executivo.025.ok.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7883/projeto.executivo.026.ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7886/projeto.executivo.027.ok.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7893/projeto.executivo.028.ok.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7894/projeto.executivo.029.ok.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7898/projeto.executivo.030.ok.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7899/projeto.executivo.031.ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7904/projeto.073.cesar.listamedicos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7905/projeto.executivo.032.ok.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7918/projeto.executivo.033.ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7919/projeto.executivo.034..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7928/projeto.executivo.035..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7929/projeto.executivo.036..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7930/projeto.executivo.037.ok.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7937/projeto.executivo.038.ok.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto.executivo.039.ok.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto.executivo.040.ok.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7940/projeto.executivo.041.ok.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7941/projeto.executivo.042.ok.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7951/projeto.executivo.043.ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7952/projeto.executivo.044.ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7953/projeto.executivo.045.ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto.executivo.046.ok.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7958/projeto.executivo.047.ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7959/projeto.executivo.048.ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7960/projeto.executivo.049.ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7963/projeto.executivo.050.ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7964/projeto.executivo.051.ok.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto.executivo.052.ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto.executivo.053.ok.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7975/projeto.executivo.054.24.ldo.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto.executivo.055.ok.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7983/projeto.executivo.056.ok.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7984/projeto.executivo.057.ok.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7985/projeto.executivo.058.ok.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7987/projeto.executivo.059.ok.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7988/projeto_de_lei.153.fixa_subsidios_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7989/projeto_de_lei.154.fixa_subsidios_secretarios.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7990/projeto_de_lei.155.fixa_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7991/projeto.executivo.060.ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7992/projeto.executivo.061.ok.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7993/projeto.executivo.062.ok.def.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto.executivo.063.ok.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7997/projeto.executivo.064.ok.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7998/projeto.executivo.065.ok.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7999/projeto.executivo.066.ok.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8009/projeto_de_lei.175.prevencao_ao_assedio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8013/projeto_de_lei.178.24.prevencao_ao_assedio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8020/projeto.executivo.067.24.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8025/projeto.executivo.068.24.ok.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8027/projeto.executivo.069.24.ok.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8028/projeto.executivo.070.24.ok.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto.executivo.071.24.ok.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8034/projeto.executivo.072.24.ok.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8035/projeto.executivo.073.24.ok.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8036/projeto.executivo.074.24.ok.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8041/projeto.207.24.cesar.asir.cipavem.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8043/lei_4.724-2024.pm_075.2024-cm_209.ok.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8044/projeto.executivo.076.24.ok.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8045/lei_4.726-2024.pm_077.2024-cm_211.ok.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8046/projeto.executivo.078.24.ok.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8047/lei_4.728-2024.pm_079.2024-cm_213.ok.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8048/projeto.executivo.080.24.ok.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7842/requerimento.cm007.24.ok.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7852/requerimento.cm017.24.ok.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7874/requerimento.039.24.ok.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7876/requerimento.041.24.ok.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7877/requerimento.042.24.ok.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7884/requerimento.049.24.ok.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7885/requerimento.050.ok.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7907/requerimento.070.ok.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7906/requerimento.075.ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7917/requerimento.076.ok.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7912/requerimento.081.ok.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7913/requerimento.082.ok.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7914/requerimento.083.ok.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7920/requerimento.086.ok.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7921/requerimento.087.ok.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7936/requerimento.088.ok.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7923/requerimento.089.ok.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento.097.ok.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento.098.ok.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7933/requerimento.101.ok.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7942/requerimento.105.ok.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7943/requerimento.106.ok.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7944/requerimento.107.ok.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7945/requerimento.108.ok.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7946/requerimento.109.ok.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7955/requerimento.120.ok.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7966/requerimento.133.ok.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7967/requerimento.134.ok.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7972/requerimento.135.ok.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7973/requerimento.136.ok.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7971/requerimento.138.ok.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7977/requerimento.139.ok.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento.140.ok.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7979/requerimento.143.ok.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8002/requerimento.165.ok.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8003/requerimento.168..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8004/requerimento.169..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento.173..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8011/requerimento.176..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8012/requerimento.177..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento.179..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8015/requerimento.180.24.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8016/requerimento.181.24.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8022/requerimento.188.ok.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8029/requerimento.195.ok.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8032/requerimento.198.ok.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8039/requerimento.205.ok.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7927/voto_de_pesar.074.ok.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7910/voto_de_pesar.077.ok.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7911/voto_de_pesar.078.ok.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7924/voto_de_pesar.090.ok.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7838/indicacao.cm003.24.ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7839/indicacao._004.cesar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7843/indicacao_00824.ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7853/indicacao.cm018.24.ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7863/indicacao._028.guara.ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7864/indicacao._029.dilson.ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7865/indicacao._030.dilson.ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7870/indicacao.036.cesar.ok.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7871/indicacao.037.guara.ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7875/indicacao.040.guara.ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7878/indicacao.043.guara.ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7879/indicacao.044.24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7880/indicacao.045.24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7881/indicacao.046.24..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7887/indicacao.052.24.ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7888/indicacao.053.24.ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7889/indicacao.054.24.ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7890/indicacao.055.24.ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7891/indicacao.056.24.ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7892/indicacao.057.24.ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7896/indicacao.061.ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7897/indicacao.062.ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7902/indicacao.067.ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7903/indicacao.068.ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7909/indicacao.079.ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7915/indicacao.084.ok.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7916/indicacao.085.ok.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7925/indicacao.091.ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7934/indicacao.099.ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7935/indicacao.100.ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7948/indicacao.112.ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7949/indicacao.113.ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7950/indicacao.114.ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7961/indicacao.126.ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7962/indicacao.127.ok.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao.130.ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7968/indicacao.131.ok.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7969/indicacao.132.ok.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7980/indicacao.141.ok.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7981/indicacao.142.ok.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7982/indicacao.147.ok.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7986/indicacao.151.ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7995/indicacao.156.ok.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7994/indicacao.160.ok.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8000/indicacao.166.ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8001/indicacao.167.ok.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8006/indicacao.170.ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8007/indicacao.171.ok.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8008/indicacao.172.ok.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8018/indicacao.184.24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8019/indicacao.185.24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8021/indicacao.187.24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao.196.ok.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8031/indicacao.197.ok.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8038/indicacao.204.ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7895/requerimento.060.ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7901/requerimento.066.ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7908/requerimento.mocaoapoio.071.ok.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7922/requerimento.mocaoapoio.088.ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7947/requerimento.110.ok.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8023/requerimento.mocaoapoio.189.ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8024/requerimento.mocaocongratulacoes.190.ok.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8037/requerimento.mocaocongratulacoes.203.ok.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8042/requerimento.mocaocongratulacoes.208.ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7900/requerimento.065.ok.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7872/projeto.decreto.legislativo.035.contas.governo.ok.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto.lei.complementar003.ok.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_lei_complementar.004.ok.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7840/projete_de_lei_complementar_0012024.ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7849/projeto.lei.complementar.002.24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8010/projeto.lei.complementar.005.24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8026/projeto.lei.complementar.006.24.ok.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8056/projeto.lei.complementar.007.24.ok.anexos.completo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7836/projeto_de_lei_0012024.ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7837/projeto_de_lei_0022024.ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7841/projeto_de_lei_0032024.ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7844/projeto_de_lei_004.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7845/projeto_de_lei_005.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7846/projeto_de_lei_006.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7847/projeto_de_lei_007.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7848/projeto_de_lei_008.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7850/projeto_de_lei_009.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7851/projeto_de_lei_010.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7855/projeto_de_lei_012.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7856/projeto_de_lei_013.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7857/projeto_de_lei_014.2024.ok.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7858/projeto.executivo.015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7860/projeto.executivo.017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7861/projeto.executivo.018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7862/projeto.executivo.019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7867/projeto.executivo.021.ok.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7868/projeto.executivo.022.ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7869/projeto.executivo.023.ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7873/projeto.executivo.024.ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7882/projeto.executivo.025.ok.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7883/projeto.executivo.026.ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7886/projeto.executivo.027.ok.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7893/projeto.executivo.028.ok.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7894/projeto.executivo.029.ok.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7898/projeto.executivo.030.ok.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7899/projeto.executivo.031.ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7904/projeto.073.cesar.listamedicos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7905/projeto.executivo.032.ok.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7918/projeto.executivo.033.ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7919/projeto.executivo.034..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7928/projeto.executivo.035..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7929/projeto.executivo.036..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7930/projeto.executivo.037.ok.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7937/projeto.executivo.038.ok.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto.executivo.039.ok.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto.executivo.040.ok.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7940/projeto.executivo.041.ok.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7941/projeto.executivo.042.ok.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7951/projeto.executivo.043.ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7952/projeto.executivo.044.ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7953/projeto.executivo.045.ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto.executivo.046.ok.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7958/projeto.executivo.047.ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7959/projeto.executivo.048.ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7960/projeto.executivo.049.ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7963/projeto.executivo.050.ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7964/projeto.executivo.051.ok.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto.executivo.052.ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto.executivo.053.ok.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7975/projeto.executivo.054.24.ldo.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto.executivo.055.ok.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7983/projeto.executivo.056.ok.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7984/projeto.executivo.057.ok.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7985/projeto.executivo.058.ok.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7987/projeto.executivo.059.ok.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7988/projeto_de_lei.153.fixa_subsidios_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7989/projeto_de_lei.154.fixa_subsidios_secretarios.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7990/projeto_de_lei.155.fixa_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7991/projeto.executivo.060.ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7992/projeto.executivo.061.ok.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7993/projeto.executivo.062.ok.def.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto.executivo.063.ok.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7997/projeto.executivo.064.ok.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7998/projeto.executivo.065.ok.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7999/projeto.executivo.066.ok.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8009/projeto_de_lei.175.prevencao_ao_assedio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8013/projeto_de_lei.178.24.prevencao_ao_assedio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8020/projeto.executivo.067.24.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8025/projeto.executivo.068.24.ok.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8027/projeto.executivo.069.24.ok.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8028/projeto.executivo.070.24.ok.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto.executivo.071.24.ok.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8034/projeto.executivo.072.24.ok.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8035/projeto.executivo.073.24.ok.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8036/projeto.executivo.074.24.ok.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8041/projeto.207.24.cesar.asir.cipavem.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8043/lei_4.724-2024.pm_075.2024-cm_209.ok.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8044/projeto.executivo.076.24.ok.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8045/lei_4.726-2024.pm_077.2024-cm_211.ok.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8046/projeto.executivo.078.24.ok.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8047/lei_4.728-2024.pm_079.2024-cm_213.ok.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8048/projeto.executivo.080.24.ok.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7842/requerimento.cm007.24.ok.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7852/requerimento.cm017.24.ok.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7874/requerimento.039.24.ok.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7876/requerimento.041.24.ok.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7877/requerimento.042.24.ok.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7884/requerimento.049.24.ok.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7885/requerimento.050.ok.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7907/requerimento.070.ok.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7906/requerimento.075.ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7917/requerimento.076.ok.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7912/requerimento.081.ok.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7913/requerimento.082.ok.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7914/requerimento.083.ok.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7920/requerimento.086.ok.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7921/requerimento.087.ok.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7936/requerimento.088.ok.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7923/requerimento.089.ok.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento.097.ok.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento.098.ok.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7933/requerimento.101.ok.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7942/requerimento.105.ok.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7943/requerimento.106.ok.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7944/requerimento.107.ok.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7945/requerimento.108.ok.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7946/requerimento.109.ok.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7955/requerimento.120.ok.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7966/requerimento.133.ok.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7967/requerimento.134.ok.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7972/requerimento.135.ok.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7973/requerimento.136.ok.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7971/requerimento.138.ok.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7977/requerimento.139.ok.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento.140.ok.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7979/requerimento.143.ok.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8002/requerimento.165.ok.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8003/requerimento.168..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8004/requerimento.169..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento.173..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8011/requerimento.176..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8012/requerimento.177..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento.179..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8015/requerimento.180.24.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8016/requerimento.181.24.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8022/requerimento.188.ok.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8029/requerimento.195.ok.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8032/requerimento.198.ok.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/8039/requerimento.205.ok.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7927/voto_de_pesar.074.ok.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7910/voto_de_pesar.077.ok.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7911/voto_de_pesar.078.ok.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2024/7924/voto_de_pesar.090.ok.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>