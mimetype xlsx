--- v0 (2025-10-08)
+++ v1 (2026-04-22)
@@ -54,3114 +54,3114 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>ASIR ANDRE HARTMANN</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7610/emenda_007.23_ao_projeto_pm_001.2023_exclue_o_art.10.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7610/emenda_007.23_ao_projeto_pm_001.2023_exclue_o_art.10.pdf</t>
   </si>
   <si>
     <t>CM 007/23          EMENDA SUPRESSIVA, DE INICIATIVA DO VEREADOR ASIR HARTMANN, AO PROJETO DE LEI PM 001/2023, QUE ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO; ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7611/emenda_008.23_ao_projeto_pm_001.2023_altera_redacao_do_art.1o.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7611/emenda_008.23_ao_projeto_pm_001.2023_altera_redacao_do_art.1o.pdf</t>
   </si>
   <si>
     <t>CM 008/23          EMENDA MODIFICATIVA, DE INICIATIVA DO VEREADOR ASIR HARTMANN, AO PROJETO DE LEI PM 001/2023, QUE ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO; ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7612/emenda_009.23_ao_projeto_pm_001.2023_exclue_art._9----retirado----.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7612/emenda_009.23_ao_projeto_pm_001.2023_exclue_art._9----retirado----.pdf</t>
   </si>
   <si>
     <t>CM 009/23          EMENDA SUPRESSIVA, DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, AO PROJETO DE LEI PM 001/2023, QUE ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO; ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7673/emendas_081.23_ao_projeto_pm_002.2023_revoga_as_leis_municipais..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7673/emendas_081.23_ao_projeto_pm_002.2023_revoga_as_leis_municipais..pdf</t>
   </si>
   <si>
     <t>CM 081/23          EMENDAS AO PROJETO DE LEI COMPLEMENTAR Nº 002/2023, QUE ESTABELECE OS PRINCÍPIOS, DIRETRIZES, POLÍTICAS, PROGRAMAS, PROJETOS E OUTROS INSTRUMENTOS DO DESENVOLVIMENTO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, REVOGA AS LEIS MUNICIPAIS Nº 2.802, DE 09 DE OUTUBRO DE 2006 E Nº 2.970, DE 19 DE DEZEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7592/indicacao.002.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7592/indicacao.002.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 002/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO POR DEMAIS, SUGERINDO AO SENHOR PREFEITO MUNICIPAL JULIO CESAR CAMPANI E SEU SECRETARIO DE OBRAS, MOZAR HOFF, QUE REALIZEM A MANUTENÇÃO DA RUA DOS CINAMOMOS (RUA DA ESQUADRIAS D'PAULA), NO BAIRRO LAJEADINHO.</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7593/indicacao.003.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7593/indicacao.003.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 003/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO POR DEMAIS, SUGERINDO AO SENHOR PREFEITO MUNICIPAL JULIO CESAR CAMPANI E SEU SECRETÁRIO DE OBRAS, MOZAR HOFF, QUE REALIZEM A INSTALAÇÃO DE LUMINÁRIA NA RUA DOS JACARANDÁS, Nº 280, PARQUE CAMPESTRE.</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7594/indicacao.004.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7594/indicacao.004.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 004/22          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA, SUBSCRITA PELOS DEMAIS, SOLICITANDO AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADA UMA PLACA DE IDENTIFICAÇÃO DO MUNICÍPIO NA ENTRADA DA CIDADE PELA RUA 7 DE SETEMBRO, SAÍDA DAS PONTES QUE LIGAM O MUNICÍPIO À HARMONIA E PARECI NOVO.</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>NILSE MARIA ALVES DE LIMA, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7595/indicacao.005.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7595/indicacao.005.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 005/22          INDICAÇÃO DA VEREADORA NILSE, SUBSCRITA PELOS DEMAIS, SOLICITANDO QUE SEJAM COLOCADAS PLACAS DE SINALIZAÇÃO DE TRÂNSITO NAS RUAS DO LOTEAMENTO BOA VISTA E NA RUA CARLOS CHAGAS, LOTEAMENTO POPULAR, EM FRENTE AO CAMPO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DIEGO FLORES, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7596/indicacao.006.bancadas.mdb.psdb.pp.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7596/indicacao.006.bancadas.mdb.psdb.pp.psd.pdf</t>
   </si>
   <si>
     <t>CM 006/22          INDICAÇÃO DO VEREADOR DIEGO, SUBSCRITA PELOS DEMAIS, SOLICITANDO QUE SEJAM FEITAS LOMBOFAIXAS NO COMEÇO DA RUA CORONEL PAULINO TEIXEIRA, NA METADE DA ESQUINA E NA RUA JOÃO ALFREDO, ESQUINA COM A CORONEL PAULINO TEIXEIRA.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7614/indicacao.024.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7614/indicacao.024.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 024/23          INDICAÇÃO DO VEREADOR JOÃO MARCOS DUARTE GUARÁ SUGERINDO AO EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS: - A COLOCAÇÃO DE LIXEIRA NA PARADA DE ÔNIBUS DA RUA TIRADENTES, LOCALIZADA EM FRENTE À ANTIGA RODOVIÁRIA; -A FIXAÇÃO DE UM INFORMATIVO COM O HORÁRIO DE TODOS OS ÔNIBUS NA PARADA DE ÔNIBUS DA RUA TIRADENTES (ANTIGA RODOVIÁRIA), NO PARADÃO DA ESCOLA FELIPE CAMARÃO, E NAS PARADAS DA VILA SÃO MARTIM E CONCEIÇÃO.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7617/indicacao.025.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7617/indicacao.025.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 025/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA EDITADA A LEI DE INCENTIVO ÀS ESCOLINHAS DE FUTEBOL, VISANDO AMPLIAR O ACESSO AO ESPORTE.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7616/indicacao.026.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7616/indicacao.026.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 026/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJAM FECHADOS OS BURACOS DO PROLONGAMENTO DA RUA CACHOEIRINHA.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7623/indicacao.032.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7623/indicacao.032.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 32/23          INDICAÇÃO DE DOS VEREADORES DILSON PIRES, CESAR JUNIOR, NILSE DE LIMA, CLÁUDIO BECKER E DIEGO FLORES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UM QUEBRA-MOLAS NA RUA JÚLIO DE CASTILHOS, BAIRRO CONCEIÇÃO, NA ALTURA DO Nº 240, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7624/indicacao.033.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7624/indicacao.033.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 33/23          INDICAÇÃO DE DOS VEREADORES DILSON PIRES, CESAR JUNIOR, NILSE DE LIMA, CLÁUDIO BECKER E DIEGO FLORES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O CALÇAMENTO DA RUA DA DIVISÃO, BAIRRO AREIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, DIEGO FLORES, DILSON DIOCLECIO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7625/indicacao.034.bancadas.mdb.psd.pp.psdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7625/indicacao.034.bancadas.mdb.psd.pp.psdb.pdf</t>
   </si>
   <si>
     <t>CM 34/23          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ E ELSON LOPES, SUBSCRITOS PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A ROÇADA NOS CORDÕES DE MEIO-FIO NO LOTEAMENTO CAMPO DOS LÍRIOS, BAIRRO ANGICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7626/indicacao.035.bancadas.mdb.psd.pp.psdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7626/indicacao.035.bancadas.mdb.psd.pp.psdb.pdf</t>
   </si>
   <si>
     <t>CM 35/23          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ E ELSON LOPES, SUBSCRITOS PELOS DEMAIS SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O AUMENTO DO NÍVEL DA ESTRADA, NA VÁRZEA DA VILA RICA, BEM COMO NA VÁRZEA DO RIO BRANCO, NOS PONTOS MAIS PRÓXIMOS AO ARROIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7627/indicacao.036.bancadas.mdb.psd.pp.psdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7627/indicacao.036.bancadas.mdb.psd.pp.psdb.pdf</t>
   </si>
   <si>
     <t>CM 036/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA REALIZADO TERMO ADITIVO OU ELABORADO NOVO TERMO DE FOMENTO/PARCERIA COM A ASSOCIAÇÃO DE ESTUDANTES DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7634/indicacao.043.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7634/indicacao.043.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 043/23          INDICAÇÃO DE TODOS OS VEREADORES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A VERIFICAÇÃO E LIMPEZA DAS BOCAS DE LOBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7635/indicacao.044.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7635/indicacao.044.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 044/23          INDICAÇÃO DE TODOS OS VEREADORES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA VERIFICADA A VIABILIDADE DE CONTINUIDADE DO DESASSOREAMENTO DO ARROIO COITINHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7643/indicacao.052.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7643/indicacao.052.cesar.pdf</t>
   </si>
   <si>
     <t>CM 052/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA INSTALADA SINALIZAÇÃO HORIZONTAL E VERTICAL NO LOTEAMENTO CAMPO DOS LÍRIOS.</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7644/indicacao.053.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7644/indicacao.053.cesar.pdf</t>
   </si>
   <si>
     <t>CM 053/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA REALIZADO CONCURSO PÚBLICO OU PROCESSO SELETIVO PARA A FUNÇÃO DE BIBLIOTECÁRIA.</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7648/indicacao.057.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7648/indicacao.057.cesar.pdf</t>
   </si>
   <si>
     <t>CM 057/23          INDICAÇÃO DO VEREADOR CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJAM CONCLUÍDOS OS REPAROS DA RUA PADRE JOÃO VAGNER, BEM COMO SEJAM LIMPOS OS BUEIROS.</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., DIEGO FLORES, DILSON DIOCLECIO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7654/indicacao.064.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7654/indicacao.064.cesar.pdf</t>
   </si>
   <si>
     <t>CM 064/23          INDICAÇÃO DO VEREADOR CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJAM CONCEDIDAS VALORIZAÇÕES À CATEGORIA DOS MONITORES DE EDUCAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7655/indicacao.065.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7655/indicacao.065.cesar.pdf</t>
   </si>
   <si>
     <t>CM 065/23          INDICAÇÃO DO VEREADOR CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA CONTRATADA TERAPEUTA OCUPACIONAL PARA ATENDIMENTO JUNTO À REDE PÚBLICA DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7661/indicacao.070.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7661/indicacao.070.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 070/23          INDICAÇÃO DE TODOS OS VEREADORES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O CALÇAMENTO, BEM COMO COLOCADAS PLACAS DE SINALIZAÇÃO DE TRÂNSITO PARA LIMITAR A VELOCIDADE DOS VEÍCULOS, NA ESTRADA DO CANTO ALEGRE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7662/indicacao.071.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7662/indicacao.071.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 071/23          INDICAÇÃO DE TODOS OS VEREADORES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UM QUEBRA-MOLAS NA AV. CONCEIÇÃO, BAIRRO SÃO MARTIM, NA ALTURA DO Nº 196, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7663/indicacao.072.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7663/indicacao.072.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 072/23          INDICAÇÃO DE TODOS OS VEREADORES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O CONSERTO DA PONTE NA ESTRADA DO CANTO ALEGRE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7675/indicacao.083.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7675/indicacao.083.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 083/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA REALIZADA A PINTURA DO TRECHO DO ASFALTO DA ESTRADA DO ANGICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7685/indicacao.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7685/indicacao.guara.pdf</t>
   </si>
   <si>
     <t>CM 093/23           INDICAÇÃO DO VEREADOR JOÃO GUARÁ SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM PINTADAS AS FAIXAS COM SETAS DIRECIONADAS NA RUA TIRADENTES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>DIEGO FLORES, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7688/indicacao.096.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7688/indicacao.096.diego.pdf</t>
   </si>
   <si>
     <t>CM 096/23          INDICAÇÃO DO VEREADOR DIEGO FLORES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REVISADA A LEI 2.312, DE 28 DE DEZEMBRO DE 2021, EM RELAÇÃO À REMUNERAÇÃO DOS FUNCIONÁRIOS PÚBLICOS. TAMBÉM SUGERE QUE SEJA EQUIPARADO O SALÁRIO BÁSICO DE MOTORISTA AOS DOS OPERADORES DE MÁQUINAS. OUTRA SUGESTÃO É QUE SEJA ANALISADA A RECLASSIFICAÇÃO DOS FUNCIONÁRIOS AO ATINGIREM O TEMPO MÁXIMO DE CARREIRA, CONSIDERANDO QUE OS MESMOS NÃO RECEBEM MAIS AVANÇOS. PARA REALIZAR O IMPACTO FINANCEIRO DAS AÇÕES SUGERIDAS, O VEREADOR PROPÕE QUE SEJA CONTRATADO UMA EMPRESA ESPECIALIZADA NA ÁREA PARA DIMENSIONAR O REFERIDO IMPACTO.</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7689/indicacao.097.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7689/indicacao.097.cesar.pdf</t>
   </si>
   <si>
     <t>CM 097/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS VEREADORES, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJAM FECHADAS AS CRATERAS NAS RUAS WALDEMAR RUCKER, RUA B E RUA LUCIANO SCHNEIDER, NO BAIRRO ANGICO II.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7690/indicacao.098.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7690/indicacao.098.guara.pdf</t>
   </si>
   <si>
     <t>CM 098/23          INDICAÇÃO DO VEREADOR JOÃO MARCOS DUARTE GUARÁ SUGERINDO AO EXECUTIVO MUNICIPAL QUE O MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ SEJA INSCRITO NO PROGRAMA DO ESTADO DO RIO GRANDE DO SUL - "ALFABETIZA TCHÊ", CONFORME DECRETO ANEXO.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>DILSON DIOCLECIO PIRES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7696/indicacao_dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7696/indicacao_dilson.pdf</t>
   </si>
   <si>
     <t>CM 105/23          INDICAÇÃO DO VEREADOR DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA CONCLUÍDO O CALÇAMENTO NA RUA E, NO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7711/indicacao.118.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7711/indicacao.118.cesar.pdf</t>
   </si>
   <si>
     <t>CM 118/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA PAGA GRATIFICAÇÃO AOS PROFESSORES QUE MINISTREM AULAS PARA ALUNOS ESPECIAIS/INCLUSÃO (COMPROVADAMENTE ATRAVÉS DE LAUDOS COM CID).</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7712/indicacao.119.nilse..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7712/indicacao.119.nilse..pdf</t>
   </si>
   <si>
     <t>CM 119/23          INDICAÇÃO DA VEREADORA NILSE DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA FEITA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO NOS LOTEAMENTOS BELA VISTA, POPULAR, SÃO JOSÉ E NOVA RIO BRANCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7715/indicacao.122.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7715/indicacao.122.guara.pdf</t>
   </si>
   <si>
     <t>CM 122/23          INDICAÇÃO DO VEREADOR JOÃO MARCOS GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A PINTURA E CONSERVAÇÃO DA SINALIZAÇÃO NA ESTRADA DA VIGIA, NAS PROXIMIDADES DA IGREJA CATÓLICA E DA ESCOLA PE. LUIZ MULLER, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7716/indicacao.123.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7716/indicacao.123.dilson.pdf</t>
   </si>
   <si>
     <t>CM 123/23          INDICAÇÃO DO VEREADOR DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDO UM MURO NA CASA MORTUÁRIA DO BAIRRO CONCEIÇÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7717/indicacao.124.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7717/indicacao.124.dilson.pdf</t>
   </si>
   <si>
     <t>CM 124/23          INDICAÇÃO DO VEREADOR DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A CANALIZAÇÃO DA ESTRADA DA TAFONA, NO BAIRRO AREIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>DIEGO FLORES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7718/indicacao.129.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7718/indicacao.129.diego.pdf</t>
   </si>
   <si>
     <t>CM 129/23          INDICAÇÃO DO VER. DIEGO FLORES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADA UMA FORMA DE REPASSAR UM AUXÍLIO PARA O CENTRO RECREATIVO DA TERCEIRA IDADE DE SÃO SEBASTIÃO DO CAÍ, LOCALIZADO NA RUA LIMEIRAS, 283, NO BAIRRO RESIDENCIAL LAUX.</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7722/indicacao.133.cesar...pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7722/indicacao.133.cesar...pdf</t>
   </si>
   <si>
     <t>CM 133/23          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE SEJAM TOMADAS AS PROVIDÊNCIAS LEGAIS QUANTO AOS RECURSOS ADVINDOS DA VENDA DA CORSAN PELO GOVERDO DO ESTADO.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CM 138/23          INDICAÇÃO DO VEREADOR CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA INSTALADO CONTÊINER DE RECOLHIMENTO DE LIXO NA RUA DA LAGOA, NA POPULARMENTE CONHECIDA "VILA SOCO", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7730/indicacao.139.diego..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7730/indicacao.139.diego..pdf</t>
   </si>
   <si>
     <t>CM 139/23          INDICAÇÃO DO VEREADOR DIEGO FLORES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA AS OBRAS DE PAVIMENTAÇÃO E MELHORIAS NO PARQUE CAMPESTRE, COMO SEGUE NO PEDIDO FEITO PELOS MORADORES.</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>ASIR ANDRE HARTMANN, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7737/indicacao.146.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7737/indicacao.146.asir.pdf</t>
   </si>
   <si>
     <t>CM 146/23          INDICAÇÃO DO VER. ASIR HARTMANN, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJAM REALIZADAS MELHORIAS NA PRAÇA EMÍLIO ROBERTO KAYSER, NO BAIRRO QUILOMBO, TAIS COMO: INSTALAÇÃO DE NOVOS BRINQUEDOS; COLOCAÇÃO DE BANCOS E LIXEIRAS NOVAS; INSTALAÇÃO DE LUMINÁRIAS; PLANTIO DE FLORES E MANUTENÇÃO DA JARDINAGEM; PROGRAMAÇÃO DE MANUTENÇÃO PREVENTIVA.</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7738/indicacao.147.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7738/indicacao.147.dilson.pdf</t>
   </si>
   <si>
     <t>CM 147/23          INDICAÇÃO DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS AS SEGUINTES PROVIDÊNCIAS NA ESTRADA DA TAFONA, BAIRRO AREIÃO, NESTE MUNICÍPIO: INSTALAÇÃO DE UM QUEBRA-MOLAS NA ALTURA DO ANTIGO MERCADO HOFF; TROCA DAS PLACAS DE SINALIZAÇÃO DE TRÂNSITO EM TODA A EXTENSÃO DA ESTRADA.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7739/indicacao.148.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7739/indicacao.148.guara.pdf</t>
   </si>
   <si>
     <t>CM 148/23          INDICAÇÃO DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A ADOÇÃO DAS SEGUINTES MEDIDAS POLÍTICO ADMINISTRATIVAS DE INTERESSE DA COMUNIDADE: UNIVERSITÁRIO DO AMANHÃ, DO GOVERNO DO ESTADO EM PARCERIA COM O CENTRO DE INTEGRAÇÃO EMPRESA-ESCOLA (CIEE), PROMOVA ESTRUTURA E MOBILIZE OS ESTUDANTES DE BAIXA RENDA EM SITUAÇÃO DE VULNERABILIDADE COM O OBJETIVO DE AMPLIAR O ACESSO DE JOVENS AO ENSINO SUPERIO; PROGRAMA EMPREENDER SOCIAL RS, QUE PERMITE A INCLUSÃO DO PÚBLICO AO MUNDO DO TRABALHO, QUE FIRME TERMO DE COMPROMISSO COM A SAS (SECRETARIA DE ASSISTÊNCIA SOCIAL) PARA INVESTIMENTO NA CAPITAÇÃO E A FORMALIZAÇÃO DE NOVOS EMPREENDEDORES.</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7749/indicacao.158.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7749/indicacao.158.guara.pdf</t>
   </si>
   <si>
     <t>CM 158/23          INDICAÇÃO DO VER. JOÃO MARCOS DUARTE GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO UM FRALDÁRIO COM ACESSIBILIDADE NO PARQUE CENTENÁRIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>DILSON DIOCLECIO PIRES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7752/indicacao.161.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7752/indicacao.161.pdf</t>
   </si>
   <si>
     <t>CM 161/23          INDICAÇÃO DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL PROJETO DE LEI QUE "DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA DE ENERGIA ELÉTRICA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA REALIZAR ALINHAMENTO E RETIRADA DOS FIOS INUTILIZADOS NOS POSTES, NOTIFICAR AS DEMAIS EMPRESAS QUE UTILIZAM O POSTE COMO SUPORTE DE CABEAMENTOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7758/indicacao.167.nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7758/indicacao.167.nilse.pdf</t>
   </si>
   <si>
     <t>CM 167/23          INDICAÇÃO DA VER. NILSE SUGERINDO AO EXECUTIVO MUNICIPAL QUE SOLICITE AO SETOR RESPONSÁVEL PELA CASTRAÇÃO DE ANIMAIS PARA QUE DISPONIBILIZE ALGUÉM PARA SE DESLOCAR ATÉ AS COMUNIDADES MAIS DISTANTES, A FIM DE QUE SEJA REALIZADA A COMPLEMENTAÇÃO DO CADASTRO.</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7759/indicacao.168.nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7759/indicacao.168.nilse.pdf</t>
   </si>
   <si>
     <t>CM 168/23          INDICAÇÃO DA VER. NILSE SUGERINDO AO EXECUTIVO MUNICIPAL QUE OS MUNÍCIPES SEJAM COMUNICADOS PELO MUNICÍPIO DOS SEUS DÉBITOS EM ABERTO ANTES DA DATA DE VENCIMENTO.</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7760/indicacao.169.tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7760/indicacao.169.tacio.pdf</t>
   </si>
   <si>
     <t>CM 169/23          INDICAÇÃO DO VER. ANASTÁCIO, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REVITALIZADA AS PLACAS DE INDICAÇÃO DE RUAS DO MUNICÍPIO E COLOCAÇÃO NAS RUAS QUE NÃO CONTÉM. SOLICITA AINDA, A COLOCAÇÃO DE PLACAS DE TRÂNSITO NOS LOTEAMENTOS POPULAR, BELA VISTA E LOTEAMENTO BONSAI, NO BAIRRO RIO BRANCO.</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7764/indicacao.172.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7764/indicacao.172.pdf</t>
   </si>
   <si>
     <t>CM 172/23          INDICAÇÃO DO VEREADOR DIEGO FLORES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO EM RUAS E  PONTOS ESTRATÉGICOS DA CIDADE, RÉGUAS DE MEDICAÇÃO PARA SABERMOS O NÍVEL DAS ENCHENTES.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7765/indicacao.173.cesar..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7765/indicacao.173.cesar..pdf</t>
   </si>
   <si>
     <t>CM 173/23          INDICAÇÃO DO VEREADOR CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE OBRAS, QUE PROVIDENCIE MELHORIAS NA RUA DAS AMEIXEIRAS, JUNTO AO BAIRRO JARDIM LAUX, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, NILSE MARIA ALVES DE LIMA, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7766/indicacao.174.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7766/indicacao.174.pdf</t>
   </si>
   <si>
     <t>CM 174/23          INDICAÇÃO DOS VEREADORES NILSE DE LIMA E CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE ENCAMINHE, POR INDICAÇÃO DESTES VEREADORES, O PROJETO DE LEI QUE "INSTITUI O PROGRAMA BANCO DE RAÇÕES PARA ANIMAIS NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7774/indicacao.181.guara..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7774/indicacao.181.guara..pdf</t>
   </si>
   <si>
     <t>CM 181/23          INDICAÇÃO DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACAS  INDICATIVAS COM OS NOMES DOS MUNICÍPIOS, NA ESTRADA DA VIGIA, NO TREVO DE ACESSO AS CIDADES  DE FELIZ, SÃO SEBASTIÃO DO CAÍ E SÃO JOSÉ DO HORTÊNCIO.</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7790/indicacao.196.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7790/indicacao.196.guara.pdf</t>
   </si>
   <si>
     <t>CM 196/23          INDICAÇÃO DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA EFETUADA A ALTERAÇÃO NA LEI MUNICIPAL QUE TRAMITA SOB O Nº 4.481, DE 28.06.2022, NO ART. 7º, VI.</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7799/indicacao.206.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7799/indicacao.206.pdf</t>
   </si>
   <si>
     <t>CM 206/23          INDICAÇÃO DO VEREADOR DILSON PIRES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA CÂMERA DE VÍDEO (GIRATÓRIA, 360°) DE MONITORAMENTO E SEGURANÇA PARA O BAIRRO SÃO MARTIM.</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7806/indicacao.211.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7806/indicacao.211.cesar.pdf</t>
   </si>
   <si>
     <t>CM 211/23          INDICAÇÃO DO VER. CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA CONCEDIDA ISENÇÃO TOTAL OU PARCIAL DO IMPOSTO SOBRE PROPRIEDADE TERRITORIAL URBANO (IPTU) AS RECIDÊNCIAS ATINGIDAS PELAS CHEIAS, OU COM CADASTRO IMOBILIÁRIO IDENTIFICADO COMO ÁREA INUNDÁVEL.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7807/indicacao.212.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7807/indicacao.212.cesar.pdf</t>
   </si>
   <si>
     <t>CM 212/23          INDICAÇÃO DO VER. CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL A REVITALIZAÇÃO DA PRAÇA, NA RUA 20 DE SETEMBRO DO BAIRRO VILA PROGRESSO, NESTE MUNICÍPIO, COM A IMPLANTAÇÃO DE BRINQUEDOS, BANCOS E PAISAGISMO ADEQUADO.</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7808/indicacao.213.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7808/indicacao.213.cesar.pdf</t>
   </si>
   <si>
     <t>CM 213/23          INDICAÇÃO DO VER. CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA ENCAMINHADA ALTERAÇÃO DA LEI MUNICIPAL Nª 3.423, DE 30 DE NOVEMBRO DE 2011, PERMITINDO O AUMENTO TEMPORÁRIO DA MARGEM CONSIDERÁVEL DOS SERVIDORES PÚBLICOS MUNICIPAIS, CONFORME PREVISTO NO ARTIGO 2º, INCISO IV PARA, NO MÍNIMO, 40% DO REDIMENTO LÍQUIDO.</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>DIEGO FLORES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7809/indicacao.216.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7809/indicacao.216.diego.pdf</t>
   </si>
   <si>
     <t>CM 216/23          INDICAÇÃO DO VER. DIEGO FLORES, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE PARTE DOS RECURSOS DA DEVOLUÇÃO DO DUODÉCIMO SEJA UTILIZADO PARA AQUISIÇÃO DE UM BARCO DE ALUMÍNIO (6M X 55MM DE BORDA), MOTOR DE 15HP E 10 COLETES, ADULTO E INFANTIL, PARA A DEFESA CIVIL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7810/indicacao.217.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7810/indicacao.217.guara.pdf</t>
   </si>
   <si>
     <t>CM 217/23          INDICAÇÃO DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA EFETUADA A ALTERAÇÃO NA LEI MUNICIPAL QUE TRAMITA SOB O Nº 3.423, DE 30 DE NOVEMBRO DE 2011, PARA AMPLIAR O PRAZO DO EMPRÉSTIMO CONSIGNADO PARA SERVIDORES PÚBLICOS DE 60 PARA 120 MESES.</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7811/indicacao.218.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7811/indicacao.218.guara.pdf</t>
   </si>
   <si>
     <t>CM 218/23          INDICAÇÃO DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, VISA SOLICITAR ANÁLISE PARA PRORROGAÇÃO DO PRAZO PARA CADASTRAMENTO DE SOLICITAÇÃO DE MÓVEIS E COLCHÕES PARA AQUELES AFETADOS PELA ENCHENTE: - O PRAZO INICIALMENTE ESTIPULADO ENCERROU-SE EM 28 DE NOVEMBRO DE 2023, E PROPOMOS ESTENDER ESTE PRAZO ATÉ 15 DE DEZEMBRO DE 2023.</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7814/indicacao.221.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7814/indicacao.221.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 221/23          INDICAÇÃO DO VER. ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE PARTE DO DUODÉCIMO SEJA UTILIZADO PARA AQUISIÇÃO DE UM BARCO PARA SER UTILIZADO PELOS MORADORES DO BAIRRO QUILOMBO.</t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>CM 224/23           INDICAÇÃO DO VER. CESAR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM PRORROGADOS OS PRAZOS DE PAGAMENTOS DE IMPOSTOS PARA AS EMPRESAS DE SÃO SEBASTIÃO DO CAÍ, COMPROVADAMENTE ATINGIDAS PELAS CHEIAS E REVISÃO TRIBUTÁRIA.</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>CM 225/23          INDICAÇÃO DO VER. CESAR, SUBSCRITO PELOS DEMAIS, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA ELABORADO PROJETO DE AUXILIO FINANCEIRO AS FAMÍLIAS ATINGIDAS PELAS CHEIAS DE NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>CM 226/23          INDICAÇÃO DO VER. JOÃO GUARÁ, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A LIMPEZA DE BUEIROS E BOCA DE LOBO DOS LOGRADOUROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>DILSON DIOCLECIO PIRES</t>
   </si>
   <si>
     <t>CM 227/23          INDICAÇÃO DO VER. DILSON SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UMA LIXEIRA NA RUA 7 , NA VILA SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7833/indicacao.241.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7833/indicacao.241.dilson.pdf</t>
   </si>
   <si>
     <t>CM 241/23          INDICAÇÃO DO VER. DISLSON SUGERINDO AO EXECUTIVO MUNICIPAL SUGERINDO PAVIMENTAÇÃO DA RAMPA DE ACESSO A IGREJA CATÓLICA SITUADA NA RUA C, Nº 250, NO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7834/indicacao.242.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7834/indicacao.242.dilson.pdf</t>
   </si>
   <si>
     <t>CM 242/23          INDICAÇÃO DO VER. DILSON SUGERINDO AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO DA RUA 9, NO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7835/indicacao.243.claudio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7835/indicacao.243.claudio.pdf</t>
   </si>
   <si>
     <t>CM 243/23          INDICAÇÃO DE TODOS OS VEREADORES SUGERINDO AO EXECUTIVO MUNICIPAL A MODIFICAÇÃO DA NOMENCLATURA DA RUA ATUALMENTE DESIGNADA PELA LETRA "A", LOCALIZADA ENTRE A RUA "B" E A AV. OSVALDO ARANHA, NO LOTEAMENTO VARIANI, PROPÕE-SE A ALTERAÇÃO PARA A DENOMINAÇÃO DE "RUA DRª JANE VENIZA LAUX".</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7723/requerimento.128.mocao.apoio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7723/requerimento.128.mocao.apoio.pdf</t>
   </si>
   <si>
     <t>CM 128/2023 REQUERIMENTO DE INICIATIVA DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA UMA MOÇÃO DE APOIO  AO CHAMAMENTO DE TODOS OS APROVADOS NA PRIMEIRA FASE DO CONCURSO VIGENTE DA SUSEPE-RS, PARA QUE SEJAM CONVOCADOS PARA A SEGUNDA FASE (TESTE DE APTIDÃO FÍSICA), PREVISTA NO CERTAME, AO GOVERNADO DO ESTADO DO RS, AO VICE-GOVERNADOR DO ESTADO DO RS, AO SECRETÁRIO DE SISTEMA PENAL E SÓCIOEDUCATIVO DO RS E AO SUPERINTENDENTE DOS SERVIÇOS PENITENCIÁRIOS - SUSEPE/RS.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7721/requerimento.132.mocao.apoio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7721/requerimento.132.mocao.apoio..pdf</t>
   </si>
   <si>
     <t>CM 132/23          REQUERIMENTO DE INICIATIVA DO VEREADOR JOÃO MARCOS DUARTE GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO GOVERNADOR DO ESTADO DO RS, E À ASSEMBLEIA LEGISLATIVA DO ESTADO DO RS CONTENDO MOÇÃO DE APOIO À DECISÃO DO GOVERNADOR DO RS EM MANTER, NO MESMO REGIME E COM RECURSOS PRÓPRIOS, AS ESCOLAS CÍVICO-MILITARES ADMINISTRADAS PELO ESTADO. PROPÕE, TAMBÉM, QUE SEJA ENVIADA CÓPIA DESTA MOÇÃO PARA TODAS AS CÂMARAS MUNICIPAIS DO ESTADO, COM A FINALIDADE DE SOLICITAR APOIO NO MESMO SENTIDO.</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento.177.mocao.apoio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento.177.mocao.apoio.pdf</t>
   </si>
   <si>
     <t>CM 177/23          REQUERIMENTO DE INICIATIVA DO VER. JOÃO MARCOS DUARTE GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À SECRETARIA DA SAÚDE DO ESTADO DO RIO GRANDE DO SUL CONTENDO MOÇAO DE APOIO À INCLUSÃO DO SISTEMA FREESTYLE LIBRE NO SISTEMA ÚNICO DE SAÚDE (SUS) AOS PACIENTES COM DIABETE TIPO 1 PELO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7831/requerimento.mocaoapoio.239.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7831/requerimento.mocaoapoio.239.asir.pdf</t>
   </si>
   <si>
     <t>CM 239/23          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA UMA MOÇÃO DE APOIO A ASSEMBLEIA LEGISLATIVA À CADEIA PRODUTIVA AVÍCOLA DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7633/requerimento.mocao.congratulacoes.042.todosvereadores..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7633/requerimento.mocao.congratulacoes.042.todosvereadores..pdf</t>
   </si>
   <si>
     <t>CM 42/22          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA À EX-SERVIDORA ELISETE MARIA DA SILVA UMA MOÇÃO DE CONGRATULAÇÕES E AGRADECIMENTOS PELOS SERVIÇOS PRESTADOS A ESTA CASA LEGISLATIVA, DESEJANDO, AINDA, NESSA NOVA ETAPA DE SUA VIDA, VOTOS DE SAÚDE, HARMONIA E FELICIDADES, EXTENSIVOS À SUA FAMÍLIA.</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7652/requerimento.mocaoaplausos.061.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7652/requerimento.mocaoaplausos.061.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 061/23          REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE EM SESSÃO ORDINÁRIA, UMA MOÇÃO DE APLAUSOS À ATLETA JUCEMARA DOS SANTOS SALDANHA, POPULARMENTE CONHECIDA COMO JUCY, PELA CONQUISTA DE CAMPEÃ MUNDIAL DE MUAY THAI, OCORRIDO NA TAILÂNDIA.</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7660/requerimento.069.todosvereadores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7660/requerimento.069.todosvereadores.ok.pdf</t>
   </si>
   <si>
     <t>CM 069/23          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE À POLÍCIA CIVIL E À BRIGADA MILITAR UMA MOÇÃO DE CONGRATULAÇÕES PELO COMPETENTE E EXCELENTE TRABALHO REALIZADO EM NOSSO MUNICÍPIO, AO LONGO DE TODOS ESSE ANOS E, EM ESPECIAL, POR TODO O ESFORÇO PARA RECUPERAR A RETROESCAVADEIRA FURTADA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento.mocao.de.aplausos.082.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento.mocao.de.aplausos.082.pdf</t>
   </si>
   <si>
     <t>CM 082/23          REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR JUNIOR E ASIR HARTMANN, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO SEJA ENTREGUE EM SESSÃO ORDINÁRIA, UMA MOÇÃO DE APLAUSOS AO GRUPO ESCOTEIRO TAQUATÓ PELA PASSAGEM DO DIA DO ESCOTEIRO, COMEMORADO EM 23 DE ABRIL E PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE CAIENSE.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7732/requerimento.141.mocao.congratulacoes.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7732/requerimento.141.mocao.congratulacoes.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 141/23          REQUERIMENTO DE INICIATIVA DO VER. ANASTÁCIO, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO AO INSTITUTO ESTADUAL DE EDUCAÇÃO PAULO FREIRE UMA MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS SEUS 60 (SESSENTA) ANOS DE ATIVIDADE EM SÃO SEBASTIÃO DO CAÍ, COMEMORADOS NO DIA 12 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7733/requerimento.142.mocao.congratulacoes.todos.vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7733/requerimento.142.mocao.congratulacoes.todos.vereadores.pdf</t>
   </si>
   <si>
     <t>CM 142/23          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE À DIRETORIA DA CONSERVAS ODERICH S.A., EXTENSIVO AOS SEUS FUNCIONÁRIOS, UMA MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS SEUS 115 (CENTO E QUINZE) ANOS DE ATIVIDADE, NO ANO DE 2023, COMO FORMA DE RECONHECIMENTO PELO DESENVOLVIMENTO QUE PROPORCIONOU AO NOSSO MUNICÍPIO E REGIÃO, EM TODO ESSE PERÍODO, GERANDO EMPREGO E RENDA PARA MUITAS FAMÍLIAS, BEM COMO ARRECADAÇÃO PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7735/requerimento.144._mocao.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7735/requerimento.144._mocao.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 144/23          REQUERIMENTO DE INICIATIVADO VER. ANASTÁCIO DA SILVA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO À 2ª CONGREGAÇÃO DA IGREJA DO EVANGELHO QUADRANGULAR DE SÃO SEBASTIÃO DO CAÍ UMA MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS SEUS 10 ANOS DE ATIVIDADE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA, ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7757/requerimento.166.mocao.congratulacoes..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7757/requerimento.166.mocao.congratulacoes..pdf</t>
   </si>
   <si>
     <t>CM 166/23          REQUERIMENTO DE INICIATIVA DO VER. CESAR, NILSE E DILSON, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE A PRESENTE MOÇÃO DE CONGRATULAÇÕES À COMISSÁRIA DE POLÍCIA, ALINE ROBERTA RIOS DUARTE, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE DE SÃO SEBASTIÃO DO CAÍ EM SEU PERÍODO DE ATUAÇÃO JUNTO À DELEGACIA DE POLÍCIA CIVIL LOCAL.</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7776/requerimento.183.mocao.congratulacoes.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7776/requerimento.183.mocao.congratulacoes.asir.pdf</t>
   </si>
   <si>
     <t>CM 183/23          REQUERIMENTO DE INICIATIVA DO VER. ASIR HARTMANN, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO À CIA DE PATINAÇÃO ARTÍSTICA GYRU'S DE SÃO SEBASTIÃO DO CAÍ UMA MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS SEUS 15 ANOS DE ATIVIDADE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7789/requerimento.195.mocao.congratulacoes.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7789/requerimento.195.mocao.congratulacoes.asir.pdf</t>
   </si>
   <si>
     <t>CM 195/23          REQUERIMENTO DE INICIATIVA DO VER. ASIR HARTMANN, SUBSCRITO PELOS DEMAIS, PROPONDO QUE OUVIDO O PLENÁRIO, SEJA ENVIADA À EX VEREADORA MARIA HELENA NOSCHANG UMA MOÇÃO DE CONGRATULAÇÕES PELAS ATIVIDADES DESEMPENHADAS NO MUNICÍPIO E A APLAUDE EFUSIVAMENTE PELA CONQUISTA DO 3º PRÊMIO ESTEIO DO AGRO NA EXPOINTER DE 2023, NA CATEGORIA MULHER NO AGRO.</t>
   </si>
   <si>
     <t>7794</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER., ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7794/requerimento.201.mocao.congratulacoes.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7794/requerimento.201.mocao.congratulacoes.pdf</t>
   </si>
   <si>
     <t>CM 201/23          REQUERIMENTO DO VER. CLÁUDIO BECKER, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE À COMUNIDADE SÃO SEBASTIÃO DE AMPARO SOCIAL, ENTIDADE MANTENEDORA DA RCC - RÁDIO COMUNITÁRIA CAIENSE, UMA MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS SEUS 20 ANOS, COMEMORADOS NO DIA 15 DE NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7832/requerimento.mocao.congratulacoes.240.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7832/requerimento.mocao.congratulacoes.240.guara.pdf</t>
   </si>
   <si>
     <t>CM 240/23          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA À Drª DÉBORA CHAVES MORAES RIBEIRO UMA MOÇÃO DE CONGRATULAÇÕES EM RECONHECIMENTO AS ATIVIDADES PROFISSIONAIS DESTACADAS NO MUNICÍPIO, EXPRESSANDO APLAUSOS EFUSIVOS PELOS SERVIÇOS VALIOSOS E INDISPENSÁVEIS PRESTADOS À COMUNIDADE.</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>MOR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento.088.mocao_de_repudio.todos_vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento.088.mocao_de_repudio.todos_vereadores.pdf</t>
   </si>
   <si>
     <t>CM 088/23          REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADA UMA MOÇÃO DE REPÚDIO AO PL 2630/2020 - PL DAS FAKE NEWS, DEVENDO SER ENCAMINHADO À PRESIDÊNCIA DO CONGRESSO NACIONAL, CÂMARA DOS DEPUTADOS, AOS DEPUTADOS DAS BANCADAS DO MDB, PSD, PSDB E PROGRESSISTAS, BEM COMO AOS LÍDERES DOS DEMAIS PARTIDOS REPRESENTADOS NO CONGRESSO.</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ASIR ANDRE HARTMANN, DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7775/requerimento.182.mocao.repudio.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7775/requerimento.182.mocao.repudio.cesar.pdf</t>
   </si>
   <si>
     <t>CM 182/23          REQUERIMENTO DO VER. CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO SENADO FEDERAL, RODRIGO PACHECO, AO PRESIDENTE DA CÂMARA DOS DEPUTADOS, ARTHUR LIRA, E À COMISSÃO DE PREVIDÊNCIA, ASSISTÊNCIA SOCIAL, INFÂNCIA, ADOLESCÊNCIA E FAMÍLIA DA CÂMARA DOS DEPUTADOS UMA MOÇÃO DE REPÚDIO À APROVAÇÃO DO RELATÓRIO DO DEPUTADO PASTOR EURICO, QUE REJEITA A POSSIBILIDADE DE CELEBRAR CASAMENTO ENTRE PESSOAS DO MESMO SEXO E AO PROJETO DE LEI 5.167/2009, QUE VETA O RECONHECIMENTO DESSAS UNIÕES.</t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7820/requerimento.223.mocao_repudio.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7820/requerimento.223.mocao_repudio.ok.pdf</t>
   </si>
   <si>
     <t>CM 223/23          REQUERIMENTO DE INICIATIVA DO VER. CESAR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA UMA MOÇÃO DE REPÚDIO AO PROJETO DE LEI QUE TRAMITA NA ASSEMBLEIA LEGISLATIVA DO RS QUE PREVÊ O AUMENTO DA ALÍQUOTA DE ICMS DE 17 PARA 19,5%, BEM COMO A ALTERNATIVA APRESENTADA PELO GOVERNADOR DO ESTADO DO RS, EDUARDO LEITE, QUE PREVÊ CORTE DE BENEFÍCIOS FISCAIS PARA 64 SETORES PRODUTIVOS E O AUMENTO NO IMPOSTO COBRADO DOS ITENS QUE INTEGRAM A SEXTA BÁSICA.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CGP - COMISSÃO GERAL DE PARECERES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7724/decreto_legislativo_01.2023_cm_127.2023.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7724/decreto_legislativo_01.2023_cm_127.2023.pdf</t>
   </si>
   <si>
     <t>CM 127/23          PROJETO DE DECRETO LEGISLATIVO, DE INCIATIVA DA COMISSÃO GERAL DE PARECERES, QUE APROVA AS CONTAS DE GOVERNO DO PODER EXECUTIVO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ RELATIVAS AO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7777/projeto184.fixa_o_numero_de_vereadores_para_a_legislatura._2025.2028.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7777/projeto184.fixa_o_numero_de_vereadores_para_a_legislatura._2025.2028.pdf</t>
   </si>
   <si>
     <t>CM 184/23          PROJETO DE DECRETO LEGISLATIVO, DA MESA DIRETORA, QUE FIXA O NÚMERO DE VEREADORES PARA A LEGISLATURA DE 2025/2028.</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>PROJETO de Emenda à LEI ORGÂNICA</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7781/proposta.emenda._008.23.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7781/proposta.emenda._008.23.pdf</t>
   </si>
   <si>
     <t>EMENDA LEI ORGÂNICA 008/2023 - CM 197/23          ALTERA OS ARTS. 44, 81 E 84, E INSERE O ART. 81-A NA LEI ORGÂNICA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto.executivo.lei.complementar.001.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto.executivo.lei.complementar.001.ok.pdf</t>
   </si>
   <si>
     <t>PLC 001/2023 - CM 045/23          PROJETO DE LEI COMPLEMENTAR DO PODER EXECUTIVO QUE DISPÕE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO E O PLANO MUNICIPAL DE SANEAMENTO BÁSICO INTEGRADO À POLÍTICA NACIONAL DE RESÍDUOS SÓLIDOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7649/projeto.executivo.lei.complementar.002.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7649/projeto.executivo.lei.complementar.002.ok.pdf</t>
   </si>
   <si>
     <t>PLC 002/2023 - CM 058/23          PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE ESTABELECE OS PRINCÍPIOS, DIRETRIZES, POLÍTICAS, PROGRAMAS, PROJETOS E OUTROS INSTRUMENTOS DO DESENVOLVIMENTO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, REVOGA AS LEIS MUNICIPAIS Nº 2.802, DE 09 DE OUTUBRO DE 2006, E Nº 2.970, DE 19 DE DEZEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7650/projeto.executivo.lei.complementar.003..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7650/projeto.executivo.lei.complementar.003..pdf</t>
   </si>
   <si>
     <t>PLC 003/2023 - CM 059/23          PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE INSTITUI O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, REVOGA A LEI MUNICIPAL Nº 2.835, DE 09 DE MARÇO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7664/projeto.executivo.lei.complementar.004.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7664/projeto.executivo.lei.complementar.004.pdf</t>
   </si>
   <si>
     <t>PLC 004/2023 - CM 073/23          PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 4.390, DE 21 DE DEZEMBRO DE 2021, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ , CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>PLC 005/2023 - CM 114/23          PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE ALTERA OS ANEXOS VII E VIII.A DA LEI COMPLEMENTAR Nº 003, DE 10 DE MAIO DE 2023, QUE ESTABELECE OS PRINCÍPIOS, DIRETRIZES, POLÍTICAS, PROGRAMAS, PROJETOS E OUTROS INSTRUMENTOS DO DESENVOLVIMENTO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, REVOGA AS LEIS MUNICIPAIS Nº 2.802, DE 09 DE OUTUBRO DE 2006 E Nº 2.970, DE 19 DE DEZEMBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto.executivo.lei.complementar.006.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto.executivo.lei.complementar.006.pdf</t>
   </si>
   <si>
     <t>PLC 006/2023 - CM 125/23          PROJETO DE LEI COMPLEMENTAR QUE ALTERA OS ANEXOS VII E VIII.A DA LEI COMPLEMENTAR N] 003, DE 10 DE MAIO DE 2023, QUE ESTABELECE OS PRINCÍPIOS, DIRETRIZES, POLÍTICAS, PROGRAMAS, PROJETOS E OUTROS INSTRUMENTOS DO DESEMVOLVIMENTO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, REVOGA AS LEIS MUNICIPAIS Nº 2.802, DE 09 DE OUTUBRO DE 2006 E Nº 2.970, DE 19 DE DEZEMBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7762/projeto.executivo.lei.complementar.007.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7762/projeto.executivo.lei.complementar.007.pdf</t>
   </si>
   <si>
     <t>PLC 007/2023 - CM 170/23          PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 4.390, DE 21 DE DEZEMBRO DE 2021, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7782/projeto.executivo.lei.complementar.008.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7782/projeto.executivo.lei.complementar.008.pdf</t>
   </si>
   <si>
     <t>PLC 008/2023 - CM 188/23          PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE ALTERA A LEI MUNICIPAL Nº 2.312, DE 28 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7783/projeto.executivo.lei.complementar.009.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7783/projeto.executivo.lei.complementar.009.pdf</t>
   </si>
   <si>
     <t>PLC 009/2023 - CM 189/23          PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE ESTABELECE O PLANO DE BENEFÍCIOS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7591/projeto.executivo.001.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7591/projeto.executivo.001.pdf</t>
   </si>
   <si>
     <t>PM 001/2023 - CM 001/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO; ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7597/projeto.executivo.002.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7597/projeto.executivo.002.pdf</t>
   </si>
   <si>
     <t>PM 002/2023 - CM 010/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CF - AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO QUE ESPECIFICA, ALÉM DE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7598/projeto.executivo.003.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7598/projeto.executivo.003.pdf</t>
   </si>
   <si>
     <t>PM 003/2023 - CM 011/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO ART. 3º DA LEI MUNICIPAL Nº 4.398, DE 04 DE JANEIRO DE 2022, QUE DISPÕE SOBRE A CONCESSÃO DE VALES - REFEIÇÃO AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7599/projeto.executivo.004.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7599/projeto.executivo.004.pdf</t>
   </si>
   <si>
     <t>PM 004/2023 - CM 012/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO §1º DO ART. 1º DA LEI MUNICIPAL Nº 4.487, DE 20 DE JULHO DE 2022, QUE FIXA O SALÁRIO BASE, ATRELADO AO DO PISO NACIONAL, A SER PAGO AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7606/projeto.013.concederevisaogereal.prefeito.vice-prefeito.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7606/projeto.013.concederevisaogereal.prefeito.vice-prefeito.pdf</t>
   </si>
   <si>
     <t>CM 013/23          PROJETO DE LEI, DE INICIATIVA DA MESA DIRETORA, QUE CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DO PREFEITO MUNICIPAL E PARA O SUBSÍDIO DO VICE-PREFEITO.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7607/projeto.014.concederevisaogereal.secretarios.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7607/projeto.014.concederevisaogereal.secretarios.pdf</t>
   </si>
   <si>
     <t>CM 014/23          PROJETO DE LEI, DE INICIATIVA DA MESA DIRETORA, QUE CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto.015.concederevisaogereal.vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto.015.concederevisaogereal.vereadores.pdf</t>
   </si>
   <si>
     <t>CM 015/23          PROJETO DE LEI, DE INICIATIVA DA MESA DIRETORA, QUE CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DOS VEREADORES.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto.016.concederevisaogereal.servidores.aposentados.pensionistas.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto.016.concederevisaogereal.servidores.aposentados.pensionistas.pdf</t>
   </si>
   <si>
     <t>CM 016/23          PROJETO DE LEI, DE INICIATIVA DA MESA DIRETORA, QUE CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CONSTITUIÇÃO FEDERAL, AOS VENCIMENTOS DOS SERVIDORES , APOSENTADOS E PENSIONISTAS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7600/projeto.executivo.005.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7600/projeto.executivo.005.pdf</t>
   </si>
   <si>
     <t>PM 005/2023 - CM 017/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSORES DE SÉRIES INICIAIS E EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7601/projeto.executivo.006.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7601/projeto.executivo.006.pdf</t>
   </si>
   <si>
     <t>PM 006/2023 - CM 018/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7602/projeto.executivo.007.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7602/projeto.executivo.007.pdf</t>
   </si>
   <si>
     <t>PM 007/2023 - CM 019/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7603/projeto.executivo.008.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7603/projeto.executivo.008.pdf</t>
   </si>
   <si>
     <t>PM 008/2023 - CM 020/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.389, DE 21 DE DEZEMBRO DE 2021, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA CETIRAS PRODUTOS PARA CALÇADOS LTDA.</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7604/projeto.executivo.009.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7604/projeto.executivo.009.pdf</t>
   </si>
   <si>
     <t>PM 009/2023 - CM 021/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7605/projeto.executivo.010.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7605/projeto.executivo.010.pdf</t>
   </si>
   <si>
     <t>PM 010/2023 - CM 022/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA O NÚMERO DE VAGAS DO CARGO DE MERENDEIRA, NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7618/projeto.executivo.011.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7618/projeto.executivo.011.pdf</t>
   </si>
   <si>
     <t>PM 011/2023 - CM 027/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7619/projeto.executivo.012.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7619/projeto.executivo.012.pdf</t>
   </si>
   <si>
     <t>PM 012/2023 - CM 028/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA O NÚMERO DE VAGAS DO CARGO DE MONITOR DE EDUCAÇÃO INFANTIL NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI 2.600, DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7620/projeto.executivo.013.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7620/projeto.executivo.013.pdf</t>
   </si>
   <si>
     <t>PM 013/2023 - CM 029/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 1.197, DE 24 DE DEZEMBRO DE 1986, QUE DISPÕE SOBRE A CONCESSÃO DA LICENÇA ESPECIAL AOS SERVIDORES REGIDOS PELO REGIME JURÍDICO DA CLT, APÓS CADA DECÊNIO ININTERRUPTO DE EFETIVO SERVIÇO PÚBLICO.</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7621/projeto.executivo.014.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7621/projeto.executivo.014.pdf</t>
   </si>
   <si>
     <t>PM 014/2023 - CM 030/23        PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO; ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7622/projeto.executivo.015.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7622/projeto.executivo.015.pdf</t>
   </si>
   <si>
     <t>PM 015/2023 - CM 031/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE AUXÍLIO À ATLETA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA PARTICIPAR DE CAMPEONATO MUNDIAL DE MUAY THAI 2023.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7628/projeto.executivo.016.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7628/projeto.executivo.016.pdf</t>
   </si>
   <si>
     <t>PM 016/2023 - CM 037/22          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7629/projeto.executivo.017.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7629/projeto.executivo.017.pdf</t>
   </si>
   <si>
     <t>PM 017/2023 - CM 038/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 48.000,00 (QUARENTA E OITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7630/projeto.executivo.018.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7630/projeto.executivo.018.pdf</t>
   </si>
   <si>
     <t>PM 018/2023 - CM 039/23          PROJETO DE LEI DO EXECUTIVO MUNCIPAL QUE REVOGA A LEI MUNICIPAL Nº 4.262, DE 15 DE DEZEMBRO DE 2020, QUE AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER MATERIAL PROVENIENTE DE ESCAVAÇÃO, TERRAPLANAGEM E ATERRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7631/projeto.executivo.019.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7631/projeto.executivo.019.pdf</t>
   </si>
   <si>
     <t>PM 019/2023 - CM 040/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.358, DE 28 DE SETEMBRO DE 2021, DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto.executivo.020.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto.executivo.020.pdf</t>
   </si>
   <si>
     <t>PM 020/2023 - CM 046/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO; ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7638/projeto.executivo.021.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7638/projeto.executivo.021.pdf</t>
   </si>
   <si>
     <t>PM 021/2023 - CM 047/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A LEI MUNICIPAL Nº 4.327, DE 29 DE JUNHO DE 2021, QUE INSTITUI PROGRAMA DE FOMENTO AO COMÉRCIO E SERVIÇOS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7639/projeto.executivo.022.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7639/projeto.executivo.022.pdf</t>
   </si>
   <si>
     <t>PM 022/2023 - CM 048/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE CRIA GRATIFICAÇÃO ESPECIAL PARA O SERVIDOR RESPONSÁVEL PELA COORDENAÇÃO DO ATENDIMENTO JUNTO A SECRETARIA DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7645/projeto.executivo.023.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7645/projeto.executivo.023.pdf</t>
   </si>
   <si>
     <t>PM 023/2023 - CM 054/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 3.805, DE 02 DE JUNHO DE 2015, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7651/projeto.060.estabele_prioridade_no_atendimento_as_pessoas_com_tea....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7651/projeto.060.estabele_prioridade_no_atendimento_as_pessoas_com_tea....pdf</t>
   </si>
   <si>
     <t>CM 060/23          PROJETO DE LEI, DE INICIATIVA DO VEREADOR CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, QUE ESTABELECE PRIORIDADE NO ATENDIMENTO EM ESTABELECIMENTOS PÚBLICOS E PRIVADOS AS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA E DEMAIS SÍNDROMES E TRANSTORNOS COMPROVADOS.</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7657/projeto.executivo.024.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7657/projeto.executivo.024.pdf</t>
   </si>
   <si>
     <t>PM 024/2023 - CM 066/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE REVOGA A LEI MUNICIPAL Nº 4.520, DE 09 DE NOVEMBRO DE 2022, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO À EMPRESA BIOETAL DO BRASIL LTDA.</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7658/projeto.executivo.025.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7658/projeto.executivo.025.pdf</t>
   </si>
   <si>
     <t>PM 025/2023 - CM 067/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto.executivo.026.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto.executivo.026.pdf</t>
   </si>
   <si>
     <t>PM 026/2023 - CM 068/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.495, DE 23 DE AGOSTO DE 2022, QUE AUTORIZA O EXECUTIVO MUNICIPAL A COLABORAR EM AÇÕES DE INCENTIVO À AQUISIÇÃO DE PRODUTOS E SERVIÇOS EM EMPRESAS LOCAIS.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto.executivo.027.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto.executivo.027.pdf</t>
   </si>
   <si>
     <t>PM 027/2023 - CM 074/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7667/projeto.executivo.028.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7667/projeto.executivo.028.pdf</t>
   </si>
   <si>
     <t>PM 028/2023 - CM 075/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR ACORDO DE PARCERIA SEM ÔNUS COM A COOPERATIVA DE CRÉDITO SICREDI SERRANA RS/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto.076.altera_a_lei_2.689.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto.076.altera_a_lei_2.689.pdf</t>
   </si>
   <si>
     <t>CM 076/23          PROJETO DE LEI, DE INICIATIVA DA MESA DIRETORA, QUE ALTERA O ARTIGO 20 E AS TABELAS II - CARGOS DE PROVIMENTO EM COMISSÃO E III - DAS FUNÇÕES GRATIFICADAS, CONSTANTES NO ARTIGO 25 DA LEI Nº 2.689, DE 29 DE JULHO DE 2005.</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7670/projeto.executivo.029.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7670/projeto.executivo.029.pdf</t>
   </si>
   <si>
     <t>PM 029/2023 - CM 078/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA NUTRIARTS ALIMENTOS LTDA.</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7671/projeto.executivo.030.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7671/projeto.executivo.030.pdf</t>
   </si>
   <si>
     <t>PM 030/2023 - CM 079/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - AGENTE DE COMBATE ÀS ENDEMIAS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7676/projeto.executivo.031.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7676/projeto.executivo.031.pdf</t>
   </si>
   <si>
     <t>PM 031/2023 - CM 084/23           PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.381, DE 14 DE DEZEMBRO 2021, QUE ESTABELECE NORMAS PARA A FIXAÇÃO, LANÇAMENTO E ARRECADAÇÃO DE TARIFAS DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7677/projeto.executivo.032.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7677/projeto.executivo.032.pdf</t>
   </si>
   <si>
     <t>PM 032/2023 - CM 085/23           PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DECLARA EM EXTINÇÃO O CARGO DE PROVIMENTO EFETIVO DE ELETRICISTA, CONSTANTE NO ARTIGO 3º DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7678/projeto.executivo.033.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7678/projeto.executivo.033.pdf</t>
   </si>
   <si>
     <t>PM 033/2023 - CM 086/23           PROJETO DE LEI DO EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7679/projeto.executivo.034.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7679/projeto.executivo.034.pdf</t>
   </si>
   <si>
     <t>PM 034/2023 - CM 087/23           PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI A REDE DE MARCOS GEODÉSICOS DE SÃO SEBASTIÃO DO CAÍ (RMGEOSSCAI) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7681/projeto_executivo_035.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7681/projeto_executivo_035.pdf</t>
   </si>
   <si>
     <t>PM 035/2023 - CM 089/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO §1º DO ART. 1º DA LEI MUNICIPAL Nº 4.487, DE 20 DE JULHO DE 2022, QUE FIXA O SALÁRIO BASE, ATRELADO AO PISO NACIONAL, A SER PAGO AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7682/projeto_executivo_036.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7682/projeto_executivo_036.pdf</t>
   </si>
   <si>
     <t>PM 036/2023 - CM 090/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL RECEBER EM DOAÇÃO UMA ÁREA DE TERRAS LOCALIZADA NO BAIRRO QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7683/projeto.executivo.037.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7683/projeto.executivo.037.pdf</t>
   </si>
   <si>
     <t>PM 037/2023 - CM 091/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE SUBSÍDIO ORÇAMENTÁRIO À TARIFA DO TRANSPORTE PÚBLICO COLETIVO URBANO EM RAZÃO DOS IMPACTOS DO AUMENTO EXTRAORDINÁRIO E IMPREVISÍVEL DO PREÇO DOS COMBUSTÍVEIS NO ANO DE 2022.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7684/projeto.executivo.038.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7684/projeto.executivo.038.pdf</t>
   </si>
   <si>
     <t>PM 038/2023 - CM 092/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE APROVA O PLANO MUNICIPAL DE CULTURA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7686/projeto.executivo.039.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7686/projeto.executivo.039.pdf</t>
   </si>
   <si>
     <t>PM 039/2023 - CM 094/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto.executivo.040.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto.executivo.040.pdf</t>
   </si>
   <si>
     <t>PM 040/2023 - CM 100/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE ACORDO DE COOPERAÇÃO TÉCNICA COM A DELEGACIA FEDERAL DE AGRICULTURA NO RS, BEM COMO CONTRATAR EMERGENCIALMENTE - MÉDICO VETERINÁRIO - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto.executivo.041.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto.executivo.041.pdf</t>
   </si>
   <si>
     <t>PM 041/2023 - CM 101/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA AE CALÇADOS LTDA.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7694/projeto.executivo.042.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7694/projeto.executivo.042.pdf</t>
   </si>
   <si>
     <t>PM 042/2023 - CM 102/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA CETIRAS PRODUTOS PARA CALÇADOS LTDA.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7695/projeto.executivo.043.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7695/projeto.executivo.043.pdf</t>
   </si>
   <si>
     <t>PM 043/2023 - CM 103/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 963.059,59 (NOVECENTOS E SESSENTA E TRÊS MIL E CINQUENTA E NOVE REAIS E CINQUENTA E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7697/projeto.executivo.044._retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7697/projeto.executivo.044._retirado.pdf</t>
   </si>
   <si>
     <t>PM 044/2023 - CM 104/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE AUXÍLIO À ATLETA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA PARTICIPAR DE ETAPA DE CAMPEONATO PROMOVIDO PELA CONFEDERAÇÃO BRASILEIRA DE CICLISMO - CATEGORIA MOUNTAIN BIKE CROSS COUNTRY XCO.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7698/projeto.executivo.045.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7698/projeto.executivo.045.pdf</t>
   </si>
   <si>
     <t>PM 045/2023 - CM 106/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 2.923, DE 04 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7699/projeto.executivo.046.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7699/projeto.executivo.046.pdf</t>
   </si>
   <si>
     <t>CM 046/2023 - CM 107/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE AUXÍLIO À ATLETA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA PARTICIPAR DE ETAPA DE CAMPEONATO PROMOVIDO PELA CONFEDERAÇÃO BRASILEIRA DE CICLISMO - CATEGORIA MOUNTAIN BIKE CROSS COUNTRY XCO.</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7700/projeto.executivo.047..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7700/projeto.executivo.047..pdf</t>
   </si>
   <si>
     <t>PM 047/2023 - CM 108/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE AUXÍLIO À MUNÍCIPE PARA PARTICIPAR DE PROVA CAMPEIRA A SER REALIZADA NO RODEIO NACIONAL DOS CAMPEÕES.</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7706/projeto.executivo.048.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7706/projeto.executivo.048.pdf</t>
   </si>
   <si>
     <t>PM 048/2023 - CM 112/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO ART. 3º DA LEI MUNICIPAL Nº 4.398, DE 04 DE JANEIRO DE 2022, QUE DISPÕE SOBRE A CONCESSÃO DE VALES-REFEIÇÃO AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7705/projeto.executivo.049..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7705/projeto.executivo.049..pdf</t>
   </si>
   <si>
     <t>PM 049/2023 - CM 113/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7708/projeto.executivo.050.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7708/projeto.executivo.050.pdf</t>
   </si>
   <si>
     <t>PM 050/2023 - CM 115/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR ACORDO EXTRAJUDICIAL.</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7709/projeto.executivo.051.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7709/projeto.executivo.051.pdf</t>
   </si>
   <si>
     <t>PM 051/2023 - CM 116/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXILIO FINANCEIRO A ENTIDADES GOVERNAMENTAIS E NÃO GOVERNAMENTAIS, ORIUNDOS DO FUNCRIANÇA, PARA FINS ESPECÍFICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7710/projeto.executivo.052..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7710/projeto.executivo.052..pdf</t>
   </si>
   <si>
     <t>PM 052/2023 - CM 117/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA O ARTIGO 97 DA LEI MUNICIPAL Nº 2.312, DE 28 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto.executivo.053.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto.executivo.053.ok.pdf</t>
   </si>
   <si>
     <t>PM 053/2023 - CM 126/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7719/projeto.executivo.054.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7719/projeto.executivo.054.pdf</t>
   </si>
   <si>
     <t>PM 054/2023 - CM 130/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 2.923, DE 04 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto.executivo.055.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto.executivo.055.pdf</t>
   </si>
   <si>
     <t>PM 055/2023 - CM 134/23     PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto.executivo.056.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto.executivo.056.pdf</t>
   </si>
   <si>
     <t>PM 056/2023 - CM 135/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSO PROVENIENTE DE EMENDA PARLAMENTAR À ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto.executivo.057.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto.executivo.057.pdf</t>
   </si>
   <si>
     <t>PM 057/2023 - CM 136/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O REPASSE DE AUXÍLIO FINANCEIRO À ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ, VISANDO O RESTAURO DE VEÍCULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7728/projeto.executivo.058.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7728/projeto.executivo.058.pdf</t>
   </si>
   <si>
     <t>PM 058/2023 - CM 137/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 4.358, DE 28 DE SETEMBRO DE 2021, QUE DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto.cm.140..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto.cm.140..pdf</t>
   </si>
   <si>
     <t>CM 140/23          PROJETO DE LEI, DE INICIATIVA DO VER. CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, QUE RESERVA 20% DAS VAGAS PREVISTAS EM CONCURSO PÚBLICO PARA OS CARGOS DE PROVIMENTO DA GUARDA MUNICIPAL PARA CANDIDATAS DO SEXO FEMININO.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7740/projeto.executivo.059.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7740/projeto.executivo.059.pdf</t>
   </si>
   <si>
     <t>PM 059/2023 - CM 149/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A LEI MUNICIPAL Nº 4.050 DE 10 DE ABRIL DE 2018, QUE DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, PARA INSTITUIR O PROGRAMA DE PRORROGAÇÃO DO SALÁRIO-MATERNIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7741/projeto.executivo.060.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7741/projeto.executivo.060.pdf</t>
   </si>
   <si>
     <t>PM 060/2023 - CM 150/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR R$ 121.443,61 (CENTO E VINTE E UM MIL E QUATROCENTOS E QUARENTA E TRÊS REAIS E SESSENTA E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7742/projeto.executivo.061.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7742/projeto.executivo.061.pdf</t>
   </si>
   <si>
     <t>PM 061/2023 - CM 151/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR R$ 109.493,72 (CENTO E NOVE MIL E QUATROCENTOS E NOVENTA E TRÊS REAIS E SETENTA E DOS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7743/projeto.executivo.062.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7743/projeto.executivo.062.pdf</t>
   </si>
   <si>
     <t>PM 062/2023 - CM 152/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 60.000,00 (SESSENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7744/projeto.executivo.063..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7744/projeto.executivo.063..pdf</t>
   </si>
   <si>
     <t>PM 063/2023 - CM 153/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A LEI MUNICIPAL Nº 4.557, DE 24 DE JANEIRO DE 2023, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto.executivo.064...pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto.executivo.064...pdf</t>
   </si>
   <si>
     <t>PM 064/2023 - CM 154/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE AUXÍLIO À ATLETAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA PARTICIPAREM DO CAMPEONATO BRASILEIRO DE POOMSAE PROMOVIDO PELA CONFEDERAÇÃO BRASILEIRA DE TAEKWONDO.</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7746/projeto.executivo.065.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7746/projeto.executivo.065.pdf</t>
   </si>
   <si>
     <t>PM 065/2023 - CM 155/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR, ATRAVÉS DE LEILÃO, BENS INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7750/projeto.executivo.066.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7750/projeto.executivo.066.pdf</t>
   </si>
   <si>
     <t>PM 066/2023 - CM 159/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BADESUL DESENVOLVIMENTO S.A. - AGÊNCIA DE FOMENTOS/RS PARA OBRAS DE INFRAESTRUTURA URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7751/projeto.executivo.067.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7751/projeto.executivo.067.pdf</t>
   </si>
   <si>
     <t>PM 067/2023 - CM 160/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A COLABORAR EM AÇÕES DE INCENTIVO À AQUISIÇÃO DE PRODUTOS E SERVIÇOS EM EMPRESAS LOCAIS.</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7754/projeto.executivo.068.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7754/projeto.executivo.068.pdf</t>
   </si>
   <si>
     <t>PM 068/2023 - CM 163/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI O SISTEMA DE ESTACIONAMENTO ROTATIVO NAS VIAS PÚBLICAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7755/projeto.executivo.069.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7755/projeto.executivo.069.pdf</t>
   </si>
   <si>
     <t>PM 069/2023 - CM 164/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE AUXÍLIO À ATLETA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA PARTICIPAR DA COPA INTERNACIONAL BMX FREESTYLE PROMOVIDA PELA CONFEDERAÇÃO BRASILEIRA DE CICLISMO.</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7763/projeto.executivo.070.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7763/projeto.executivo.070.pdf</t>
   </si>
   <si>
     <t>PM 070/2023 - CM 171/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE CONCEDE REMISSÃO DE CRÉDITO TRIBUTÁRIO SOBRE A PRIOPRIEDADE PREDIAL E TERRITORIAL URBANA.</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7767/projeto.executivo.071.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7767/projeto.executivo.071.pdf</t>
   </si>
   <si>
     <t>PM 071/2023 - CM 175/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE AUXÍLIO À ATLETAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA PARTICIPAREM DA 15ª COPA AMÉRICA DE TAEKWONDO E MUNDIAL DE TAEKWONDO, PROMOVIDO PELA LIGA NACIONAL.</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7768/projeto.executivo.072.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7768/projeto.executivo.072.pdf</t>
   </si>
   <si>
     <t>PM 072/2023 - CM 176/23         PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CESSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7770/projeto.178.dispoe_sobre_a_criacao_do_banco_de_curriculos..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7770/projeto.178.dispoe_sobre_a_criacao_do_banco_de_curriculos..pdf</t>
   </si>
   <si>
     <t>CM 178/23          PROJETO DE LEI DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, QUE DISPÕE SOBRE A CRIAÇÃO DO BANCO DE DADOS DE CURRÍCULOS NO SÍTIO (WIBESITE) OFICIAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.C</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7772/projeto.executivo.073.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7772/projeto.executivo.073.pdf</t>
   </si>
   <si>
     <t>PM 073/2023 - CM 179/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - ARQUITETO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7773/projeto.executivo.074.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7773/projeto.executivo.074.pdf</t>
   </si>
   <si>
     <t>PM 074/2023 - CM 180/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEL À LEITZ FERRAMENTAS PARA MADEIRA LTDA PARA A REGULARIZAÇÃO DE PROPRIEDADE DA ÁREA ONDE ENCONTRA-SE A SEDE DA EMPRESA, JUNTO AO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7778/projeto.executivo.075.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7778/projeto.executivo.075.pdf</t>
   </si>
   <si>
     <t>PM 075/2023 - CM 185/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE AUXÍLIO A PESQUISADORES DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA PARTICIPAREM DE EVENTO DE PREMIAÇÃO PROMOVIDO PELO MINISTÉRIO DA CIÊNCIA, TECNOLOGIA E INOVAÇÃO. (EM REGIME DE URGÊNCIA)</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7779/projeto.executivo.076.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7779/projeto.executivo.076.pdf</t>
   </si>
   <si>
     <t>PM 076/2023 - CM 186/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE CONTRATO DE DIREITO PÚBLICO OU CONVÊNIO COM A ASSOCIAÇÃO CONGREGAÇÃO DE SANTA CATARINA - HOSPITAL SAGRADA FAMÍLIA - PARA A PRESTAÇÃO DE SERVIÇOS DE ATENDIMENTO MÉDICO HOSPITALAR AMBULATORIAL, DE URGÊNCIA E EMERGÊNCIA.</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7784/projeto.executivo.077.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7784/projeto.executivo.077.pdf</t>
   </si>
   <si>
     <t>PM 077/2023 - CM 190/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE REESTRUTURA O CONSELHO MUNICIPAL DO DESPORTO - CMD E CRIA O FUNDO MUNICIPAL DO DESPORTO - FUMDESP NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7785/projeto.executivo.078.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7785/projeto.executivo.078.pdf</t>
   </si>
   <si>
     <t>PM 078/2023 - CM 191/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7786/projeto.executivo.079.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7786/projeto.executivo.079.pdf</t>
   </si>
   <si>
     <t>PM 079/2023 - CM 192/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 248.755,08 (DUZENTOS E QUARENTA E OITO MIL E SETECENTOS E CINQUENTA E CINCO REAIS E OITO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7787/projeto.executivo.080..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7787/projeto.executivo.080..pdf</t>
   </si>
   <si>
     <t>PM 080/2023 - CM 193/23           PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE A ESTRUTURA DA UNIDADE GESTORA E O PLANO DE CUSTEIO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto.executivo.081.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto.executivo.081.pdf</t>
   </si>
   <si>
     <t>PM 081/2023 - CM 198/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL. (EM REGIME DE URGÊNCIA)</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7792/projeto.executivo.082.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7792/projeto.executivo.082.pdf</t>
   </si>
   <si>
     <t>PM 082/2023 - CM 199/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A LEI MUNICIPAL Nº 4.481, DE 28 DE JUNHO DE 2022, QUE CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7795/projeto.executivo.083.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7795/projeto.executivo.083.pdf</t>
   </si>
   <si>
     <t>PM 083/2023 - CM 202/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7796/projeto.executivo.084.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7796/projeto.executivo.084.ok.pdf</t>
   </si>
   <si>
     <t>PM 084/2023 - CM 203/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ O CONCURSO "A CASA E O COMÉRCIO DE NATAL".</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7797/projeto.executivo.085.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7797/projeto.executivo.085.ok.pdf</t>
   </si>
   <si>
     <t>PM 085/2023 - CM 204/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVENIO DE COOPERAÇÃO EDUCACIONAL COM A INSTITUIÇÃO SINODAL DE ASSISTÊNCIA, EDUCAÇÃO E CULTURA-COLÉGIO SINODAL PROGRESSO - UNIDADE DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7800/projeto.executivo.086.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7800/projeto.executivo.086.ok.pdf</t>
   </si>
   <si>
     <t>PM 086/2023 - CM 207/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI O FUNDO MUNICIPAL DE DEFESA CIVIL.</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7801/projeto.executivo.087.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7801/projeto.executivo.087.ok.pdf</t>
   </si>
   <si>
     <t>PM 087/2023 - CM 208/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO A CONCEDER SUBSÍDIO AOS MUNÍCIPES RESIDENTES NOS BAIRROS VILA SÃO MARTIM, CONCEIÇÃO E AREIÃO E SÓCIOS PROPRIETÁRIOS DE MICRO EMPRESAS OU EMPRESAS DE PEQUENO PORTE SEDIADAS NESTAS LOCALIDADES, DENTRO DO PERÍMETRO DELIMITADO, QUE NECESSITEM UTILIZAR A PRAÇA DE PEDÁGIO LOCALIZADA NO MUNICÍPIO DE PORTÃO E, O PÓRTICO DE COBRANÇA AUTOMÁTICA DE PEDÁGIO NA ERS 122, KM 4,46 PARA EXECUÇÃO DE SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7803/projeto.executivo.088..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7803/projeto.executivo.088..pdf</t>
   </si>
   <si>
     <t>PM 088/2023 - CM 210/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7804/projeto.executivo.089..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7804/projeto.executivo.089..pdf</t>
   </si>
   <si>
     <t>PM 089/2023 - CM 214/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR R$ 36.000.00 (TRINTA E SEIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7805/projeto.executivo.090.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7805/projeto.executivo.090.ok.pdf</t>
   </si>
   <si>
     <t>PM 090/2023 - CM 215/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR R$ 101.393,25 (CENTO E UM MIL E TREZENTOS E NOVENTA E TRÊS REAIS E VINTE E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7813/projeto.executivo.091..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7813/projeto.executivo.091..pdf</t>
   </si>
   <si>
     <t>PM 091/2023 - CM 220/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7815/projeto.executivo.092.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7815/projeto.executivo.092.pdf</t>
   </si>
   <si>
     <t>PM 092/2023 - CM 229/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O USO DE EM PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto.executivo.093.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto.executivo.093.pdf</t>
   </si>
   <si>
     <t>PM 093/2023 - CM 230/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A LEI MUNICIPAL Nº 3.423, DE 30 DE NOVEMBRO DE 2011, QUE AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIOS COM INSTITUIÇÕES FINANCEIRAS PARA CONCESSÃO DE EMPRÉSTIMOS AOS SERVIDORES MUNICIPAIS, MEDIANTE DESCONTO EM FOLHA DE PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto.executivo.094..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto.executivo.094..pdf</t>
   </si>
   <si>
     <t>PM 094/2023 - CM 231/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO ADITIVO PARA ADEQUAÇÃO DO CONTRATO DE PROGRAMA Nº 103 AO REGIME DE CONCESSÃO DE SERVIÇO PÚBLICO E OUTRAS AVENÇAS E RESPECTIVA CONSOLIDAÇÃO.</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto.executivo.095.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto.executivo.095.pdf</t>
   </si>
   <si>
     <t>PM 095/2023 - CM 232/23          ALTERA A LEI MUNICIPAL Nº 4.346, DE 17 DE AGOSTO DE 2021, QUE AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVOS AO PRODUTOR RENATO GABARDO E DÁ OURRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7825/projetoleipm096.23.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7825/projetoleipm096.23.ok.pdf</t>
   </si>
   <si>
     <t>PM 096/2023 - CM 233/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO PROTETORA DOS ANIMAIS VIRA LATA DO CAÍ.</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7826/projetoleipm097.23.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7826/projetoleipm097.23.ok.pdf</t>
   </si>
   <si>
     <t>PM 097/2023 - CM 234/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE CONTRATO DE DIREITO PÚBLICO OU CONVÊNIO COM A ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ PARA EXECUÇÃO DE SERVIÇOS DE ADMINISTRAÇÃO DA SAMU.</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7827/projeto.executivo.098.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7827/projeto.executivo.098.pdf</t>
   </si>
   <si>
     <t>PM 098/2023 - CM 235/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7828</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7828/projeto_lei__0992023.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7828/projeto_lei__0992023.ok.pdf</t>
   </si>
   <si>
     <t>PM 099/2023 - CM 236/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO BENEFICENTE EVANGÉLICA DA FLORESTA IMPERIAL DE NOVO HAMBURGO.</t>
   </si>
   <si>
     <t>7829</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7829/projetoleipm100.23.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7829/projetoleipm100.23.ok.pdf</t>
   </si>
   <si>
     <t>PM 100/2023 - CM 237/23          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE - DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7646/projeto.055.dispoe_sobre_o_estagio_de_estudantes.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7646/projeto.055.dispoe_sobre_o_estagio_de_estudantes.pdf</t>
   </si>
   <si>
     <t>CM 055/23          PROJETO DE RESOLUÇÃO, DE INICIATIVA DA MESA DIRETORA, QUE DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>CM 228/23          PROJETO DE RESOLUÇÃO, DA MESA DIRETORA, QUE REGULAMENTA A LEI FEDERAL Nº 14.133, DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO ÂMBITO DA CÂMARA MUNICIPAL DO MUNICIPAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7830/projeto.resoluao.238.camaramirim.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7830/projeto.resoluao.238.camaramirim.ok.pdf</t>
   </si>
   <si>
     <t>CM 238/23          PROJETO DE RESOLUÇÃO, DA MESA DIRETORA, QUE DISPÕE SOBRE A CRIAÇÃO DA CÂMARA MIRIM JUNTO AO PARLAMENTO MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7613/requerimento.023.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7613/requerimento.023.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 023/23          REQUERIMENTO, DE INICIATIVA DE TODOS OS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA REALIZADA EXPEDIÇÃO DE OFÍCIOS, DE FORMA ELETRÔNICA, À PRESIDÊNCIA DA CÂMARA DE DEPUTADOS, DO SENADO FEDERAL E DA ORDEM DOS ADVOGADOS DO BRASIL SOLICITANDO PROVIDÊNCIAS PARA QUE SEJA, COM O MAIOR RIGOR E BREVIDADE POSSÍVEL, APURADA A SITUAÇÃO DAS PESSOAS QUE ESTÃO PRESAS NO DISTRITO FEDERAL, PELO SUPOSTO TERRORISMO E VANDALISMO AOS PRÉDIOS PÚBLICOS OCORRIDOS NO ÚLTIMO DIA 08, NAS SEDES DOS TRÊS PODERES, BEM COMO IDENTIFICADOS OS REAIS RESPONSÁVEIS. SOLICITAM, AINDA, QUE CÓPIA DO PRESENTE REQUERIMENTO SEJA ENCAMINHADA A TODAS AS CÂMARAS DE VEREADORES DO ESTADO DO RS, PEDINDO APOIO NO MESMO SENTIDO.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Todos Vereadores, Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7632/requerimento.041.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7632/requerimento.041.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 41/22          REQUERIMENTO DE INICIATIVA DOS VEREADORES JOÃO MARCOS D. GUARÁ, ELSON LOPES, ASIR HARTMANN E ANASTÁCIO DA SILVA, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À EMPRESA CAIENSE DE ÔNIBUS LTDA SOLICITANDO QUE A RUA OMIRO LEDUR SEJA INCLUÍDA NA ROTA DO ÔNIBUS QUE PASSA DIARIAMENTE, NO FINAL DA MANHÃ, PELO BAIRRO VILA RICA. SOLICITA, TAMBÉM, QUE O HORÁRIO DA PASSAGEM DO ÔNIBUS PELA RUA OMIRO LEDUR SEJA AJUSTADO DE TAL FORMA QUE OS ALUNOS QUE SAEM DA ESCOLA JOSEFINA JACQUES NORONHA POSSAM EMBARCAR NO ÔNIBUS NA SAÍDA DA AULA.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7640/requerimento.049.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7640/requerimento.049.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 049/23          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À RGE SUL - DISTRIBUIDORA DE ENERGIA S.A SOLICITANDO QUE SEJA FEITA A INSTALAÇÃO DE UMA REDE TRIFÁSICA NA ESTRADA DA TAFONA, Nº 1.030, NO BAIRRO AREIÃO.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7641/requerimento.050.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7641/requerimento.050.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 050/23          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM SOLICITANDO QUE SEJA FEITA A LIMPEZA DE UM BUEIRO NA RS 122, KM 4, NO BAIRRO AREIÃO.</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7642/requerimento.051.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7642/requerimento.051.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 051/23          REQUERIMENTO DE INICIATIVA DO VEREADOR JOÃO MARCOS D. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À EMPRESA CSG - CAMINHOS DA SERRA GAÚCHA, PARA QUE SUBSTITUA AS PLACAS DE SINALIZAÇÃO DA ENTRADA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ (PÓRTICO SUL).</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7647/requerimento.056.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7647/requerimento.056.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 056/23          REQUERIMENTO DE INICIATIVA DO VER. CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, EM REGIME DE URGÊNCIA, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM E AO SECRETÁRIO DE TRANSPORTES E LOGISTICA DO RS, SENHOR JUVIR COSTELLA, COM AS SEGUINTES SOLICITAÇÕES: - QUE SEJAM REALIZADAS OBRAS DE RECAPEAMENTO ASFÁLTICO OU, AO MENOS, REPAROS NA PISTA ERS 124, QUE SÃO SEBASTIÃO DO CAÍ A MONTENEGRO, PERMEANDO O MUNICÍPIO DE PARECI NOVO, EM VIRTUDE DA PÉSSIMA INFRAESTRUTURA DA ESTRADA, QUE SEQUER POSSUI SINALIZAÇÃO HORIZONTAL (PINTURA), OCASIONANDO EXTREMO PERIGO AOS MOTORISTAS QUE PASSAM PELO LOCAL; - QUE SEJAM REALIZADOS REPAROS NAS PONTES QUE LIGAM SÃO SEBASTIÃO DO CAÍ A PARECI NOVO E HARMONIA, EM VIRTUDE DOS BURACOS, RACHADURAS E SEDIMENTO DO ASFALTO QUE FAZ LIGAÇÃO ÀS PONTES.</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>CM 062/23          REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR JUNIOR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO PREFEITO MUNICIPAL E SEU SECRETÁRIO DE AGRICULTURA, COM AS SEGUINTES INDAGAÇÕES ACERCA DO FURTO DA RETROESCAVADEIRA: - QUAL A LOTAÇÃO (PERTENCENTE A QUAL SECRETARIA) DA RETROESCAVADEIRA? - POR QUE A RETROESCAVADEIRA NÃO ESTAVA DEVIDAMENTE IDENTIFICADA COM O BRASÃO DO MUNICÍPIO? - PARA QUAL FINALIDADE ESTAVA SENDO UTILIZADA (PARA QUAIS SERVIÇOS/OBRAS ESPECIFICAMENTE) E QUAL O MOTIVO DE FICAR EM PÁTIO PRIVADO? - NO PÁTIO DE QUAL EMPRESA OU PESSOA FÍSICA ELA SE ENCONTRAVA NO MOMENTO DO FURTO? A REFERIDA MÁQUINA TEM RASTREADOR? E OS DEMAIS VEÍCULOS DO MUNICÍPIO? - CASO O SERVIÇO QUE A MÁQUINA ESTAVA REALIZANDO NÃO TENHA SIDO PARA FINS AGRÍCOLAS, HÁ A APROVAÇÃO DO CODESC PARA A CONCESSÃO DO AUXÍLIO À EMPRESA COM RESPECTIVO RETORNO QUE A MESMA DÁ AO MUNICÍPIO PARA FAZER JUS ÀS HORAS/MÁQUINA? QUE SEJA REMETIDA CÓPIA DO BOLETIM DE OCORRÊNCIA REALIZADO PELA ADMINISTRAÇÃO MUNICIPAL; - COM QUAIS RECURSOS FOI ADQUIRIDA (FEDERAL/ESTADUAL/MUNICÍPAL)?</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7653/requerimento.063.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7653/requerimento.063.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 063/23          REQUERIMENTO DE INICIATIVA DO VEREADOR JOÃO MARCOS D. GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR GEOVANI FELTES, SECRETÁRIO DA AGRICULTURA, PECUÁRIA PRODUÇÃO SUSTENTÁVEL E IRRIGAÇÃO DO ESTADO DO RS, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DO "PROA" - PROGRAMA DE APOIO E DE DESENVOLVIMENTO DA INFRAESTRUTURA RURAL, ASSIM COMO SEJAM REALIZADAS AS OBRAS DE PERFURAÇÃO DOS POÇOS DOS BAIRROS AREIÃO E CAMPESTRE SANTA TERESINHA, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7669/requerimento.077.cesar.dilson.anastacio.elsom.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7669/requerimento.077.cesar.dilson.anastacio.elsom.pdf</t>
   </si>
   <si>
     <t>CM 077/23          REQUERIMENTO, DE INICIATIVA DA COMISSÃO GERAL DE PARECERES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL, COM O SEGUINTE PEDIDO DE INFORMAÇÕES: - INFORMAÇÕES DA EQUIPE TÉCNICA SOBRE AS COTAS BÁSICAS NAS DIVISAS/TROCA DE ZONEAMENTO DO NOVO PLANO DIRETOR (PROJETO DE LEI COMPLEMENTAR 002/22023), QUESTIONANDO SE HÁ REFERÊNCIAS, DIMENSÕES E LARGURA DOS NOVOS ZONEAMENTOS; SOLICITAM AINDA, QUE AS INFORMAÇÕES SEJAM FORNECIDAS COM O MAIOR BREVIDADE POSSÍVEL, CONSIDERANDO QUE O PRAZO PARA EMISSÃO DO PARECER DESTA COMISSÃO ESGOTA-SE NO DIA 21 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7687/requerimento.095.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7687/requerimento.095.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 095/23  REQUERIMENTO DE INICIATIVA DO VEREADOR DIEGO FLORES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO EXPLICAÇÃO DA LEI N° 4.004, DE 10 DE ABRIL DE 2018, QUE CRIA GRATIFICAÇÃO ESPECIAL POR ATIVIDADE PARA OS MOTORISTAS DA SECRETARIA DA EDUCAÇÃO, CULTURA E DESPORTO QUE EXERÇAM SUAS FUNÇÕES NO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7701/requerimento.109.todos_vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7701/requerimento.109.todos_vereadores.pdf</t>
   </si>
   <si>
     <t>CM 109/23          REQUERIMENTO, DE INICIATIVA DE TODOS OS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À EMPRESA CSG - CAMINHOS DA SERRA GAÚCHA, SOLICITANDO QUE SEJAM TOMADAS PROVIDÊNCIAS, COM A MAIOR BREVIDADE POSSÍVEL, NA ERS 122, NA REGIÃO DA COXILHA VERDE, PROXIMIDADES DO ACESSO À ESCOLA ESTADUAL TOMÉ DE AZEVEDO, NO BAIRRO CONCEIÇÃO, EM RELAÇÃO À SEGURANÇA DOS PEDESTRES, COMO A INSTALAÇÃO DE PASSARELA OU REDUTOR DE VELOCIDADE COM FAIXA DE PEDESTRES.</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7702/requerimento.110.guara..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7702/requerimento.110.guara..pdf</t>
   </si>
   <si>
     <t>CM 110/23          REQUERIMENTO, DE INICIATIVA DO VEREADOR JOÃO MARCOS DUARTE GUARÁ, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À DELEGACIA DE POLÍCIA CIVIL DO NOSSO MUNICÍPIO, SOLICITANDO INFORMAÇÕES ACERCA DA EXISTÊNCIA DE INVESTIGAÇÃO EM CURSO SOBRE A SITUAÇÃO REPORTADA.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7703/requerimento.111.nilse..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7703/requerimento.111.nilse..pdf</t>
   </si>
   <si>
     <t>CM 111/23          REQUERIMENTO DE INICIATIVA DA VEREADORA NILSE DE LIMA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO EXECUTIVO MUNICIPAL, COM O SEGUINTE PEDIDO DE INFORMAÇÕES: - COMO ESTÁ FUNCIONANDO O PROCESSO DE CASTRAÇÃO DE ANIMAIS NO MUNICÍPIO? - DE QUE FORMA AS PESSOAS CADASTRADAS ESTÃO SENDO CHAMADAS? - QUANTAS CASTRAÇÕES ESTÃO SENDO REALIZADAS POR MÊS?</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7713/requerimento.120.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7713/requerimento.120.dilson.pdf</t>
   </si>
   <si>
     <t>CM 120/23          REQUERIMENTO DE INICIATIVA DO VEREADOR DILSON DIOCLECIO PIRES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHO OFÍCIO À CSG - CAMINHOS DA SERRA GAÚCHA SOLICITANDO A LIMPEZA DE VALO NA BEIRA DA RODOVIA ERS 122, KM 04, AO LADO DA AGROPECUÁRIA PIRES.</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento.131.todosvereadores..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento.131.todosvereadores..pdf</t>
   </si>
   <si>
     <t>CM 131/23          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM SOLICITANDO O CONSERTO DO ASFALTO DO TREVO QUE DÁ ACESSO À ESTRADA ERS 124, QUE LIGA O MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ AS CIDADES DE PARECI NOVO E HARMONIA.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7734/requerimento.143.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7734/requerimento.143.guara.pdf</t>
   </si>
   <si>
     <t>CM 143/23          REQUERIMENTO DE INICIATIVA DO VER. JOÃO GUARÁ PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA OFICIADO O HOSPITAL SAGRADA FAMÍLIA, PARA QUE TOME AS MEDIDAS CABÍVEIS E NECESSÁRIAS PARA APRESENTAÇÃO DE PROPOSTA/PROJETO (PROGRAMA AVANÇAR) NO SÍTIO ELETRÔNICO, NO QUAL TAMBÉM, ESTARÃO INDICADOS OS PRAZOS E PROCEDIMENTOS DETALHADOS PARA TANTO.</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento.156.dilson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento.156.dilson..pdf</t>
   </si>
   <si>
     <t>CM 156/23          REQUERIMENTO DE INICIATIVA DO VER. DILSON PIRES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE BUSQUE INFORMAÇÕES, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOBRE A APLICABILIDADE DA LEI Nº 5.700, DE 1º DE SETEMBRO DE 1971, QUE OBRIGA A EXECUÇÃO DO HINO NACIONAL UMA VEZ POR SEMANA NAS ESCOLAS.</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7753/requerimento.162.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7753/requerimento.162.guara.pdf</t>
   </si>
   <si>
     <t>CM 162/23          REQUERIMENTO DE INICIATIVA DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À AGENCIA ESTADUAL DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS DELEGADOS DO RS - AGERGS, PARA QUE EXERÇA, DE FORMA EFETIVA E CONSISTENTE, A FISCALIZAÇÃO DA PRESTAÇÃO DE SERVIÇO DA CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO.</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7756/requerimento.165.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7756/requerimento.165.pdf</t>
   </si>
   <si>
     <t>CM 165/23          REQUERIMENTO DE INICIATIVA DO VER. CESAR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO DEPARTAMENTO DE ASSISTÊNCIA SOCIAL DA SECRETARIA ESTADUAL DE ASSISTÊNCIA SOCIAL DO ESTADO DO RS COM QUESTIONAMENTOS ACERCA DO PROGRAMA "VOLTA POR CIMA".</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7780/requerimnto.187.pedido.informacoes.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7780/requerimnto.187.pedido.informacoes.asir.pdf</t>
   </si>
   <si>
     <t>CM 187/23          REQUERIMENTO DE INICIATIVA DO VER. ASIR HARTMANN, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SECRETARIA DE EDUCAÇÃO, CULTURA, TURISMO E DESPORTO CONTENDO PEDIDO DE INFORMAÇÕES SOBRE O EVENTO ACAMPAMENTO FARROUPILHA DE 2023.</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7788/requerimnto.194.pedido.informacoes.nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7788/requerimnto.194.pedido.informacoes.nilse.pdf</t>
   </si>
   <si>
     <t>CM 194/23          REQUERIMENTO DE INICIATIVA DA VEREADORA NILSE DE LIMA, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO EXECUTIVO MUNICIPAL PARA ADOÇÃO DAS MEDIDAS POLÍTICO ADMINISTRATIVA DE INTERESSE DA COMUNIDADE, SOBRE A APLICABILIDADE DA LEI 4.097, DE 18 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7793</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Todos Vereadores, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7793/requerimento.200.todos.vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7793/requerimento.200.todos.vereadores.pdf</t>
   </si>
   <si>
     <t>CM 200/23          REQUERIMENTO DE TODOS OS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIOAO SR. LEANDRO ANTONIO PETERS, PATRÃO DO CGT LAURO RODRIGUES, CONVIDANDO-O A COMPARECER EM UMA SESSÃO PLENÁRIA, A SER PREVIAMENTE AGENDADA, PARA EXPLANAR SOBRE O RODEIO CRIOULO.</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7798/requerimento.205.dilson.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7798/requerimento.205.dilson.ok.pdf</t>
   </si>
   <si>
     <t>CM 205/23          REQUERIMENTO DE INICIATIVA DO VEREADOR DILSON PIRES, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À CONCESSIONÁRIA CAMINHOS DA SERRA GAÚCHA (CSG), PARA PROVIDENCIAR, EM CARÁTER DE URGÊNCIA, AS MELHORIAS E A SINALIZAÇÃO NO TRECHO DA ERS-122, QUE CORTA A CIDADE DE SÃO SEBASTIÃO DO CÁI EM TODA SUA EXTENSÃO: INSTALAÇÃO DE SINALIZAÇÃO REFLETIVA (OLHO DE GATO); NOVA PINTURA DA PISTA DE ROLAMENTO.</t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento.209.guara.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento.209.guara.ok.pdf</t>
   </si>
   <si>
     <t>CM 209/23          REQUERIMENTO DE INICIATIVA DO VER. JOÃO GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO E RGE - DISTRIBUIDORA DE ENERGIA S.A. SOLICITANDO QUE SEJA CONCEDIDA ISENÇÃO, NO MÍNIMO POR 3 MESES, DA CONTA REFERENTE AO CONSUMO DE ÁGUA E LUZ, PARA TODAS AS FAMÍLIAS QUE FORAM ATINGIDAS PELAS CINCO CHEIAS, SENDO A ÚLTIMA (DIAS 18 E 19 DE NOVEMBRO DE 2023) CONSIDERADA A PIOR ENCHENTE OCORRIDA NA HISTÓRIA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7812/requerimento.219.todos.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7812/requerimento.219.todos.pdf</t>
   </si>
   <si>
     <t>CM 219/23          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, EM REGIME DE URGÊNCIA, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO INSTITUTO NACIONAL DE SEGURO SOCIAL - INSS SOLICITANDO A IMEDIATA REABERTURA DA AGÊNCIA NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, CONSIDERANDO SER UMA BASE LOCAL E REGIONAL.</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>VOP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7672/requerimento.voto.de.pesar.080.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7672/requerimento.voto.de.pesar.080.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 080/23          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES REQUERENDO A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARA THEREZINHA CORNELIUS SILVA, OCORRIDO NO DIA 22 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7714/requerimento.121.voto_de_pesar.todos_vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7714/requerimento.121.voto_de_pesar.todos_vereadores.pdf</t>
   </si>
   <si>
     <t>CM 121/23          VOTO DE PESAR DE INICIATIVA DE TODOS OS VEREADORES REQUERENDO A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DOS IRMÃOS LORENZO DESSOTTI E PIETRO DESSOTTI.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7736/requerimento.voto.de.pesar.145.todos.vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7736/requerimento.voto.de.pesar.145.todos.vereadores.pdf</t>
   </si>
   <si>
     <t>CM 145/23          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. JOSÉ DONATO HARTMANN, OCORRIDO NO DIA 17 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7748/requerimento.157.todos.vereadores..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7748/requerimento.157.todos.vereadores..pdf</t>
   </si>
   <si>
     <t>CM 157/23          VOTO DE PESAR DE INICIATIVA DE TODOS OS VEREADORES REQUERENDO A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. CARLOS ANTÔNIO CAMPANI, OCORRIDO NO DIA 25 DE AGOSTO DE 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3468,67 +3468,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7610/emenda_007.23_ao_projeto_pm_001.2023_exclue_o_art.10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7611/emenda_008.23_ao_projeto_pm_001.2023_altera_redacao_do_art.1o.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7612/emenda_009.23_ao_projeto_pm_001.2023_exclue_art._9----retirado----.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7673/emendas_081.23_ao_projeto_pm_002.2023_revoga_as_leis_municipais..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7592/indicacao.002.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7593/indicacao.003.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7594/indicacao.004.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7595/indicacao.005.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7596/indicacao.006.bancadas.mdb.psdb.pp.psd.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7614/indicacao.024.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7617/indicacao.025.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7616/indicacao.026.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7623/indicacao.032.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7624/indicacao.033.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7625/indicacao.034.bancadas.mdb.psd.pp.psdb.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7626/indicacao.035.bancadas.mdb.psd.pp.psdb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7627/indicacao.036.bancadas.mdb.psd.pp.psdb.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7634/indicacao.043.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7635/indicacao.044.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7643/indicacao.052.cesar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7644/indicacao.053.cesar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7648/indicacao.057.cesar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7654/indicacao.064.cesar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7655/indicacao.065.cesar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7661/indicacao.070.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7662/indicacao.071.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7663/indicacao.072.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7675/indicacao.083.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7685/indicacao.guara.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7688/indicacao.096.diego.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7689/indicacao.097.cesar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7690/indicacao.098.guara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7696/indicacao_dilson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7711/indicacao.118.cesar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7712/indicacao.119.nilse..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7715/indicacao.122.guara.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7716/indicacao.123.dilson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7717/indicacao.124.dilson.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7718/indicacao.129.diego.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7722/indicacao.133.cesar...pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7730/indicacao.139.diego..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7737/indicacao.146.asir.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7738/indicacao.147.dilson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7739/indicacao.148.guara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7749/indicacao.158.guara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7752/indicacao.161.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7758/indicacao.167.nilse.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7759/indicacao.168.nilse.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7760/indicacao.169.tacio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7764/indicacao.172.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7765/indicacao.173.cesar..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7766/indicacao.174.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7774/indicacao.181.guara..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7790/indicacao.196.guara.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7799/indicacao.206.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7806/indicacao.211.cesar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7807/indicacao.212.cesar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7808/indicacao.213.cesar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7809/indicacao.216.diego.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7810/indicacao.217.guara.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7811/indicacao.218.guara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7814/indicacao.221.anastacio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7833/indicacao.241.dilson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7834/indicacao.242.dilson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7835/indicacao.243.claudio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7723/requerimento.128.mocao.apoio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7721/requerimento.132.mocao.apoio..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento.177.mocao.apoio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7831/requerimento.mocaoapoio.239.asir.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7633/requerimento.mocao.congratulacoes.042.todosvereadores..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7652/requerimento.mocaoaplausos.061.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7660/requerimento.069.todosvereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento.mocao.de.aplausos.082.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7732/requerimento.141.mocao.congratulacoes.anastacio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7733/requerimento.142.mocao.congratulacoes.todos.vereadores.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7735/requerimento.144._mocao.anastacio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7757/requerimento.166.mocao.congratulacoes..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7776/requerimento.183.mocao.congratulacoes.asir.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7789/requerimento.195.mocao.congratulacoes.asir.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7794/requerimento.201.mocao.congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7832/requerimento.mocao.congratulacoes.240.guara.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento.088.mocao_de_repudio.todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7775/requerimento.182.mocao.repudio.cesar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7820/requerimento.223.mocao_repudio.ok.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7724/decreto_legislativo_01.2023_cm_127.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7777/projeto184.fixa_o_numero_de_vereadores_para_a_legislatura._2025.2028.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7781/proposta.emenda._008.23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto.executivo.lei.complementar.001.ok.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7649/projeto.executivo.lei.complementar.002.ok.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7650/projeto.executivo.lei.complementar.003..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7664/projeto.executivo.lei.complementar.004.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto.executivo.lei.complementar.006.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7762/projeto.executivo.lei.complementar.007.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7782/projeto.executivo.lei.complementar.008.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7783/projeto.executivo.lei.complementar.009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7591/projeto.executivo.001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7597/projeto.executivo.002.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7598/projeto.executivo.003.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7599/projeto.executivo.004.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7606/projeto.013.concederevisaogereal.prefeito.vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7607/projeto.014.concederevisaogereal.secretarios.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto.015.concederevisaogereal.vereadores.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto.016.concederevisaogereal.servidores.aposentados.pensionistas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7600/projeto.executivo.005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7601/projeto.executivo.006.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7602/projeto.executivo.007.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7603/projeto.executivo.008.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7604/projeto.executivo.009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7605/projeto.executivo.010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7618/projeto.executivo.011.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7619/projeto.executivo.012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7620/projeto.executivo.013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7621/projeto.executivo.014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7622/projeto.executivo.015.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7628/projeto.executivo.016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7629/projeto.executivo.017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7630/projeto.executivo.018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7631/projeto.executivo.019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto.executivo.020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7638/projeto.executivo.021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7639/projeto.executivo.022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7645/projeto.executivo.023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7651/projeto.060.estabele_prioridade_no_atendimento_as_pessoas_com_tea....pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7657/projeto.executivo.024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7658/projeto.executivo.025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto.executivo.026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto.executivo.027.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7667/projeto.executivo.028.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto.076.altera_a_lei_2.689.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7670/projeto.executivo.029.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7671/projeto.executivo.030.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7676/projeto.executivo.031.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7677/projeto.executivo.032.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7678/projeto.executivo.033.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7679/projeto.executivo.034.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7681/projeto_executivo_035.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7682/projeto_executivo_036.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7683/projeto.executivo.037.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7684/projeto.executivo.038.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7686/projeto.executivo.039.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto.executivo.040.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto.executivo.041.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7694/projeto.executivo.042.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7695/projeto.executivo.043.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7697/projeto.executivo.044._retirado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7698/projeto.executivo.045.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7699/projeto.executivo.046.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7700/projeto.executivo.047..pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7706/projeto.executivo.048.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7705/projeto.executivo.049..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7708/projeto.executivo.050.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7709/projeto.executivo.051.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7710/projeto.executivo.052..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto.executivo.053.ok.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7719/projeto.executivo.054.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto.executivo.055.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto.executivo.056.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto.executivo.057.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7728/projeto.executivo.058.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto.cm.140..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7740/projeto.executivo.059.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7741/projeto.executivo.060.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7742/projeto.executivo.061.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7743/projeto.executivo.062.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7744/projeto.executivo.063..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto.executivo.064...pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7746/projeto.executivo.065.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7750/projeto.executivo.066.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7751/projeto.executivo.067.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7754/projeto.executivo.068.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7755/projeto.executivo.069.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7763/projeto.executivo.070.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7767/projeto.executivo.071.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7768/projeto.executivo.072.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7770/projeto.178.dispoe_sobre_a_criacao_do_banco_de_curriculos..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7772/projeto.executivo.073.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7773/projeto.executivo.074.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7778/projeto.executivo.075.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7779/projeto.executivo.076.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7784/projeto.executivo.077.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7785/projeto.executivo.078.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7786/projeto.executivo.079.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7787/projeto.executivo.080..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto.executivo.081.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7792/projeto.executivo.082.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7795/projeto.executivo.083.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7796/projeto.executivo.084.ok.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7797/projeto.executivo.085.ok.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7800/projeto.executivo.086.ok.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7801/projeto.executivo.087.ok.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7803/projeto.executivo.088..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7804/projeto.executivo.089..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7805/projeto.executivo.090.ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7813/projeto.executivo.091..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7815/projeto.executivo.092.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto.executivo.093.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto.executivo.094..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto.executivo.095.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7825/projetoleipm096.23.ok.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7826/projetoleipm097.23.ok.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7827/projeto.executivo.098.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7828/projeto_lei__0992023.ok.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7829/projetoleipm100.23.ok.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7646/projeto.055.dispoe_sobre_o_estagio_de_estudantes.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7830/projeto.resoluao.238.camaramirim.ok.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7613/requerimento.023.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7632/requerimento.041.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7640/requerimento.049.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7641/requerimento.050.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7642/requerimento.051.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7647/requerimento.056.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7653/requerimento.063.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7669/requerimento.077.cesar.dilson.anastacio.elsom.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7687/requerimento.095.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7701/requerimento.109.todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7702/requerimento.110.guara..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7703/requerimento.111.nilse..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7713/requerimento.120.dilson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento.131.todosvereadores..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7734/requerimento.143.guara.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento.156.dilson..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7753/requerimento.162.guara.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7756/requerimento.165.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7780/requerimnto.187.pedido.informacoes.asir.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7788/requerimnto.194.pedido.informacoes.nilse.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7793/requerimento.200.todos.vereadores.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7798/requerimento.205.dilson.ok.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento.209.guara.ok.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7812/requerimento.219.todos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7672/requerimento.voto.de.pesar.080.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7714/requerimento.121.voto_de_pesar.todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7736/requerimento.voto.de.pesar.145.todos.vereadores.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7748/requerimento.157.todos.vereadores..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7610/emenda_007.23_ao_projeto_pm_001.2023_exclue_o_art.10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7611/emenda_008.23_ao_projeto_pm_001.2023_altera_redacao_do_art.1o.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7612/emenda_009.23_ao_projeto_pm_001.2023_exclue_art._9----retirado----.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7673/emendas_081.23_ao_projeto_pm_002.2023_revoga_as_leis_municipais..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7592/indicacao.002.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7593/indicacao.003.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7594/indicacao.004.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7595/indicacao.005.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7596/indicacao.006.bancadas.mdb.psdb.pp.psd.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7614/indicacao.024.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7617/indicacao.025.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7616/indicacao.026.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7623/indicacao.032.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7624/indicacao.033.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7625/indicacao.034.bancadas.mdb.psd.pp.psdb.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7626/indicacao.035.bancadas.mdb.psd.pp.psdb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7627/indicacao.036.bancadas.mdb.psd.pp.psdb.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7634/indicacao.043.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7635/indicacao.044.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7643/indicacao.052.cesar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7644/indicacao.053.cesar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7648/indicacao.057.cesar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7654/indicacao.064.cesar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7655/indicacao.065.cesar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7661/indicacao.070.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7662/indicacao.071.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7663/indicacao.072.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7675/indicacao.083.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7685/indicacao.guara.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7688/indicacao.096.diego.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7689/indicacao.097.cesar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7690/indicacao.098.guara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7696/indicacao_dilson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7711/indicacao.118.cesar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7712/indicacao.119.nilse..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7715/indicacao.122.guara.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7716/indicacao.123.dilson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7717/indicacao.124.dilson.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7718/indicacao.129.diego.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7722/indicacao.133.cesar...pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7730/indicacao.139.diego..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7737/indicacao.146.asir.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7738/indicacao.147.dilson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7739/indicacao.148.guara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7749/indicacao.158.guara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7752/indicacao.161.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7758/indicacao.167.nilse.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7759/indicacao.168.nilse.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7760/indicacao.169.tacio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7764/indicacao.172.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7765/indicacao.173.cesar..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7766/indicacao.174.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7774/indicacao.181.guara..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7790/indicacao.196.guara.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7799/indicacao.206.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7806/indicacao.211.cesar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7807/indicacao.212.cesar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7808/indicacao.213.cesar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7809/indicacao.216.diego.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7810/indicacao.217.guara.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7811/indicacao.218.guara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7814/indicacao.221.anastacio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7833/indicacao.241.dilson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7834/indicacao.242.dilson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7835/indicacao.243.claudio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7723/requerimento.128.mocao.apoio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7721/requerimento.132.mocao.apoio..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento.177.mocao.apoio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7831/requerimento.mocaoapoio.239.asir.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7633/requerimento.mocao.congratulacoes.042.todosvereadores..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7652/requerimento.mocaoaplausos.061.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7660/requerimento.069.todosvereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento.mocao.de.aplausos.082.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7732/requerimento.141.mocao.congratulacoes.anastacio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7733/requerimento.142.mocao.congratulacoes.todos.vereadores.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7735/requerimento.144._mocao.anastacio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7757/requerimento.166.mocao.congratulacoes..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7776/requerimento.183.mocao.congratulacoes.asir.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7789/requerimento.195.mocao.congratulacoes.asir.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7794/requerimento.201.mocao.congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7832/requerimento.mocao.congratulacoes.240.guara.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento.088.mocao_de_repudio.todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7775/requerimento.182.mocao.repudio.cesar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7820/requerimento.223.mocao_repudio.ok.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7724/decreto_legislativo_01.2023_cm_127.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7777/projeto184.fixa_o_numero_de_vereadores_para_a_legislatura._2025.2028.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7781/proposta.emenda._008.23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto.executivo.lei.complementar.001.ok.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7649/projeto.executivo.lei.complementar.002.ok.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7650/projeto.executivo.lei.complementar.003..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7664/projeto.executivo.lei.complementar.004.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto.executivo.lei.complementar.006.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7762/projeto.executivo.lei.complementar.007.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7782/projeto.executivo.lei.complementar.008.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7783/projeto.executivo.lei.complementar.009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7591/projeto.executivo.001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7597/projeto.executivo.002.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7598/projeto.executivo.003.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7599/projeto.executivo.004.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7606/projeto.013.concederevisaogereal.prefeito.vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7607/projeto.014.concederevisaogereal.secretarios.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto.015.concederevisaogereal.vereadores.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto.016.concederevisaogereal.servidores.aposentados.pensionistas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7600/projeto.executivo.005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7601/projeto.executivo.006.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7602/projeto.executivo.007.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7603/projeto.executivo.008.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7604/projeto.executivo.009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7605/projeto.executivo.010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7618/projeto.executivo.011.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7619/projeto.executivo.012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7620/projeto.executivo.013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7621/projeto.executivo.014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7622/projeto.executivo.015.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7628/projeto.executivo.016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7629/projeto.executivo.017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7630/projeto.executivo.018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7631/projeto.executivo.019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto.executivo.020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7638/projeto.executivo.021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7639/projeto.executivo.022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7645/projeto.executivo.023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7651/projeto.060.estabele_prioridade_no_atendimento_as_pessoas_com_tea....pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7657/projeto.executivo.024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7658/projeto.executivo.025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto.executivo.026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto.executivo.027.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7667/projeto.executivo.028.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto.076.altera_a_lei_2.689.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7670/projeto.executivo.029.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7671/projeto.executivo.030.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7676/projeto.executivo.031.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7677/projeto.executivo.032.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7678/projeto.executivo.033.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7679/projeto.executivo.034.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7681/projeto_executivo_035.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7682/projeto_executivo_036.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7683/projeto.executivo.037.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7684/projeto.executivo.038.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7686/projeto.executivo.039.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto.executivo.040.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto.executivo.041.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7694/projeto.executivo.042.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7695/projeto.executivo.043.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7697/projeto.executivo.044._retirado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7698/projeto.executivo.045.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7699/projeto.executivo.046.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7700/projeto.executivo.047..pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7706/projeto.executivo.048.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7705/projeto.executivo.049..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7708/projeto.executivo.050.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7709/projeto.executivo.051.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7710/projeto.executivo.052..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto.executivo.053.ok.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7719/projeto.executivo.054.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto.executivo.055.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto.executivo.056.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto.executivo.057.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7728/projeto.executivo.058.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto.cm.140..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7740/projeto.executivo.059.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7741/projeto.executivo.060.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7742/projeto.executivo.061.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7743/projeto.executivo.062.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7744/projeto.executivo.063..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto.executivo.064...pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7746/projeto.executivo.065.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7750/projeto.executivo.066.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7751/projeto.executivo.067.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7754/projeto.executivo.068.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7755/projeto.executivo.069.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7763/projeto.executivo.070.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7767/projeto.executivo.071.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7768/projeto.executivo.072.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7770/projeto.178.dispoe_sobre_a_criacao_do_banco_de_curriculos..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7772/projeto.executivo.073.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7773/projeto.executivo.074.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7778/projeto.executivo.075.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7779/projeto.executivo.076.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7784/projeto.executivo.077.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7785/projeto.executivo.078.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7786/projeto.executivo.079.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7787/projeto.executivo.080..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto.executivo.081.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7792/projeto.executivo.082.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7795/projeto.executivo.083.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7796/projeto.executivo.084.ok.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7797/projeto.executivo.085.ok.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7800/projeto.executivo.086.ok.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7801/projeto.executivo.087.ok.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7803/projeto.executivo.088..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7804/projeto.executivo.089..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7805/projeto.executivo.090.ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7813/projeto.executivo.091..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7815/projeto.executivo.092.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto.executivo.093.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto.executivo.094..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto.executivo.095.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7825/projetoleipm096.23.ok.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7826/projetoleipm097.23.ok.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7827/projeto.executivo.098.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7828/projeto_lei__0992023.ok.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7829/projetoleipm100.23.ok.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7646/projeto.055.dispoe_sobre_o_estagio_de_estudantes.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7830/projeto.resoluao.238.camaramirim.ok.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7613/requerimento.023.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7632/requerimento.041.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7640/requerimento.049.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7641/requerimento.050.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7642/requerimento.051.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7647/requerimento.056.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7653/requerimento.063.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7669/requerimento.077.cesar.dilson.anastacio.elsom.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7687/requerimento.095.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7701/requerimento.109.todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7702/requerimento.110.guara..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7703/requerimento.111.nilse..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7713/requerimento.120.dilson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento.131.todosvereadores..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7734/requerimento.143.guara.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento.156.dilson..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7753/requerimento.162.guara.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7756/requerimento.165.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7780/requerimnto.187.pedido.informacoes.asir.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7788/requerimnto.194.pedido.informacoes.nilse.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7793/requerimento.200.todos.vereadores.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7798/requerimento.205.dilson.ok.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento.209.guara.ok.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7812/requerimento.219.todos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7672/requerimento.voto.de.pesar.080.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7714/requerimento.121.voto_de_pesar.todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7736/requerimento.voto.de.pesar.145.todos.vereadores.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2023/7748/requerimento.157.todos.vereadores..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="212" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>