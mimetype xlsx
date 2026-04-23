--- v0 (2025-12-04)
+++ v1 (2026-04-23)
@@ -54,5076 +54,5076 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CGP - COMISSÃO GERAL DE PARECERES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7021/emenda_150.21_ao_projeto_pm_034.21_cria_conselho_municipal_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7021/emenda_150.21_ao_projeto_pm_034.21_cria_conselho_municipal_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>CM 150/21          EMENDA AO PROJETO DE LEI DO EXECUTIVO PM 034/2021 - CM 132/21, QUE CRIA E INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER - COMDIM E CRIA O FUNDO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7131/emenda.257.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7131/emenda.257.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf</t>
   </si>
   <si>
     <t>CM 257/21          EMENDA AO PROJETO DE LEI PM 073/2021, DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, DIEGO FLORES E DA VEREADORA NILSE MARIA ALVES DE LIMA, QUE DISPÕE SOBRE A IMPLANTAÇÃO  DO PROGRAMA  DE PAVIMENTAÇÃO COMUNITÁRIA DE VIAS PÚBLICAS, AUTORIZA A FIRMATURA DE PARCERIAS PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7132/emenda.258.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7132/emenda.258.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf</t>
   </si>
   <si>
     <t>CM 258/21          EMENDA AO PROJETO DE LEI PM 073/2021, DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, DIEGO FLORES E DA VEREADORA NILSE MARIA ALVES DE LIMA, QUE DISPÕE SOBRE A IMPLANTAÇÃO  DO PROGRAMA  DE PAVIMENTAÇÃO COMUNITÁRIA DE VIAS PÚBLICAS, AUTORIZA A FIRMATURA DE PARCERIAS PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CM 259/21          EMENDA AO PROJETO DE LEI PM 073/2021, DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, DIEGO FLORES E DA VEREADORA NILSE MARIA ALVES DE LIMA, QUE DISPÕE SOBRE A IMPLANTAÇÃO  DO PROGRAMA  DE PAVIMENTAÇÃO COMUNITÁRIA DE VIAS PÚBLICAS, AUTORIZA A FIRMATURA DE PARCERIAS PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7134/emenda.260.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7134/emenda.260.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf</t>
   </si>
   <si>
     <t>CM 260/21          EMENDA AO PROJETO DE LEI PM 073/2021, DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, DIEGO FLORES E DA VEREADORA NILSE MARIA ALVES DE LIMA, QUE DISPÕE SOBRE A IMPLANTAÇÃO  DO PROGRAMA  DE PAVIMENTAÇÃO COMUNITÁRIA DE VIAS PÚBLICAS, AUTORIZA A FIRMATURA DE PARCERIAS PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7135/emenda.261.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7135/emenda.261.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf</t>
   </si>
   <si>
     <t>CM 261/21          EMENDA AO PROJETO DE LEI PM 073/2021, DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, DIEGO FLORES E DA VEREADORA NILSE MARIA ALVES DE LIMA, QUE DISPÕE SOBRE A IMPLANTAÇÃO  DO PROGRAMA  DE PAVIMENTAÇÃO COMUNITÁRIA DE VIAS PÚBLICAS, AUTORIZA A FIRMATURA DE PARCERIAS PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7146/emenda.268.21._ao_projeto_pm_074.21._dispoe_sobre_as_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7146/emenda.268.21._ao_projeto_pm_074.21._dispoe_sobre_as_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>CM 268/21          EMENDAS, DE INICIATIVA DA MESA DIRETORA, AO PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2022 - PM 074/2021 - CM 252/21.</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7231/emenda.357.21._ao_projeto_pm_088.21.programa_pavimentacao_comunitaria..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7231/emenda.357.21._ao_projeto_pm_088.21.programa_pavimentacao_comunitaria..pdf</t>
   </si>
   <si>
     <t>CM 357/21 EMENDAS AO PROJETO DE LEI PM 088/2021, QUE DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE PAVIMENTAÇÃO COMUNITÁRIA DE VIAS PÚBLICAS, AUTORIZA A FIRMATURA DE PARCERIAS PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereadores, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6132/indicacao.002.elson_guara_asir_e_anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6132/indicacao.002.elson_guara_asir_e_anastacio.pdf</t>
   </si>
   <si>
     <t>CM 002/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA FEITA A ROÇADA EM TODA A ÁREA VERDE SITUADA NO LOTEAMENTO PROGRESSO, E TAMBÉM A CANALIZAÇÃO DE UM VALO DE ESGOTO A CÉU ABERTO, NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6294/indicacao.015.nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6294/indicacao.015.nilse.pdf</t>
   </si>
   <si>
     <t>CM 015/21          INDICAÇÃO DA VEREADORA NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO QUE SEJA CONSTRUÍDA UMA PRACINHA PRÓXIMO À IGREJA DO CAMPESTRE DE SANTA TERESINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6295/indicacao.016.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6295/indicacao.016.cesar.pdf</t>
   </si>
   <si>
     <t>CM 016/21          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR SUGERINDO AO SENHOR PREFEITO MUNICIPAL JULIO CESAR CAMPANI E, CONSEQUENTEMENTE, AO SECRETÁRIO MUNICIPAL DE OBRAS, SENHOR MOZAR HOFF, PARA QUE VENHAM A PROCEDER A PASSAGEM CONSTANTE DO CAMINHÃO-PIPA PELAS ESTRADAS DE CHÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6296/indicacao.017.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6296/indicacao.017.cesar.pdf</t>
   </si>
   <si>
     <t>CM 017/21          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR SUGERINDO AO SENHOR PREFEITO MUNICIPAL JULIO CESAR CAMPANI E, CONSEQUENTEMENTE, AO SECRETÁRIO MUNICIPAL DE OBRAS, SENHOR MOZAR HOFF, PARA QUE VENHAM PROCEDER A IMPLANTAÇÃO DE UM QUEBRA-MOLAS ALGUNS METROS ANTES DA ESQUINA DA RUA JOÃO PEREIRA COM A RUA 1º DE MAIO.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6298/indicacao..018.cesar-nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6298/indicacao..018.cesar-nilse.pdf</t>
   </si>
   <si>
     <t>CM 018/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL JULIO CESAR CAMPANI E, CONSEQUENTEMENTE, AO SECRETÁRIO MUNICIPAL DE OBRAS, SENHOR MOZAR HOFF, PARA QUE VENHAM PROCEDER A COLOCAÇÃO DE TAMPAS PARA OS BOEIROS DO DISTRITO INDUSTRIAL, ASSIM COMO CONSERTO DAS QUE TIVEREM EM DESACORDO OU QUEBRADAS.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6299/indicacao.019.elson-guara-asir-tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6299/indicacao.019.elson-guara-asir-tacio.pdf</t>
   </si>
   <si>
     <t>CM 019/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRE HARTMANN E ANASTÁCIO DA SILVA AO EXECUTIVO MUNICIPAL PARA QUE SE INICIEM AS REFORMAS E MELHORIAS NA QUADRA DE ESPORTES DO LOTEAMENTO POPULAR.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DIEGO FLORES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6302/indicacao.020.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6302/indicacao.020.diego.pdf</t>
   </si>
   <si>
     <t>CM 020/21          INDICAÇÃO DO VEREADOR DIEGO FLORES SUGERINDO AO EXECUTIVO PARA QUE SEJA CONSTRUÍDA UMA ESTRUTURA DE COBERTURA PARA AS PESSOAS QUE FICAM NA FILA PARA A RETIRADA DE MEDICAMENTOS NA FARMÁCIA BÁSICA DO SUS, EM AMBOS OS LADOS DE ATENDIMENTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6303/indicacao.021.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6303/indicacao.021.diego.pdf</t>
   </si>
   <si>
     <t>CM 021/21          INDICAÇÃO DO VEREADOR DIEGO FLORES SUGERINDO AO EXECUTIVO QUE SEJAM FEITAS AS CALÇADAS EM AMBOS OS LADOS DA RUA JOÃO PEREIRA, COMPREENDIDAS ENTRE A RUA MARECHAL FLORIANO PEIXOTO E O COUNTRY TÊNIS CLUBE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6305/indicacao.022.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6305/indicacao.022.diego.pdf</t>
   </si>
   <si>
     <t>CM 022/21          INDICAÇÃO DO VEREADOR DIEGO FLORES SUGERINDO AO EXECUTIVO QUE SEJA PROVIDENCIADA MAIS SEGURANÇA E FISCALIZAÇÃO NOS GALPÕES DAS ENTIDADES TRADICIONALISTAS, NO PARQUE CENTENÁRIO.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6307/indicacao.023.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6307/indicacao.023.diego.pdf</t>
   </si>
   <si>
     <t>CM 023/21          INDICAÇÃO DO VEREADOR DIEGO FLORES SUGERINDO AO EXECUTIVO O MELHORAMENTO DA SINALIZAÇÃO DE PLACAS DE PROIBIDO E PERMITIDO QUE DÃO ACESSO AS RUAS TRANSVERSAIS DA RUA 7 DE SETEMBRO. INDICA, AINDA, A POSSIBILIDADE E VIABILIDADE DE SE COLOCAR ESTACIONAMENTO EM APENAS UM DOS LADOS DA REFERIDA VIA, COMEÇANDO NA PONTE DE ENTRADA DA CIDADE ATÉ A RUA CORONEL GUIMARÃES.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6309/indicacao.024.cesar-nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6309/indicacao.024.cesar-nilse.pdf</t>
   </si>
   <si>
     <t>CM 024/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL JULIO CESAR CAMPANI E, CONSEQUENTEMENTE, AO SECRETÁRIO MUNICIPAL  DE OBRAS, SENHOR MOZAR HOFF, PARA QUE VENHAM PROCEDER A LIMPEZA DOS BOEIROS, DESOBSTRUÇÃO DO ENCANAMENTO, SENDO QUE, SE POSSÍVEL, A COLOCAÇÃO DE CANOS MAIORES, ASSIM COMO QUE O PROLONGAMENTO DA RUA CARLOS CHAAS, DE FUNDOS COM A CRECHE MUNICIPAL E A ANTIGA ASSOCIAÇÃO SEJA DEIXADO MAIS DIGNO PARA OS MORADORES DO LOCAL, COM A CAPINA, ASSIM COMO A DEMARCAÇÃO DA RUA COM MEIOS-FIOS, E AINDA O REBAIXAMENTO DA ESTRADA.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6393/indicacao.030.elson-guara-asir-tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6393/indicacao.030.elson-guara-asir-tacio.pdf</t>
   </si>
   <si>
     <t>CM 030/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA FEITO O ASFALTAMENTO DA RUA CACHOEIRINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6394/indicacao.031.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6394/indicacao.031.cesar.pdf</t>
   </si>
   <si>
     <t>CM 031/21          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA SINALIZADO COM UMA PLACA INDICANDO A DIREÇÃO DA "AVENIDA DR. BRUNO CASSEL" NA RUA ESPERANTO DE ENCONTRO A RUA SILVESTRE KLEIN.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6395/indicacao.032.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6395/indicacao.032.cesar.pdf</t>
   </si>
   <si>
     <t>CM 032/21          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM INSTALADOS PORTÕES JUNTO AS ENTRADAS DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6396/indicacao.033.elson-guara-asir-tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6396/indicacao.033.elson-guara-asir-tacio.pdf</t>
   </si>
   <si>
     <t>CM 033/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A REGULAMENTAÇÃO DA LEI MUNICIPAL 3.560, DE 02 DE ABRIL DE 2013 (ADOTE UMA PRAÇA).</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6397/indicacao.034.elson-guara-asir-tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6397/indicacao.034.elson-guara-asir-tacio.pdf</t>
   </si>
   <si>
     <t>CM 034/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA UMA MANUTENÇÃO GERAL NA ESTRADA DA VILA PIRES E DO PARECI VELHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6399/indicacao.035.elson-guara-asir-tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6399/indicacao.035.elson-guara-asir-tacio.pdf</t>
   </si>
   <si>
     <t>CM 035/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACA DE SINALIZAÇÃO NA ESTRADA DO PARECI VELHO, NAS PROXIMIDADES DA PONTE DE FERRO, INDICANDO O TRAJETO MAIS PRÓXIMO PARA A RS 122.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>DILSON DIOCLECIO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6401/indicacao.036.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6401/indicacao.036.dilson.pdf</t>
   </si>
   <si>
     <t>CM 036/21          INDICAÇÃO DO VEREADOR DILSON DIOCLECIO PIRES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO UM QUEBRA-MOLAS E PLACAS DE SINALIZAÇÃO COM LIMITE DE VELOCIDADE NA ESTRADA DA TAFONA, NO AREIÃO, PRÓXIMO AO MERCADO HOFF.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6403/indicacao.037.nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6403/indicacao.037.nilse.pdf</t>
   </si>
   <si>
     <t>CM 037/21          INDICAÇÃO DA VEREADORA NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS: QUE SEJAM REALIZADAS MELHORIAS NA PAVIMENTAÇÃO DA RUA ALEXANDRE FLEMING, BEM COMO A COLOCAÇÃO DE PAVIMENTAÇÃO NOVA NO TRECHO FALTANTE; QUE SEJA FEITA A PAVIMENTAÇÃO NO TRECHO DA RUA CARLOS CHAGAS QUE NÃO ESTÁ PAVIMENTADO, LOCALIZADO NA PARTE QUE ANTES NÃO PERTENCIA AO LOTEAMENTO; QUE SEJAM REALIZADAS MELHORIAS NA PAVIMENTAÇÃO DA TRAVESSA CARLOS CHAGAS (POPULARMENTE CHAMADA), BEM COMO A COLOCAÇÃO DE PAVIMENTAÇÃO NOVA NO TRECHO FALTANTE.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6405/indicacao.038.elson-guara-asir-tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6405/indicacao.038.elson-guara-asir-tacio.pdf</t>
   </si>
   <si>
     <t>CM 038/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A FISCALIZAÇÃO DOS CAMINHÕES QUE EXTRAEM ARGILA NA VÁRZEA DO RIO BRANCO, EM RELAÇÃO À TONELAGEM PERMITIDA E TAMBÉM PARA QUE MOLHEM A ESTRADA COM MAIS CUIDADO, DE MODO A NÃO ALAGAR A MESMA.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6407/indicacao.039.elson-guara-asir-tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6407/indicacao.039.elson-guara-asir-tacio.pdf</t>
   </si>
   <si>
     <t>CM 039/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA UMA PRACINHA NA VÁRZEA DO RIO BRANCO, NA ÁREA ONDE ANTES EXISTIA A ESCOLA DA LOCALIDADE.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6471/indicacao.043.nilse..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6471/indicacao.043.nilse..pdf</t>
   </si>
   <si>
     <t>CM 043/21          INDICAÇÃO DA VEREADORA NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS NO LOTEAMENTO POPULAR E NOVA RIO BRANCO: A CONCLUSÃO DO CALÇAMENTO NO FINAL DA RUA VIAMÃO, AO LADO DO CAMPINHO DO LOTEAMENTO POPULAR; QUE SEJA FEITA, COM A MAIOR BREVIDADE, A REVITALIZAÇÃO DAS PRACINHAS DOS LOTEAMENTOS POPULAR E NOVA RIO BRANCO.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6472/indicacao.044.cesar..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6472/indicacao.044.cesar..pdf</t>
   </si>
   <si>
     <t>CM 044/21          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM SOLUCIONADOS OS PROBLEMAS DA RUA PEREIRA MELO, PRINCIPALMENTE NA PRAÇA DO LOCAL.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6473/indicacao.045.cesar..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6473/indicacao.045.cesar..pdf</t>
   </si>
   <si>
     <t>CM 045/21          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA DADO MAIOR ATENÇÃO PELA SECRETARIA DE OBRAS A CUIDADOS NO BAIRRO PROGRESSO.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6474/indicacao.046.cesar.nilse..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6474/indicacao.046.cesar.nilse..pdf</t>
   </si>
   <si>
     <t>CM 046/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM FEITAS MELHORIAS NA RUA JOÃO PEDRO FERNANDES, NA VILA PIRES, COMO A MELHORA NO ESCOAMENTO DA ÁGUA, INSTALAÇÃO DE PLACAS DE VELOCIDADE E QUE SEJA FEITO UM PEQUENO QUEBRA-MOLAS NA DESCIDA ANTERIOR A PONTE. VALE RESSALTAR QUE A COLOCAÇÃO DE PAVIMENTAÇÃO NA LOCALIDADE É VÁLIDA.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6475/indicacao.047.cesar..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6475/indicacao.047.cesar..pdf</t>
   </si>
   <si>
     <t>CM 047/21          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM LIMPOS OS BOEIROS E DEDETIZADOS.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6476/indicacao.048.elson.guara.asir.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6476/indicacao.048.elson.guara.asir.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 048/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A RETIRADA DOS TACHÕES TRANSVERSAIS EXISTENTES EM TODA A EXTENSÃO DA AVENIDA DR. BRUNO CASSEL. SUGEREM, AINDA, A SINALIZAÇÃO COM PINTURA NOS MESMOS LOCAIS.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6477/indicacao.049.elson.guara.asir.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6477/indicacao.049.elson.guara.asir.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 049/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UMA LIXEIRA NA UNIDADE DE SAÚDE DO LOTEAMENTO POPULAR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6706/indicacao.061.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6706/indicacao.061.cesar.pdf</t>
   </si>
   <si>
     <t>CM 061/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS QUE VENHAM A PROCEDER A LIMPEZA DA ESTRADA DA MAÇONARIA, NO TRECHO FEITO PELOS ROMEIROS QUE SEGUEM PARA O SANTUÁRIO.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6707/indicacao.062.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6707/indicacao.062.cesar.pdf</t>
   </si>
   <si>
     <t>CM 062/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE BUSQUE ARTICULAR JUNTO AOS PREFEITOS DA REGIÃO, SEGUINDO EXEMPLO DE PREFEITOS DA REGIÃO METROPOLITANA, A AQUISIÇÃO DE VACINAS.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6770/indicacao.063._cesar.claudio.diego.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6770/indicacao.063._cesar.claudio.diego.dilson.pdf</t>
   </si>
   <si>
     <t>CM 063/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES E DILSON DIOCLECIO PIRES SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DA FAZENDA QUE VENHA A PROCEDER A REPOSIÇÃO SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS, E CONSEQUENTEMENTE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DESTES.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6801/indicacao.064.guara.elson.asir.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6801/indicacao.064.guara.elson.asir.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 064/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO A VIABILIDADE E INSTALAÇÃO DE ILUMINAÇÃO LED EM NOSSO MUNICÍPIO, INICIANDO PELA AV. OSVALDO ARANHA, SEGUINDO POR RUAS E AVENIDAS NOS DEMAIS BAIRROS.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6907/indicacao.076.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6907/indicacao.076.cesar.pdf</t>
   </si>
   <si>
     <t>CM 076/21          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR SUGERINDO AO PREFEITO MUNICIPAL QUE ENCAMINHE O ANTEPROJETO DE LEI APRESENTADO, PARA PROIBIÇÃO DO TRÂNSITO DE VEÍCULOS PESADOS E DO TRANSPORTE COLETIVO DE PASSAGEIROS (ÔNIBUS) NA RUA CACHOEIRINHA.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6908/indicacao.077.nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6908/indicacao.077.nilse.pdf</t>
   </si>
   <si>
     <t>CM 077/21          INDICAÇÃO DA VEREADORA NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO A COLOCAÇÃO DE UM ABRIGO NA PARADA DE ÔNIBUS EXISTENTE NA RS 122, PRÓXIMO AO ENTRONCAMENTO COM A AV. DR. BRUNO CASSEL, SENTIDO BOM PRINCÍPIO/CAÍ, NAS PROXIMIDADES DA EMPRESA SUPRECOL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6909/indicacao.078.bancadapsdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6909/indicacao.078.bancadapsdb.pdf</t>
   </si>
   <si>
     <t>CM 078/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO, A PEDIDO DE MORADORES, QUE SEJA COLOCADO UM POSTE COM LUMINÁRIAS NA PRAÇA EXISTENTE NO LOTEAMENTO CAMPO DOS LÍRIOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6910/indicacao.079.bancadapsdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6910/indicacao.079.bancadapsdb.pdf</t>
   </si>
   <si>
     <t>CM 079/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO, A PEDIDO DE MORADORES, QUE SEJA FEITA A PAVIMENTAÇÃO NOS TRECHOS QUE ESTÃO FALTANDO NA ESTRADA DO ANGICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6922/indicacao.083._bancadamdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6922/indicacao.083._bancadamdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 083/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS QUE VENHAM A PROCEDER MELHORIAS NA RUA FATO NOVO, PELA ALTURA DO Nº 345.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6923/indicacao.084.bancada.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6923/indicacao.084.bancada.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 084/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO QUE ENCAMINHE O ANTEPROJETO DE LEI PARA QUE O MUNICÍPIO POSSA INSTITUIR O PROGRAMA EMERGENCIAL DE AUXÍLIO AO COMÉRCIO E PRESTAÇÃO DE SERVIÇOS FORMAIS PARA ENFRENTAMENTO DO ESTADO DE CALAMIDADE PÚBLICA DECORRENTE DA COVID-19.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6924/indicacao.085.bancadamdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6924/indicacao.085.bancadamdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 085/21          INDICAÇÃO DOS VEREADORES DILSON DIOCLECIO PIRES, CLÁUDIO RENATO BECKER, DIEGO FLORES, CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE A SOBRA DO DUODÉCIMO, QUE É REPASSADO PARA A CÂMARA MUNICIPAL, SEJA UTILIZADA PARA AUXILIAR OS PEQUENOS COMERCIANTES DE SÃO SEBASTIÃO DO CAÍ, A FIM DE AJUDÁ-LOS NESSE PERÍODO DE PANDEMIA.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6925/indicacao.086.bancadapsdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6925/indicacao.086.bancadapsdb.pdf</t>
   </si>
   <si>
     <t>CM 086/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM TAPADOS OS BURACOS EXISTENTES NA RUA JOÃO PEREIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6937/indicacao.093.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6937/indicacao.093.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 093/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS QUE REALIZEM MELHORIAS NA PRAÇA QUE É ESPAÇO DE LAZER E CONVIVÊNCIA LOCALIZADO AO LADO DA ASSOCIAÇÃO DE MORADORES DO BAIRRO CONCEIÇÃO, LOCALIZADO A ESTRADA DO CAMPESTRE CONCEIÇÃO, AINDA SE POSSÍVEL, QUE SEJAM COLOCADOS BRINQUEDOS MELHORES, ASSIM COMO TODA A INFRAESTRUTURA NECESSÁRIA PARA UMA PRAÇA.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6938/indicacao.094.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6938/indicacao.094.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 094/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS QUE REALIZE A LIMPEZA DOS BUEIROS E VALETAS DOS BAIRROS CONCEIÇÃO, SÃO MARTIM E LAJEADINHO.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6939/indicacao.095.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6939/indicacao.095.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 095/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS QUE VENHAM PROCEDER MELHORIAS NO PROLONGAMENTO DA RUA AQUIDABAN, COM RASPAS DE ASFALTO, CAPINA, MANUTENÇÃO DOS BUEIROS, FECHAMENTO DE BURACOS, ASSIM COMO MELHORA NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6940/indicacao.096.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6940/indicacao.096.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 096/21          INDICAÇÃO DOS VEREADORES DIEGO FLORES, CLAUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADAS DUAS PLACAS DE TRÂNSITO LIMITANDO O ESTACIONAMENTO A 15 MINUTOS EM FRENTE À FARMÁCIA MUNICIPAL E VER A POSSIBILIDADE DA RETIRADA DO PONTO DE TAXI NA ESQUINA.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6960/indicacao.101.nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6960/indicacao.101.nilse.pdf</t>
   </si>
   <si>
     <t>CM 101/21          INDICAÇÃO DA VEREADORA NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO A COLOCAÇÃO DE MEIO-FIO NA RUA CRISTIANO SAUER, Nº 114, BAIRRO NAVEGANTES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6961/indicacao.102.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6961/indicacao.102.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 102/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLÉCIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE VENHAM A PROCEDER O FECHAMENTO DOS BURACOS DA RÓTULA DA AVENIDA DR. BRUNO CASSEL, EM FRENTE AO RESTAURANTE GALLERT.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6962/indicacao.103.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6962/indicacao.103.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 103/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLÉCIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DA FAZENDA PARA QUE SEJA REALIZADO ESTUDO PARA INSTITUIÇÃO DO PROTOCOLO ONLINE.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6963/indicacao.104.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6963/indicacao.104.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 104/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLÉCIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE VENHAM A PROCEDER A COLOCAÇÃO DE LUMINÁRIAS E LÂMPADAS NOS SEGUINTES LOCAIS: - NA AVENIDA DR. BRUNO CASSEL, NAS ALTURAS DO ANTIGO POSTO CAPELLARO, EM FRENTE A EMPRESA COMAUTO; - NA AVENIDA DR. BRUNO CASSEL, NA ALTURA DA RÓTULA DO HOSPITAL ATÉ O RESIDENCIAL DO PARQUE; - NA ESTRADA DO ANGICO, NA ALTURA DAS EMPRESAS FERRARIA MASTER, SAINDO DO LOTEAMENTO CAMPO DOS LÍRIOS.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6968/indicacao.109.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6968/indicacao.109.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 109/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE OBRAS PARA QUE VENHAM PROCEDER AS SEGUINTES SOLICITAÇÕES NO LOTEAMENTO CAMPO DOS LÍRIOS: - COLOCAÇÃO DE TOMADA NA PRAÇA DO LOTEAMENTO PARA MANUTENÇÃO; - SINALIZAÇÃO HORIZONTAL (FAIXAS DE SEGURANÇA) E VERTICAL (PLACAS INDICANDO A PREFERENCIAL, PARE, DENTRE OUTRAS).</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6969/indicacao.110.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6969/indicacao.110.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 110/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE OBRAS PARA QUE VENHAM PROCEDER A COLOCAÇÃO DE PLACAS DE REDUÇÃO DE VELOCIDADE E/OU QUEBRA-MOLAS NA ESTRADA JULIO DE CASTILHOS, NA ALTURA DOS NºS 242 E 244.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6970/indicacao.111.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6970/indicacao.111.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 111/21          INDICAÇÃO DOS VEREADORES DIEGO FLORES, CLAUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA. SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADA UMA CERCA AO REDOR DA CAPELA MORTUÁRIA DA SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6975/indicacao.116.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6975/indicacao.116.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 116/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL UMA LIMPEZA GERAL DE ROÇADA NO DISTRITO INDUSTRIAL DESTE MUNICÍPIO, LOCALIZADO AO LADO DA EMPRESA LEITZ.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6986/indicacao.121.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6986/indicacao.121.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 121/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO DA FAZENDA PARA QUE REALIZEM UM PEQUENA REFORMA TRIBUTÁRIA NOS SEGUINTES MOLDES: - PERMISSÃO DO PARCELAMENTO DO ITBI; - PERMISSÃO DO PARCELAMENTO DAS TAXAS DE ENTRADA DA ABERTURA DE ALVARÁS; - REDUÇÃO DAS ALÍQUOTAS DE IMPOSTOS MUNICIPAIS; - MODERNIZAÇÃO DO SISTEMA DE PROTOCOLOS DO MUNICÍPIO; - AMPLIAÇÃO PERMANENTE DOS PRAZOS DAS CERTIDÕES NEGATIVAS DE DÉBITO; - SUSPENSÃO TEMPORÁRIA DOS PAGAMENTOS DE CONTAS DE ÁGUA MUNICIPAL.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6987/indicacao.122.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6987/indicacao.122.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 122/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL PARA QUE PROCEDA A ATUALIZAÇÃO E EQUIPARAÇÃO DE VALORES DE DIÁRIAS DOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6988/indicacao.123.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6988/indicacao.123.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 123/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE OBRAS PARA QUE PROCEDAM A LIMPEZA, ROÇADA, CAPINA E MELHORA NO PARALELEPÍPEDO DA RUA CLEMENTINO SOARES.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6989/indicacao.124.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6989/indicacao.124.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 124/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL  E AO SECRETÁRIO DE OBRAS PARA QUE FAÇAM CALÇADAS, OU ESPAÇAMENTO PARA QUE OS PEDESTRES POSSAM CAMINHA NA ESTRADA DA MAÇONARIA.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6990/indicacao.125.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6990/indicacao.125.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 125/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL PARA QUE PROCEDA O ENCAMINHAMENTO DE PROJETO DE LEI DANDO CRIAÇÃO AO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, CONFORME MODELO ANEXO.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6991/indicacao.126.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6991/indicacao.126.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 126/21          INDICAÇÃO DOS VEREADORES NILSE MARIA ALVES DE LIMA, DIEGO FLORES, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES E CESAR DOS SANTOS JUNIOR SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA UMA ROÇADA, COM URGÊNCIA, EM TODA A EXTENSÃO DA RUA IJUÍ E QUE SEJA DADA UMA ATENÇÃO ESPECIAL AO CALÇAMENTO DA REFERIDA RUA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6996/indicacao.134.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6996/indicacao.134.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 134/21           INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A COLOCAÇÃO DE PAVS NA PRAÇA ORESTES LUCAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6997/indicacao.135.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6997/indicacao.135.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 135/21           INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA UMA ROÇADA NA ESTRADA MORRO SCHNEIDER, NO AREIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6998/indicacao.136.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6998/indicacao.136.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 136/21           INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A COLOCAÇÃO DE LIXEIRAS NOS SEGUINTES LOCAIS: NA ESTRADA DO BARBOSA, NO AREIÃO; NA RUA DO ABACATEIRO, NO AREIÃO; NA AV. NELSON HOFF, EM FRENTE AO MERCADO REDEFORTE, EM CONCEIÇÃO.</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6999/indicacao.137.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6999/indicacao.137.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 137/21           INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE OBRAS QUE SEJA FEITO QUEBRA-MOLAS NA ESTRADA DO CAMPESTRE CONCEIÇÃO, NA ALTURA DO NÚMERO 385.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7000/indicacao.138.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7000/indicacao.138.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 138/21           INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL PARA QUE PROCEDA MELHORIAS NA PRAÇA DA RUA GUARANI COM EQUIPAMENTO DE ACADEMIA DE SAÚDE, MELHORES BRINQUEDOS NO PLAYGROUN, CONSTRUÇÃO DE QUIOSQUE, DENTRE OUTRAS MELHORAS QUE ENTENDA NECESSÁRIO PARA EMBELEZAMENTO DO LOCAL.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7001/indicacao.139.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7001/indicacao.139.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 139/21           INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE, ASSIM QUE CRIADA COMISSÃO NA ADMINISTRAÇÃO MUNICIPAL PARA DISCUSSÃO, ELABORAÇÃO E MODERNIZAÇÃO DO PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS, ASSIM COMO PARA O PLANO DE CARREIRA DO MAGISTÉRIO, CONVIDE ESTA CASA PARA PARTICIPAR DO DEBATE.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7002/indicacao.140.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7002/indicacao.140.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 140/21           INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLAUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL PARA QUE SEU RESPONSÁVEL PELO TRÂNSITO, ASSIM COMO A SECRETARIA DE OBRAS: QUE TORNEM O TRAJETO QUE FAZ ENCONTRO ENTRE A RUA SÃO JOÃO E EGÍDIO MICHAELSEN ATÉ O ENCONTRO COM O PROLONGAMENTO DA RUA ANDRADE NEVES DE MÃO ÚNICA; QUE PROCEDAM A PINTURA DE ESTACIONAMENTO OBLÍQUO NO REFERIDO TRAJETO; FAÇAM A CONSTRUÇÃO DA RÓTULA DA ESQUINA DO SUPERMERCADO CRUZ E DO FÓRUM DA CIDADE.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7003/indicacao.141.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7003/indicacao.141.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 141/21          INDICAÇÃO DO VEREADOR ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO A REALIZAÇÃO DAS SEGUINTES PROVIDÊNCIAS: REVITALIZAÇÃO DA PRAÇA COMUNITÁRIA ORLANDO NAPOLEÃO DA SILVA, NO BAIRRO QUILOMBO; A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NOS BAIRROS QUILOMBO E NAVEGANTES; A CONSTRUÇÃO DE UMA PRACINHA E CAMPO DE FUTEBOL NO BAIRRO MAÇONARIA.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7023/indicacao.153.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7023/indicacao.153.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 153/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO CHEFE DO PODER EXECUTIVO MUNICIPAL  PARA QUE PROMOVA: A REVITALIZAÇÃO DO GINÁSIO DE ESPORTES DO LOTEAMENTO POPULAR; A REVITALIZAÇÃO DA ÁREA VERDE DO LOTEAMENTO POPULAR, ONDE JÁ EXISTE UM CAMPO DE FUTEBOL E UMA PRAÇA, PROJETANDO UMA ÁREA DE CAMINHADA E CAMPO DE FUTEBOL DE AREIA/VÔLEI.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7024/indicacao.154.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7024/indicacao.154.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 154/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, SEJA CRIADO POSTO DE ATENDIMENTO ODONTOLÓGICO JUNTO À UNIDADE BÁSICA DE SAÚDE DO BAIRRO CONCEIÇÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7025/indicacao.156.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7025/indicacao.156.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 156/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA DE OBRAS, PROCEDA A COLOCAÇÃO DE QUEBRA-MOLAS NA RUA PADRE JOÃO WAGNER, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7026/indicacao.157.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7026/indicacao.157.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 157/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A PAVIMENTAÇÃO COM PAVS NAS SEGUINTES RUAS DESTE MUNICÍPIO: RUAS ABRELINO RODRIGUES DA SILVA, JOÃO GABRIEL E SANTAREM, NA LOCALIDADE DO PASSO DA TAQUARA; RUA ERNESTO FUHR, EM CONCEIÇÃO; RUA ARMANDO KUNZLER, NO BAIRRO QUILOMBO.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7029/indicacao.158.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7029/indicacao.158.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 158/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLÉCIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL PARA QUE PROCEDAM A LIMPEZA DA SUBIDA DO SANTUÁRIO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7030/indicacao.159.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7030/indicacao.159.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 159/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLÉCIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE VENHAM A PROCEDER MELHORIAS NO PROLONGAMENTO DA RUA MAURO COELHO, COM RASPAS DE ASFALTO, CAPINA, MANUTENÇÃO DE BUEIROS, FECHAMENTO DE BURACOS, ENCANAMENTO PARA ESGOTO, ASSIM COMO MELHORIA NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7031/indicacao.160.bancadasmdb.psd.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7031/indicacao.160.bancadasmdb.psd.ok.pdf</t>
   </si>
   <si>
     <t>CM 160/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLÉCIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE PROCEDA MELHORIA NA ILUMINAÇÃO DA RUSA JOÃO PEDRO FERNANDES, PRINCIPALMENTE APÓS A PONTE, NA ALTURA DO NÚMERO 173.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7032/indicacao.161.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7032/indicacao.161.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 161/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLÉCIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM REALIZADAS AS SEGUINTES PROVIDÊNCIAS: -CONSERTO DE UM BURACO, QUE VERTE ÁGUA DA REDE DE ESGOTO, NO FINAL DA RUA A, NO LOTEAMENTO SÃO JOSÉ, NESTE MUNICÍPIO; -CONSERTO DA REDE DE ESGOTO DA RUA P, NO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7033/indicacao.162.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7033/indicacao.162.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 162/21         INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLÉCIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADOS GUARDAS MUNICIPAIS JUNTO AOS ESTABELECIMENTOS EDUCACIONAIS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7039/indicacao.168.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7039/indicacao.168.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 168/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, DIEGO FLORES, CLÁUDIO RENATO BECKER, NILSE MARIA ALVES DE LIMA E DILSON DIOCLECIO PIRES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM FEITAS MELHORIAS NO TRÂNSITO DA RUA GARIBALDI, NESTE MUNICÍPIO, COMO POR EXEMPLO A COLOCAÇÃO DE QUEBRA-MOLAS, SINALIZAÇÃO VERTICAL E HORIZONTAL, BEM COMO AS DEMAIS MELHORIAS QUE SE FIZEREM NECESSÁRIAS PARA A REDUÇÃO DA VELOCIDADE NO LOCAL.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7040/indicacao.169.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7040/indicacao.169.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 169/21          INDICAÇÃO DO VEREADOR ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM POSTINHO DE SAÚDE NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7041/indicacao.170.todos_vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7041/indicacao.170.todos_vereadores.pdf</t>
   </si>
   <si>
     <t>CM 170/21          INDICAÇÃO DE INICIATIVA DE TODOS OS VEREADORES SUGERINDO AO EXECUTIVO MUNICIPAL QUE O VALOR DE R$ 30.000,00 (TRINTA MIL REAIS), DE SOBRA DE DUODÉCIOMO DA CÂMARA MUNICIPAL, SEJA REPASSADO À ASSISTÊNCIA SOCIAL DA PREFEITURA PARA QUE SEJA REALIZADA A COMPRA DE CESTAS BÁSICAS A SEREM DISTRIBUÍDAS A FAMÍLIAS CARENTES DO MUNICÍPIO DURANTE A PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7042/indicacao.171.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7042/indicacao.171.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 171/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE DUAS LIXEIRAS PÚBLICAS, COM TAMPA, NA RUA SOL NASCENTE, NO LOTEAMENTO POPULAR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7044/indicacao.175.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7044/indicacao.175.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 175/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA AO EXECUTIVO MUNICIPAL PARA QUE SEJA REALIZADA A PINTURA DE UMA FAIXA DE SEGURANÇA NO QUILOMBO, EM FRENTE À FUNERÁRIA HARTMANN, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7045/indicacao.176.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7045/indicacao.176.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 176/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, PARA QUE SEJA FEITA A REDE FLUVIAL DE APROXIMADAMENTE 100m NA TRAVESSA DAS TAQUAREIRAS, NA MAÇONARIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7046/indicacao.177.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7046/indicacao.177.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 177/21         INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, DIEGO FLORES, CLÁUDIO RENATO BECKER, NILSE MARIA ALVES DE LIMA E DILSON DIOCLECIO PIRES AO EXECUTIVO MUNICIPAL PARA QUE SEJAM TOMADAS AS SEGUINTES PROVIDÊNCIAS: - QUE SEJA FECHADO UM BURACO EXISTENTE NO ASFALTO DA RUA 13 DE MAIO, Nº 295, NO BAIRRO NAVEGANTES, NESTE MUNICÍPIO. - QUE SEJA COLOCADO RASPA DE ASFALTO NO TRECHO FALTANTE DA RUA JOÃO PEDRO FERNANDES, NO LAJEADINHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, VILSON JOSE RECH</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7052/indicacao.182.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7052/indicacao.182.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 182/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, VILSON JOSÉ RECH, DIEGO FLORES E DILSON DIOCLECIO PIRES AO PREFEITO MUNICIPAL E AO SEU DEPARTAMENTO DE TRÂNSITO PARA QUE PROCEDAM A SINALIZAÇÃO DE PLACAS DE "ATENÇÃO ' E 'PARE' NA SAÍDA DA AV. DR. BRUNO CASSEL COM A RS 122, APÓS O EMPREENDIMENTO DO SENHOR NORMÉLIO BRILL.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7053/indicacao.183.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7053/indicacao.183.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 183/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, VILSON JOSÉ RECH, DIEGO FLORES E DILSON DIOCLECIO PIRES AO PREFEITO MUNICIPAL PARA QUE SEJA COLOCADA UMA PARADA DE ÔNIBUS APÓS A SINALEIRA DA AV. DR. BRUNO CASSEL, NO SENTIDO SÃO SEBASTIÃO DO CAÍ/RS 122, AO LADO CONTRÁRIO À ANTIGA ESQUADRIAS SELBACH.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7054/indicacao.184.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7054/indicacao.184.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 184/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, VILSON JOSÉ RECH, DIEGO FLORES E DILSON DIOCLECIO PIRES AO PREFEITO MUNICIPAL E AO SEU SECRETÁRIO DE OBRAS PARA PROCEDEREM A MANUTENÇÃO E REFORÇO DA PAREDE (BARRANCO) DA RUA PARALELA AO PARQUE CENTENÁRIO E À AV. DR. BRUNO CASSEL, QUE DÁ SUSTENTAÇÃO AO ASFALTO DA AVENIDA.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7068/indicacao.191.bancadasmdb.psd..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7068/indicacao.191.bancadasmdb.psd..pdf</t>
   </si>
   <si>
     <t>CM 191/21           INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA ENVIADO NOTIFICAÇÕES AS EMPRESAS QUE ABRIRAM BURACOS NO ASFALTO DO MUNICÍPIO COM BASE NAS LEIS 3.394, DE 30 DE AGOSTO DE 2011 - QUE DISPÕE SOBRE O FECHAMENTO DE VALAS POR EMPRESAS CONCESSIONÁRIAS  DO SERVIÇO PÚBLICO NAS VIAS PÚBLICAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ - E DA LEI 3.713, DE 17 DE JULHO DE 2014 - QUE TRATA DA OBRIGATORIEDADE DE SINALIZAÇÃO SOBRE A RESPONSABILIDADE DE OBRAS EM EXECUÇÃO POR EMPRESA CONCESSIONÁRIA DE SERVIÇOS PÚBLICOS DE ÁGUA E ESGOTO NAS VIAS PÚBLICAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7064/indicacao.193.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7064/indicacao.193.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 193/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E AO SEU SECRETÁRIO DE OBRAS PARA QUE PROVIDENCIEM MELHORIAS NA RUA DAS PETÚNIAS, QUE É VIA DE ACESSO AO LOTEAMENTO ANGICO II. O LOCAL NECESSITA DE MELHORIA NO PARALELEPÍPEDO, FECHAMENTO DE BURACOS E ESCOAMENTO DE ÁGUA, CONFORME IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7065/indicacao.194.bancadasmdb.psd..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7065/indicacao.194.bancadasmdb.psd..pdf</t>
   </si>
   <si>
     <t>CM 194/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E VILSON JOSÉ RECH SUGERINDO AO PREFEITO E AO SEU SECRETÁRIO DE OBRAS PARA PROCEDEREM A MANUTENÇÃO, FECHAMENTO DE BURACOS E MELHORIA NO ASFALTO DA RUA MADRE REGINA PROTTMANN, SUBIDA DO HOSPITAL SAGRADA FAMÍLIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7066/indicacao.195.bancadasmdb.psd..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7066/indicacao.195.bancadasmdb.psd..pdf</t>
   </si>
   <si>
     <t>CM 195/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E VILSON JOSÉ RECH SUGERINDO AO EXECUTIVO MUNICIPAL PARA QUE SEJAM COLOCADAS PLACAS NA ESTRADA DA TAFONA, NO AREIÃO, COM AVISO DE "PROIBIDO ABANDONAR ANIMAIS", INFORMANDO, AINDA, QUE O RESPONSÁVEL ESTARÁ SUJEITO À PENALIDADE, CONFORME A LEI DE PROTEÇÃO AOS ANIMAIS.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7077/indicacao.201.bancadasmds.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7077/indicacao.201.bancadasmds.psd.pdf</t>
   </si>
   <si>
     <t>CM 201/21           INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E SEU SECRETÁRIO DE OBRAS PARA QUE PROVIDENCIEM MELHORIAS NA ESTRADA DO CANTO ALEGRE. O LOCAL NECESSITA  DE MELHORIAS NAS PONTES, FECHAMENTO DE BURACOS E ESCOAMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7078/indicacao.202.bancadasmds.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7078/indicacao.202.bancadasmds.psd.pdf</t>
   </si>
   <si>
     <t>CM 202/21          INDICAÇÃO DOS VEREADORES DILSON DIOCLECIO PIRES, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICPAL QUE SEJAM INSTALADOS CANOS DE ESGOTO NA RUA U E NA RUA P, NO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7079/indicacao.203.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7079/indicacao.203.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 203/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL  E SEU SECRETÁRIO DE OBRAS, GUARDA MUNICIPAL E SETOR DE MEIO AMBIENTE PARA QUE PROVIDENCIEM PODA EM TAQUAREIRAS QUE SÃO PONTO DE ESCONDERIJO PARA TRÁFICO DE DROGAS NA RUA SETE DE SETEMBRO, Nº 1.015, BAIRRO NAVEGANTES, CONFORME IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7080/indicacao.204.bancadasmds.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7080/indicacao.204.bancadasmds.psd.pdf</t>
   </si>
   <si>
     <t>CM 204/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E SEU SECRETÁRIO DA FAZENDA PARA QUE INSCREVAM O MUNICÍPIO NO PROGRAMA NEGOCIA RS, VISANDO A OBTENÇÃO DE R$ 1.203,064,01 (UM MILHÃO E DUZENTOS E TRÊS MIL E SESSENTA E QUATRO REAIS E UM CENTAVO) ORIUNDO DE DÍVIDAS REMANESCENTES DO ESTADO DO RIO GRANDE DO SUL E QUE AINDA NÃO FORAM SANADAS COM NOSSO MUNICÍPIO DA ÁREA DE SAÚDE. APÓS, SE POSSÍVEL, DEEM RETORNO A ESTA CASA LEGISLATIVA ACERCA DO ACEITE E INSCRIÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7081/indicacao.205.bancadasmds.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7081/indicacao.205.bancadasmds.psd.pdf</t>
   </si>
   <si>
     <t>CM 205/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE COLOQUEM ILUMINAÇÃO NA QUADRA AO LADO DA ESCOLA MUNICIPAL CONCEIÇÃO, PARA QUE POSSA SER UTILIZADA PELA COMUNIDADE PARA A PRÁTICA DE ESPORTES.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7083/indicacao.210.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7083/indicacao.210.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 210/21          INDICAÇÃO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO A COLOCAÇÃO DE UM ABRIGO NO PONTO DE TÁXI NA AV. EGÍDIO MICHALENSE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7084/indicacao.211.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7084/indicacao.211.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 211/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRE HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A REFORMA DOS EQUIPAMENTOS DA ACADEMIA DA SAÚDE DO PARQUE CENTENÁRIO E QUE SEJAM REVISADAS AS BARRAS PARA FLEXÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7085/indicacao.212.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7085/indicacao.212.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 212/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A PINTURA DOS BRINQUEDOS DO PARQUINHO QUE FICA PRÓXIMO AO CAMPO DO ALTANEIRO, NA BARRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>DIEGO FLORES, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7094/indicacao.213.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7094/indicacao.213.diego.pdf</t>
   </si>
   <si>
     <t>CM 213/21          INDICAÇÃO DO VEREADOR DIEGO FLORES, SUBSCRITO PELOS DEMAIS VEREADORES, SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O CONSERTO NOS CANOS DE ESGOTO QUE PASSAM NA RUA CANTO BOA UNIÃO, NESTE MUNICÍPIO, BEM COMO A LIMPEZA NO VALO ONDE A ÁGUA VAI EMBORA (DESASSOREAR).</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7095/indicacao.214.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7095/indicacao.214.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 214/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES E DIEGO FLORES  SUGERINDO AO PREFEITO MUNICIPAL E SEU SECRETÁRIO DE OBRAS QUE FECHEM OS BURACOS ABERTOS NA ESQUINA DO TABELIONATO GLAESER, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7096/indicacao.215.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7096/indicacao.215.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 215/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES E DIEGO FLORES  SUGERINDO AO PREFEITO MUNICIPAL E SUA SECRETÁRIA DA SAÚDE QUE REALIZEM A VACINAÇÃO DA POPULAÇÃO COM IMUNIZANTE CONTRA A COVID-19 FORA DO HORÁRIO COMERCIAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7098/indicacao.223.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7098/indicacao.223.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 223/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM FEITAS MELHORIAS NA RUA JOÃO PEDRO FERNANDES, NA VILA PIRES, NESTE MUNICÍPIO, EM ESPECIAL, NA PONTE QUE SE ENCONTRA NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7099/indicacao.225.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7099/indicacao.225.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 225/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E SEU SECRETÁRIO DA FAZENDA PARA QUE INSCREVAM O MUNICÍPIO NO PROGRAMA PAVIMENTA RS, VISANDO O CADASTRAMENTO NO CHAMAMENTO PÚBLICO (EDITAL PP 001/2021) PARA HABILITAÇÃO DE PROJETOS PARA PAVIMENTAÇÃO. APÓS, SE POSSÍVEL, DEEM RETORNO A ESTA CASA LEGISLATIVA ACERCA DO ACEITE E INSCRIÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7106/indicacao.232.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7106/indicacao.232.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 232/21          INDICAÇÃO DOS VEREADORES NILSE MARIA ALVES DE LIMA, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER E DILSON DIOCLECIO PIRES SUGERINDO AO EXECUTIVO MUNCIPAL QUE SEJA CERCADA A PRACINHA DA LOCALIDADE DE NOVA RIO BRANCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>ASIR ANDRE HARTMANN, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7107/indicacao.233.bancadapsdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7107/indicacao.233.bancadapsdb.pdf</t>
   </si>
   <si>
     <t>CM 233/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ELSON LOPES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM LEVANTAMENTO DAS PRAÇAS DO MUNICÍPIO, A FIM DE QUE SEJAM ADQUIRIDOS NOVOS BRINQUEDOS PARA AS CRIANÇAS, BEM COMO SEJA DADA MANUTENÇÃO AOS BRINQUEDOS EXISTENTES.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>ASIR ANDRE HARTMANN</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7109/indicacao.234.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7109/indicacao.234.asir.pdf</t>
   </si>
   <si>
     <t>CM 234/21          INDICAÇÃO DO VEREADOR ASIR ANDRÉ HARTMANN SUGERINDO AO EXECUTIVO MUNICIPAL OU SECRETARIA DE OBRAS, QUE PROVIDENCIE CONSERTO E MELHORIAS NAS RUAS COM PAVIMENTAÇÃO IRREGULAR.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7112/indicacao.238.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7112/indicacao.238.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 238/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE VENHA A PROCEDER A PINTURA DE ESTACIONAMENTO OBLÍQUO NA RUA CEL. GUIMARÃES, ENTRE O PRÉDIO DO ATUAL CLUBE ALIANÇA E O ESCRITÓRIO DE ADVOCACIA AGOSTINI.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7113/indicacao.239.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7113/indicacao.239.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 239/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL E SEU SECRETÁRIO DE OBRAS QUE VENHAM PROCEDER MELHORA NA RUA JOÃO PEDRO FERNANDES, NO LAJEADINHO/VILA PIRES, PRINCIPALMENTE NA LOMBA APÓS A PONTE, QUE ESTÁ EXTREMAMENTE RUIM PARA SUBIDA DE VEÍCULOS.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7125/indicacao.250.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7125/indicacao.250.asir.pdf</t>
   </si>
   <si>
     <t>CM 250/21          INDICAÇÃO DO VEREADOR ASIR ANDRE HARTMANN SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A SINALIZAÇÃO DE QUEBRA-MOLAS NA RUA PADRE JOÃO WAGNER, ESPECIFICAMENTE NA FRENTE DA ASSOCIAÇÃO DOS MOTORISTAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7128/indicacao.254.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7128/indicacao.254.cesar.pdf</t>
   </si>
   <si>
     <t>CM 254/21          INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS VEREADORES, SUGERINDO AO PREFEITO MUNICIPAL E SEU SECRETÁRIO DE OBRAS QUE PROCEDAM ESTUDOS PARA IMPLANTAÇÃO DE CANTEIRO CENTRAL NA AVENIDA DR. BRUNO CASSEL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7129/indicacao.255.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7129/indicacao.255.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 255/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTVO MUNICIPAL QUE SEJA FEITA A INSTALAÇÃO DE "CHIMARRÓDROMO" NO PARQUE CENTENÁRIO E NA PRAÇA CONEGO EDVINO PHUL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7130/indicacao.256.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7130/indicacao.256.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 256/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTVO MUNICIPAL QUE SEJA DADA MAIOR ATENÇÃO EM RELAÇÃO À LIMPEZA E CONSERVAÇÃO DOS BANHEIROS PÚBLICOS DO PARQUE CENTENÁRIO AOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7136/indicacao.262.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7136/indicacao.262.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 262/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL  QUE SEJA PAVIMENTADO O TRECHO DA RUA AQUIDABAN, ESQUINA COM A RUA SÃO JOÃO.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7137/indicacao.263.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7137/indicacao.263.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 263/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA PAVIMENTADO O TRECHO DA RUA SÃO LOURENÇO, COMPREENDIDO ENTRE A RUA CRISTIANO SAUER E A RUA AQUIDABAN.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7138/indicacao.264.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7138/indicacao.264.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 264/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA PAVIMENTADA A TRAVESSA SÃO JOÃO.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7139/indicacao.265.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7139/indicacao.265.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 265/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA PAVIMENTADO O TRECHO FALTANTE DA ESTRADA DO CANTO ALEGRE - COMPREENDIDO ENTRE A PONTE E A RS 122.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7140/indicacao.266.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7140/indicacao.266.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 266/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS NO PARQUE CENTENÁRIO, NESTE MUNICÍPIO: REFORMA DA PISTA DE SKATE, ASSIM COMO MELHORIAS NO ENTORNO; MANUTENÇÃO DOS CANTEIROS E DO CORTE DE GRAMA EM TODA A EXTENÇÃO DO PARQUE.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7141/indicacao.267.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7141/indicacao.267.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 267/21           INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL, CONSIDERANDO AS DIVERSAS PAVIMENTAÇÕES ANUNCIADAS, QUE OFICIE À CORSAN PARA QUE PROCEDA AS MELHORIAS E PREPARAÇÕES NECESSÁRIAS NA REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7149/indicacao.271.bancadasmdb.psd.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7149/indicacao.271.bancadasmdb.psd.ok.pdf</t>
   </si>
   <si>
     <t>CM 271/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE VENHA ADQUIRIR UM VEÍCULO ADAPTADO PARA PESSOAS COM DEFICIÊNCIA (CADEIRANTES) PARA A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7150/indicacao.272.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7150/indicacao.272.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 272/21           INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL PARA QUE VENHA PROCEDER: O ENCANAMENTO DO ESGOTO A CÉU ABERTO NO TRECHO DA AVENIDA DR. BRUNO CASSEL COMPREENDIDO ENTRE A EMPRESA WEBERMAQ E O HOSPITAL SAGRADA FAMÍLIA; O ENCANAMENTO DO ESGOTO A CÉU ABERTO DO BAIRRO SÃO MARTIM.</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7151/indicacao.273.bancadas.mdb.psd.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7151/indicacao.273.bancadas.mdb.psd.ok.pdf</t>
   </si>
   <si>
     <t>CM 273/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM INSTALADAS CÂMERAS DE SEGURANÇA NO CAIS DO PORTO E NO BAIRRO MAÇONARIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7159/indicacao.284.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7159/indicacao.284.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 284/21          INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA COLOCADO UM GUARDA MUNICIPAL NA SINALEIRA DA AV. DR. BRUNO CASSEL, PRINCIPALMENTE NO HORÁRIO DE PICO E SAÍDA DO TRABALHO DAS INDÚSTRIAS PRÓXIMAS.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7160/indicacao.285.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7160/indicacao.285.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 285/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO FUNDO MUNICIPAL DO EMPREGO E FUNDO MUNICIPAL DA MULHER.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7161/indicacao.286.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7161/indicacao.286.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 286/21          INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES, DILSON DIOCLECIO PIRES E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A MANUTENÇÃO E CRIAÇÃO DE QUADRAS DE AREIA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7166/indicacao.292.cesar.nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7166/indicacao.292.cesar.nilse.pdf</t>
   </si>
   <si>
     <t>CM 292/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL PARA QUE ENCAMINHE, ATRAVÉS DO EXECUTIVO MUNICIPAL, POR INDICAÇÃO DESTES VEREADORES, O PROJETO DE LEI QUE "INSTITUI O PROGRAMA BANCO DE RAÇÕES" PARA ANIMAIS NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7167/indicacao.293.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7167/indicacao.293.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 293/21 INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE ESTAGIÁRIO DO CURSO DE DIREITO PARA DESENVOLVER O ESTÁGIO JUNTO À BRIGADA MILITAR DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7168/indicacao.294.bancadapsdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7168/indicacao.294.bancadapsdb.pdf</t>
   </si>
   <si>
     <t>CM 294/21 INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ELSON LOPES SUGERINDO AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE UM PROJETO DE LEI QUE INSTITUI O PROGRAMA DE FORNECIMENTO DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS PÚBLICAS MUNICIPAIS DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7169/indicacao.295.bancadapsdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7169/indicacao.295.bancadapsdb.pdf</t>
   </si>
   <si>
     <t>CM 295/21 INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ELSON LOPES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITA ADEQUAÇÃO DE ACESSIBILIDADE DE NOSSAS ESQUINAS, PRINCIPALMENTE DAS RUAS CENTRAIS DA CIDADE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7170/indicacao.296.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7170/indicacao.296.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 296/21 INDICAÇÃO DOS VEREADORES ASIR ANDRÉ HARTMANN, JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL OU SECRETARIA DE OBRAS QUE SEJA FEITA CALÇADA PARA PEDESTRES NA AV. DR. BRUNO CASSEL NO TRECHO ENTRE A EMPRESA G5-DESIGN Nº1213 ATÉ A EMPRESA ATELIER MARIA IRIS Nº1044, COM EXTENSÃO APROXIMADA DE 150 METROS.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7171/indicacao.298.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7171/indicacao.298.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 298/21 INDICAÇÃO DOS VEREADORES ANASTÁCIO DA SILVA, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ELSON LOPES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM LEVANTAMENTO DAS FAMÍLIAS QUE ESTÃO MORANDO NO FINAL DA RUA SÃO JOÃO (LOCAL CONHECIDO COMO COTOVELO) QUANTO TEMPO ESTÃO NESSE LOCAL E SE SÃO NATURAIS DO MUNICÍPIO. INDICA, TAMBÉM, A REALIZAÇÃO DE LIMPEZA NO MESMO LOCAL (RUA SÃO JOÃO).</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7172/indicacao.299.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7172/indicacao.299.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 299/21 INDICAÇÃO DO VEREADOR ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE DOIS QUEBRA-MOLAS NA RUA ESPERANTO, PRÓXIMO À FUNERÁRIA HARTMANN, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7179/indicacao.305.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7179/indicacao.305.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 305/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL PARA QUE VENHA PROCEDER: A CONSTRUÇÃO DE MAIS UM QUISQUE E BANHEIROS NA POPULARMENTE CONHECIDA "PRAÇA DA SANTINHA", NO BAIRRO NAVEGANTES; A CONSTRUÇÃO DE BANHEIROS NA PRAÇA ORESTES LUCAS.</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7180/indicacao.306.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7180/indicacao.306.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 306/21 INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA ESTRADA DA PEDREIRA, JÁ EXISTENTE NO CADASTRO DO MUNICÍPIO, NO BAIRRO ANGICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7181/indicacao.307.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7181/indicacao.307.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 307/21 INDICAÇÃO DOS VEREADORES DILSON DIOCLECIO PIRES, CESAR DOS SANTOS JUNIOR, DIEGO FLORES, CLÁUDIO RENATO BECKER E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LIXEIRA COMUNITÁRIA NA ESTRADA DA TAFONA, NO AREIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7182/indicacao.308.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7182/indicacao.308.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 308/21 INDICAÇÃO DOS VEREADORES DIEGO FLORES, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS AS SEGUINTES PROVIDÊNCIAS: QUE SEJA FEITO UM QUEBRA-MOLAS NA RUA SÃO JOÃO, ENTRE OS NÚMEROS 123 E 131; QUE SEJA REALIZADA A PINTURA DE UMA FAIXA DE SEGURANÇA NA RUA SETE DE SETEMBRO, NA ESQUINA DA BORRACHARIA QUE ALI EXISTE.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7183/indicacao.309.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7183/indicacao.309.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 309/21 INDICAÇÃO DOS VEREADORES ASIR ANDRÉ HARTMANN, JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL OU À SECRETARIA DE OBRAS A COLOCAÇÃO DE QUEBRA-MOLAS NA RUA IVOTI, EM FRENTE À PRAÇA ALI EXISTENTE, E TAMBÉM, A COLOCAÇÃO DE QUEBRA-MOLAS NA RUA JOSEFINA JAQUES NORONHA.</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7186/indicacao.312.bancadas.mdb.psd_2.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7186/indicacao.312.bancadas.mdb.psd_2.pdf</t>
   </si>
   <si>
     <t>CM 312/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES E DILSON DIOCLECIO PIRES SUGERINDO AO PREFEITO MUNICIPAL QUE VENHA PROCEDER A SINALIZAÇÃO VERTICAL E HORIZONTAL (PRINCIPALMENTE INDICANDO VELOCIDADE) E MELHORIA NA FISCALIZAÇÃO DE TRÁFEGO, ASSIM COMO ESTACIONAMENTO DE VEÍCULOS QUE PODEM ATRAPALHAR A VISÃO NAS ESQUINAS DA RUA ANDRADE NEVES COM A RUA 13 DE MAIO.</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7187/indicacao.313.bancadas.mdb.psd_3.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7187/indicacao.313.bancadas.mdb.psd_3.pdf</t>
   </si>
   <si>
     <t>CM 313/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES E DILSON DIOCLECIO PIRES SUGERINDO AO PREFEITO MUNICIPAL QUE VENHA PROCEDER A SINALIZAÇÃO VERTICAL E HORIZONTAL (PRINCIPALMENTE INDICANDO DIREÇÃO DE TRÂNSITO) NA RÓTULA DE ENCONTRO ENTRE A RUA ADOLFO FLORES E ESTRADA DO ANGICO.</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7188/indicacao.314.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7188/indicacao.314.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 314/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES E DILSON DIOCLECIO PIRES SUGERINDO AO PREFEITO MUNICIPAL QUE VENHA PROCEDER A COLOCAÇÃO DE QUEBRA-MOLAS NA RUA ADÃO VIEIRA, ALTURA DO Nº 158.</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7189/indicacao.315.bancadas.mdb.psd_4.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7189/indicacao.315.bancadas.mdb.psd_4.pdf</t>
   </si>
   <si>
     <t>CM 315/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES E DILSON DIOCLECIO PIRES SUGERINDO AO PREFEITO MUNICIPAL QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE REDES NA QUADRA DO PARQUE CENTENÁRIO, LOCALIZADA NA ENTRADA PELA AVENIDA OSVALDO ARANHA.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7194/indicacao.317.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7194/indicacao.317.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 317/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL PARA QUE O MUNICÍPIO VENHA ADERIR A "SEGUNDA CHAMADA PÚBLICA DE COINVESTIMENTO, JUNTO AOS MUNICÍPIOS GAÚCHOS, PARA CONCESSÃO DE AUXÍLIO EMERGENCIAL PARA PROFISSIONAIS DE EDUCAÇÃO FÍSICA" - ANEXO.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7195/indicacao.318.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7195/indicacao.318.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 318/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE PROCEDA A COLOCAÇÃO DE REDES OU CERCAMENTO DA QUADRA DE ESPORTES JUNTO A PRAÇA DO BAIRRO QUILOMBO.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA, Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7196/indicacao.319.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7196/indicacao.319.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 319/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE PROCEDA, ATRAVÉS DA SECRETARIA DE OBRAS, O CONSERTO DO ASFALTO NA ALTURA DA ESQUINA DO LOJÃO DAS MALHAS (Nº565).</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA, Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7197/indicacao.320.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7197/indicacao.320.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 320/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE PROCEDA, ATRAVÉS DA SECRETARIA DE OBRAS, A MANUTENÇÃO E COLOCAÇÃO DE ENERGIA SOBRE AS BANDEIRAS COLOCADAS NA CIDADE EM PASSEIOS PÚBLICOS, ESPECIALMENTE A BANDEIRA BRASILEIRA.</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7198/indicacao.323.bancadasmdb.psd.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7198/indicacao.323.bancadasmdb.psd.pp.pdf</t>
   </si>
   <si>
     <t>CM 323/21 INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES, ANASTÁCIO DA SILVA E DILSON DIOCLECIO PIRES SUGERINDO AO EXECUTIVO MUNICIPAL QUE SEJAM EQUIPADAS AS QUADRAS DE VÔLEI DE AREIA COM AS REDES, E QUE SEJA ORGANIZADA A LIBERAÇÃO DE ESPORTES NOS GINÁSIOS E QUADRAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7205/indicacao.330.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7205/indicacao.330.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 330/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA, ATRAVÉS DA SECRETARIA DE OBRAS, A CONSTRUÇÃO DE CALÇADA NOS ARREDORES DA PRAÇA "TIO PUBI", NO BAIRRO ANGICO.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7206/indicacao.331.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7206/indicacao.331.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 331/21 INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTAMANN, ANASTÁCIO DA SILVA E ELSON LOPES SUGERINDO AO EXECUTIVO MUNICIPAL A REFORMA E REATIVAÇÃO DO CHAFARIZ DO PARQUE CENTENÁRIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7210/indicacao.336.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7210/indicacao.336.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 336/21 INDICAÇÃO DE INICIATIVA DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA SUGERINDO AO EXECUTIVO MUNICIPAL A PARTICIPAÇÃO NA CHAMADA PÚBLICA Nº 1/2021, LANÇADO PELO MINISTÉRIO DA MULHER, FAMÍLIA E DIREITOS HUMANOS, SECRETARIA NACIONAL DE PROMOÇÃO E DEFESA DOS DIREITOS DA PESSOA IDOSA, QUE VISA SELEÇÃO DE ÓRGÃOS PÚBLICOS OU ENTIDADES PÚBLICAS INTERESSADAS EM CELEBRAR TERMO DE CONVÊNIO QUE TENHA POR OBJETIVO A EXECUÇÃO DE PROJETOS COM AÇÕES VOLTADAS À PROMOÇÃO E À DEFESA DOS DIREITOS DA PESSOA IDOSA, CONFORME EM ANEXO.</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7211/indicacao.337.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7211/indicacao.337.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 337/21 INDICAÇÃO DOS VEREADORES DIEGO FLORES, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, NILSE MARIA ALVES DE LIMA E DILSON DIOCLECIO PIRES SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE DE QUEBRA-MOLAS NA RUA CRISTIANO SAUER COM A RUA CEL. GUIMARÃES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7216/indicacao.342.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7216/indicacao.342.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 342/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA, ATRAVÉS DA SECRETARIA DE OBRAS, O FECHAMENTO DE BURACOS, LIMPEZA DA RUA, CORTE DE VEGETAÇÃO, BEM COMO MELHORIAS NO CALÇAMENTO DA RUA DAS ROSAS, NO BAIRRO ANGICO.</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7217/indicacao.343.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7217/indicacao.343.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 343/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA O SEGUINTE: QUE TODAS AS RUAS A SEREM PAVIMENTADAS SEJAM CERTIFICADAS DE QUE A METRAGEM ESTÁ CORRETA EM SUA LARGURA, BEM COMO NÃO HAJA IRREGULARIDADES QUANTO À INVASÃO DE ESPAÇO POR PROPRIEDADES QUE ESTEJAM ADENTRANDO O PASSEIO PÚBLICO; QUE SEJAM RESPEITADAS AS METRAGENS DE CALÇADAS E PASSEIOS PÚBLICOS JÁ CONSTRUÍDOS PELOS MORADORES, PREVISTOS EM LEI.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7218/indicacao.344.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7218/indicacao.344.cesar.pdf</t>
   </si>
   <si>
     <t>CM 344/21 INDICAÇÃO DO VEREADOR CESAR DOS SANTOS JUNIOR SUGERINDO AO PREFEITO MUNICIPAL QUE PROCEDA, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, O SEGUINTE: QUE SEJA TROCADA LÂMPADA NA RS 122, KM 7, Nº 6989, BAIRRO CONCEIÇÃO - FUNDOS DO CDV DE SÁ E FLORICULTURA OURO VERDE.</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7219/indicacao.345.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7219/indicacao.345.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 345/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL PARA QUE PROCEDA, ATRAVÉS DA SECRETARIA DE OBRAS, O FECHAMENTO DE BURACOS E MELHORIAS NA RUA JOÃO PEDRO FERNANDES, NA ENTRADA DE ACESSO AO SHOPPING ODERICH.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7220/indicacao.346.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7220/indicacao.346.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 346/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL PARA QUE PROCEDA, ATRAVÉS DA SECRETARIA DE OBRAS, A SINALIZAÇÃO DE BURACOS E CUIDADOS COM ENTRADAS DE RESIDÊNCIAS QUANDO DA COLOCAÇÃO DAS PAVIMENTAÇÕES, COMO ESTÁ OCORRENDO NA RUA SATURNINO DA SILVA.</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7227/indicacao.353.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7227/indicacao.353.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 353/21 INDICAÇÃO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ANASTÁCIO DA SILVA E ELSON LOPES SUGERINDO AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE PROJETO DE LEI, CONFORME MODELO EM ANEXO, QUE INSTITUI A PESQUISA DE SATISFAÇÃO DOS USUÁRIOS DOS SERVIÇOS PÚBLICOS PRESTADOS PELAS UNIDADES DE SAÚDE DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7236/indicacao.362.diego.retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7236/indicacao.362.diego.retirado.pdf</t>
   </si>
   <si>
     <t>CM 362/21 INDICAÇÃO DO VEREADOR DIEGO FLORES SUGERINDO AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE PROJETO DE LEI, CONFORME MODELO EM ANEXO, QUE INCLUI O CONTEÚDO SOBRE A CULTURA TRADICIONALISTA NAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7237/indicacao.363.diego.retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7237/indicacao.363.diego.retirado.pdf</t>
   </si>
   <si>
     <t>CM 363/21 INDICAÇÃO DO VEREADOR DIEGO FLORES SUGERINDO AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE PROJETO DE LEI, CONFORME MODELO EM ANEXO, SUGERINDO A IMPLANTAÇÃO DO PROJETO "BUEIROS INTELIGENTES" NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7251/indicacao.373.todos_vereadores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7251/indicacao.373.todos_vereadores.ok.pdf</t>
   </si>
   <si>
     <t>CM 373/21          INDICAÇÃO DE TODOS OS VEREADORES SUGERINDO AO PREFEITO MUNICIPAL QUE VENHA A REALIZAR, ATRAVÉS DA ADMINISTRAÇÃO MUNICIPAL, CAMPANHA DE CASTRAÇÃO DE ANIMAIS, BEM COMO SEJA ELABORADA CARTILHA EDUCATIVA QUE PODERÁ SER DISTRIBUÍDA JUNTO À COMUNIDADE E PRINCIPALMENTE NAS ESCOLAS EM CARÁTER EDUCATIVO PARA A CONSCIENTIZAÇÃO DA ADOÇÃO E CUIDADOS COM ANIMAIS.</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7252/indicacao.374.bancadasmdb.psd.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7252/indicacao.374.bancadasmdb.psd.ok.pdf</t>
   </si>
   <si>
     <t>CM 374/21          INDICAÇÃO DOS VERADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL  QUE VENHA A PROCEDER, ATRAVÉS DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE QUBRA-MOLAS NA AVENIDA CONCEIÇÃO, PRÓXIMO À FARMÁCIA.</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7253/indicacao.375.bancadasmdb.psd.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7253/indicacao.375.bancadasmdb.psd.ok.pdf</t>
   </si>
   <si>
     <t>CM 375/21            INDICAÇÃO DOS VERADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE VENHA A PROCEDER A COLOCAÇÃO DE PISTA DE SKATE NO BAIRRO SÃO MARTIM.</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7254/indicacao.376.bancadasmdb.psd.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7254/indicacao.376.bancadasmdb.psd.ok.pdf</t>
   </si>
   <si>
     <t>CM 376/21            INDICAÇÃO DOS VERADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE VENHA A PROCEDER, ATRAVÉS DA SECRETARIA DE OBRAS, MELHORIAS NO ENCANAMENTO E VAZÃO DE ÁGUA DAS SEGUINTES RUAS: RUA ADOLPHO SCHENCKEL, NO BAIRRO RIO BRANCO; RUA PADRE JOÃO WAGNER, VILA PROGRESSO; RUA TRÊS COROAS, LOTEAMENTO NOVA RIO BRANCO E RUA OITO, BAIRRO SÃO MARTIM.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7255/indicacao.377.bancadasmdb.psd.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7255/indicacao.377.bancadasmdb.psd.ok.pdf</t>
   </si>
   <si>
     <t>CM 377/21           INDICAÇÃO DOS VERADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE VENHA A PROCEDER, ATRAVÉS DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE ENCANAMENTO NA RUA G, NO BAIRRO SÃO MARTIM</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7256/indicacao.378.bancadasmdb.psd.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7256/indicacao.378.bancadasmdb.psd.ok.pdf</t>
   </si>
   <si>
     <t>CM 378/21           INDICAÇÃO DOS VERADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE VENHA A PROCEDER, ATRAVÉS DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE PAVS ENTRE OS BAIRROS RIO BRANCO E MORADA DO VALE, NA RUA ADÃO VIEIRA.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7266/indicacao.391.cesardilsonnilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7266/indicacao.391.cesardilsonnilse.pdf</t>
   </si>
   <si>
     <t>CM 391/21 INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA SUGERINDO AO PREFEITO MUNICIPAL QUE EDITE LEGISLAÇÃO PERTINENTE.</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7281/indicacao.406.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7281/indicacao.406.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 406/21 - INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, CLÁUDIO RENATO BECKER, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA, ATRAVÉS DA SECRETARIA DE OBRAS, A MELHORA E CONSERTO DO ENCANAMENTO DA ÁREA VERDE DA RUA DAS ROSAS, NO BAIRRO ANGICO.</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>CM 407/21 - INDICAÇÃO DOS VEREADORES CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, CLÁUDIO RENATO BECKER, DIEGO FLORES E NILSE MARIA ALVES DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA A COLOCAÇÃO DE PARADA DE ÔNIBUS NO BAIRRO ANGICO, CONFORME LOCALIZAÇÃO ANEXA.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7285/indicacao.411.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7285/indicacao.411.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 411/21 INDICAÇÃO DOS VEREADORES CESAR JUNIOR, CLÁUDIO BECKER, DIEGO FLORES, DILSON PIRES E NILSE DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA A COLOCAÇÃO DE PARADA DE ÔNIBUS NO BAIRRO ANGICO, CONFORME LOCALIZAÇÃO ANEXA.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7286/indicacao.412.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7286/indicacao.412.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 412/21 INDICAÇÃO DOS VEREADORES CESAR JUNIOR, CLÁUDIO BECKER, DIEGO FLORES, DILSON PIRES E NILSE DE LIMA SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA A COLOCAÇÃO DE PAVS NA ESTRADA QUE DÁ ACESSO À CRECHE DO BAIRRO LAJEADINHO, CONFORME MAPA ANEXO.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7038/requerimento.167.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7038/requerimento.167.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 167/21          REQUERIMENTO DOS VEREADORES CESAR DOS SANTOS JUNIOR, NILSE MARIA ALVES DE LIMA, CLÁUDIO RENATO BECKER, DIEGO FLORES E DILSON DIOCLECIO PIRES PROPONDO QUE SEJA ENVIADO OFÍCIO AO COREN - CONSELHO REGIONAL DE ENFERMAGEM DO RS, COFEN - CONSELHO FEDERAL DE ENFERMAGEM, CÂMARA DOS DEPUTADOS E MINISTÉRIO DA SAÚDE CONTENDO MOÇÃO DE APOIO AO PROJETO DE LEI 2.564/2020, QUE VISA INSTITUIR O PISO SALARIAL NACIONAL PARA ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, NILSE MARIA ALVES DE LIMA, ANASTÁCIO DA SILVA., CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7163/requerimento.290.cesar.claudio.dilson.nilse.guara.elson.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7163/requerimento.290.cesar.claudio.dilson.nilse.guara.elson.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 290/21 REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA UMA MOÇÃO DE APOIO À VALORIZAÇÃO DO SALÁRIO MÍNIMO REGIONAL, PARA QUE SEJA CONSTRUÍDA UMA PROPOSTA DE REAJUSTE QUE MINIMAMENTE REPONHA A INFLAÇÃO DESTE PERÍODO REVISANDO E CONTEMPLANDO O QUE NÃO FOI CONCEDIDO AINDA NO ANO PASSADO (4,5%) E A INFLAÇÃO ACUMULADA PARA FEVEREIRO DESTE ANO (5,53%), DEVENDO SER ENCAMINHADA A PRESENTE MOÇÃO À ASSEMBLEIA LEGISLATIVA DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., CLÁUDIO RENATO BECKER., DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7214/requerimento.340.bancadas.pp.psd.psdb.mdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7214/requerimento.340.bancadas.pp.psd.psdb.mdb.pdf</t>
   </si>
   <si>
     <t>CM 340/21 REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA UMA MOÇÃO DE APOIO À APROVAÇÃO DO PROJETO DE LEI Nº 146/2021, EM TRAMITAÇÃO NA ASSEMBLEIA LEGISLATIVA DO RS, QUE ALTERA A LEI Nº 13.821, DE 25 DE OUTUBRO DE 2011, QUE CRIA O QUADRO DE PESSOAL DOS SERVIÇOS AUXILIARES DA DEFENSORIA PÚBLICA DO ESTADO, ALTERA SEU QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS E DÁ OUTRAS PROVIDÊNCIAS, DEVENDO SER ENVIADA CÓPIA DESTA MOÇÃO AO GABINETE DO DEFENSOR PÚBLICO GERAL DO ESTADO , À ASSEMBLEIA LEGISLATIVA DO ESTADO DO RIO GRANDE DO SUL - PARA QUE SEJA REMETIDO AOS GABINETES DOS DEPUTADOS ESTADUAIS, BEM COMO À DEFENSORIA PÚBLICA DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7225/requerimento.351.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7225/requerimento.351.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 351/21 REQUERIMENTO DE INICIATIVA DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES E ANASTÁCIO DA SILVA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA À ASSEMBLEIA LEGISLATIVA DO RS UMA MOÇÃO DE APOIO À APROVAÇÃO INTEGRAL DO PROJETO DE LEI 147/2021, QUE TRATA DA UNIFICAÇÃO DOS QUADROS DE PESSOAL E INSTITUI O PLANO DE CARREIRA, CARGOS, FUNÇÕES E REMUNERAÇÕES DOS SERVIDORES DO PODER JUDICIÁRIO ESTADUAL.</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER., ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, VILSON JOSE RECH</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7242/requerimento.368.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7242/requerimento.368.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 368/21 REQUERIMENTO DE INICIATIVA DO VEREADOR CLÁUDIO RENATO BECKER, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADA À SECRETARIA DE SAÚDE DO ESTADO DO RIO GRANDE DO SUL UMA MOÇÃO DE APOIO PELA IMPLANTAÇÃO DE UM CENTRO DE ONCOLOGIA, JUNTO AO HOSPITAL MONTENEGRO (HM).</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7243/requerimento.369.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7243/requerimento.369.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 369/21 REQUERIMENTO DE INICIATIVA DO VEREADOR CLÁUDIO RENATO BECKER, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADA AO GOVERNADOR DO ESTADO E À ASSEMBLEIA LEGISLATIVA DO RS UMA MOÇÃO DE APOIO PELA JUSTA RECOMPOSIÇÃO DO EFETIVO DA POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7265/requerimento.390.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7265/requerimento.390.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 390/21 REQUERIMENTO, DE INICIATIVA DO VEREADOR JOÃO MARCOS DUARTE GUARÁ, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO GOVERNADOR DO ESTADO DO RS, AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA, AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RS, À VICE-PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RS, AO PRESIDENTE DA COMISSÃO DE SEGURANÇA E SERVIÇOS PÚBLICOS DA ASSEMBLEIA LEGISLATIVA DO ESTADO, AO PRESIDENTE DA ASSOCIAÇÃO BENEFICENTE ANTÔNIO MENDES FILHO E À ASSOCIAÇÃO DO SARGENTOS, SUBTENENTES E TENENTES DA BRIGADA MILITAR E DO CORPO DE BOMBEIROS DO ESTADO, CONTENDO MOÇÃO DE APOIO AO AUMENTO DO NÚMERO DE VAGAS NO CONCURSO TÉCNICO DE SEGURANÇA PÚBLICA (CTSP/2021) DOS POLICIAIS MILITARES DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7022/requerimento.152.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7022/requerimento.152.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 152/21          REQUERIMENTO DO VEREADOR ANASTÁCIO DA SILVA PROPONDO QUE SEJA ENVIADO AO DOUTOR TIARAJU ROBERTO RIBEIRO UMA MOÇÃO DE CONGRATULAÇÕES EM RECONHECIMENTO POR SUA ATUAÇÃO NA LUTA CONTRA O COVID-19, ATENDENDO PELA MANHÃ EM SEU CONSULTÓRIO, DE FORMA GRATUITA, OS PACIENTES COM SUSPEITAS DA DOENÇA, ATO NOBRE PRATICADO POR ESSE PROFISSIONAL DA SAÚDE.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7123/requerimento.249.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7123/requerimento.249.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 249/21          MOÇÃO DE CONGRATULAÇÕES E AGRADECIMENTOS DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA AO EX-SERVIDOR CARLOS AUGUSTO ALVES SABBADO UMA MOÇÃO DE CONGRATULAÇÕES E AGRADECIMENTOS PELOS SERVIÇOS PRESTADOS A ESTA CASA LEGISLATIVA, DESEJANDO, AINDA, NESSA NOVA ETAPA DE SUA VIDA, VOTOS DE SAÚDE, HARMONIA E FELICIDADES, EXTENSIVOS À SUA FAMÍLIA.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>ASIR ANDRE HARTMANN, ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7148/requerimento.275.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7148/requerimento.275.asir.pdf</t>
   </si>
   <si>
     <t>CM 275/21          REQUERIMENTO DE INICIATIVA DO VEREADOR ASIR ANDRÉ HARTMANN, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENTREGUE À EMPRESA AGROSUL FOODS UMA MOÇÃO DE CONGRATULAÇÕES PELO ANIVERSÁRIO DE CINQUENTA ANOS.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7178/requerimento.304.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7178/requerimento.304.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 304/21 REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE UMA MOÇÃO DE CONGRATULAÇÕES À UNIVERSIDADE DE CAXIAS DO SUL (UCS) - CAMPUS VALE DO CAÍ PELOS VINTE ANOS DE ATIVIDADES EDUCACIONAIS EM SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7190/requerimento.316.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7190/requerimento.316.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 316/21 REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE AOS SERVIDORES DA SECRETARIA MUNICIPAL DA SAÚDE E DA FAMÍLIA, LISTADOS, UMA MOÇÃO DE CONGRATULAÇÕES PELOS RELEVANTES SERVIÇOS PRESTADOS À SÃO SEBASTIÃO DO CAÍ DURANTE A PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7264/requerimento.389.todos_vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7264/requerimento.389.todos_vereadores.pdf</t>
   </si>
   <si>
     <t>CM 389/21 REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE AO SENHOR TIMÓTEO ROCHENBACH UMA MOÇÃO DE CONGRATULAÇÕES PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7274/requerimento.401.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7274/requerimento.401.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 401/21 REQUERIMENTO, DE INICIATIVA DO VEREADOR CLÁUDIO RENATO BECKER, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE AO PADRE ALEXANDRE BAPTISTA DE OLIVEIRA UMA MOÇÃO DE CONGRATULAÇÕES COMO FORMA DE RECONHECIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO. CABE RESSALTAR QUE O CIDADÃO HOMENAGEADO É FIGURA DE EXTREMA RELEVÂNCIA PARA A COMUNIDADE CAIENSE, NA QUAL DESENVOLVE, HÁ QUATRO ANOS, IMPORTANTES ATIVIDADES RELIGIOSAS.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7275/requerimento.402.todosvereadores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7275/requerimento.402.todosvereadores.ok.pdf</t>
   </si>
   <si>
     <t>CM 402/21 REQUERIMENTO, DE INICIATIVA DO VEREADOR CLÁUDIO RENATO BECKER, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE AO PADRE NEILOR SCHUSTER UMA MOÇÃO DE CONGRATULAÇÕES COMO FORMA DE RECONHECIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO. CABE RESSALTAR QUE O CIDADÃO HOMENAGEADO É FIGURA DE EXTREMA RELEVÂNCIA PARA A COMUNIDADE CAIENSE, NA QUAL DESENVOLVE, HÁ TRÊS ANOS, IMPORTANTES ATIVIDADES RELIGIOSAS.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>MOR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6973/requerimento.114.mocao_de_repudio.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6973/requerimento.114.mocao_de_repudio.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 114/21          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE SEJA ENVIADA UMA MOÇÃO DE REPÚDIO À PEC 280/19, AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL E À ASSEMBLEIA LEGISLATIVA DO RIO GRANDE DO SUL PARA QUE SEJA RESPEITADO O PLEBISCITO QUANTO À ALIENAÇÃO DO BANRISUL, CORSAN E PROCERGS.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7061/requerimento.190.todos_vereadores_retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7061/requerimento.190.todos_vereadores_retirado.pdf</t>
   </si>
   <si>
     <t>CM 190/21           REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO POR VEREADORES, PROPONDO MOÇÃO DE REPÚDIO À PROPOSTA  DE CONCESSÃO DA RODOVIA RS 122 PELO GOVERNO DO ESTADO DO RIO GRANDE DO SUL, DEVENDO SER ENVIADO CÓPIA A SECRETARIA EXTRAORDINÁRIA DE PARCERIAS, AO DAER, AO GABINETE DO GOVERNADOR DOS ESTADO E À PRESIDÊNCIA DA ASSEMBLEIA LEGISLATIVA DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7072/requerimento.199.todosvereadores.verbal..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7072/requerimento.199.todosvereadores.verbal..pdf</t>
   </si>
   <si>
     <t>CM 199/21          REQUERIMENTO VERBAL DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, APOIADO PELOS DEMAIS VEREADORES, PROPONDO MOÇÃO DE REPÚDIO À PROPOSTA DE CONCESSÃO DA RODOVIA RS 122 PELO GOVERNO DO ESTADO DO RIO GRANDE DO SUL, DEVENDO SER ENVIADO CÓPIA A SECRETARIA EXTRAORDINÁRIA DE PARCERIAS, AO DAER, AO GABINETE DO GOVERNADOR DO ESTADO E À PRESIDÊNCIA DA ASSEMBLEIA LEGISLATIVA DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7165/requerimento.297.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7165/requerimento.297.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 297/21 REQUERIMENTO DE INICIATIVA DO VEREADOR JOÃO MARCOS DUARTE GUARÁ, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADA UMA MOÇÃO DE REPÚDIO AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL, EM RELAÇÃO AO PROGRAMA "ASSISTIR", PELA REDUÇÃO DRÁSTICA NOS REPASSES AO HOSPITAL MONTENEGRO E HOSPITAL SAGRADA FAMÍLIA.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONTASEXEC - COMISSÃO ESPECIAL CONTAS EXECUTIVO 2018</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7047/projeto.178.aprova_as_contas_de_governo_do_poder_executivo_exercicio_2018.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7047/projeto.178.aprova_as_contas_de_governo_do_poder_executivo_exercicio_2018.pdf</t>
   </si>
   <si>
     <t>CM 178/21          APROVA AS CONTAS DE GOVERNO DO PODER EXECUTIVO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ RELATIVAS AO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA, ASIR ANDRE HARTMANN, CLÁUDIO RENATO BECKER., DIEGO FLORES, JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7153/projeto.279.concede_titulo_de_cidada_caiense_a_cleusa_tania_de_oliveira_spinato.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7153/projeto.279.concede_titulo_de_cidada_caiense_a_cleusa_tania_de_oliveira_spinato.pdf</t>
   </si>
   <si>
     <t>CM 279/21          PROJETO DE LEI, DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, NILSE MARIA ALVES DE LIMA E DILSON DIOCLECIO PIRES, SUBSCRITO PLEOS DEMAIS VEREADORES, QUE CONCEDE A TÍTULO DE "CIDADÃ CAIENSE" À CLEUSA TÂNIA DE OLIVEIRA SPINATO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7246/projeto.executivo.001._lei_complementar_-_codigo_tributario.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7246/projeto.executivo.001._lei_complementar_-_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>PM 001/2021 - CM 382/21          PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ/RS, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6129/projeto.executivo.001..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6129/projeto.executivo.001..pdf</t>
   </si>
   <si>
     <t>PM 001/2021 - CM 001/21          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - ENGENHEIRO CIVIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6268/projeto.executivo.002.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6268/projeto.executivo.002.pdf</t>
   </si>
   <si>
     <t>PM 002/2021 - CM 005/21          ALTERA REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 3.185, DE 27 DE ABRIL DE 2010, QUE DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6271/projeto.executivo.003.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6271/projeto.executivo.003.pdf</t>
   </si>
   <si>
     <t>PM 003/2021 - CM 006/21          ALTERA A LEI MUNICIPAL Nº 3.244, DE 28 DE SETEMBRO DE 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6273/projeto.executivo.004.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6273/projeto.executivo.004.pdf</t>
   </si>
   <si>
     <t>PM 004/2021 - CM 007/21          DISPÕE SOBRE O CONTROLE INTERNO DO MUNICÍPIO E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6274/projeto.executivo.005.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6274/projeto.executivo.005.pdf</t>
   </si>
   <si>
     <t>PM 005/2021 - CM 008/21          ALTERA O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DE QUE TRATA O ART. 14 DA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6275/projeto.executivo.006.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6275/projeto.executivo.006.pdf</t>
   </si>
   <si>
     <t>PM 006/2021 - CM 009/21          CRIA O CARGO DE "GESTOR DE COBRANÇA E DIVIDA ATIVA" NO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6276/projeto.010._proibicao_veiculos_pesados_rua_cachoeirinha.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6276/projeto.010._proibicao_veiculos_pesados_rua_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>CM 010/21          PROJETO DE LEI DO VEREADOR CESAR DOS SANTOS JUNIOR QUE PROÍBE PARCIALMENTE O TRÂNSITO DE VEÍCULOS PESADOS E DE TRAÇÃO E DE TRANSPORTE COLETIVO DE PASSAGEIROS NA RUA CACHOEIRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6277/projeto.011.altera_redacao_da_lei_3.320-pagamento_de_diarias.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6277/projeto.011.altera_redacao_da_lei_3.320-pagamento_de_diarias.ok.pdf</t>
   </si>
   <si>
     <t>CM 011/21          PROJETO DE LEI DO VEREADOR CESAR DOS SANTOS JUNIOR QUE ALTERA A REDAÇÃO DA LEI Nº 3.320 DE 30 DE MARÇO DE 2011, QUE DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS PARA VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6457/projeto.executivo.007.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6457/projeto.executivo.007.pdf</t>
   </si>
   <si>
     <t>PM 007/2021 - CM 040/21          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATA PESSOAL - PROFESSOR, MONITOR DE EDUCAÇÃO INFANTIL E SERVENTE - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6458/projeto.executivo.008.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6458/projeto.executivo.008.pdf</t>
   </si>
   <si>
     <t>PM 008/2021 - CM 041/21          ALTERA REDAÇÃO DO ARTIGO 3º DA LEI MUNICIPAL Nº 2.693, DE 05 DE AGOSTO DE 2005, QUE DÁ A DENOMINAÇÃO ÀS AVENIDAS E RUAS DO CONDOMÍNIO EMPRESARIAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6622/projeto.executivo.009.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6622/projeto.executivo.009.ok.pdf</t>
   </si>
   <si>
     <t>PM 009/2021 - CM 051/21 AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6623/projeto.executivo.010.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6623/projeto.executivo.010.ok.pdf</t>
   </si>
   <si>
     <t>PM 010/2021 - CM 052/21 INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6624/projeto.executivo.011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6624/projeto.executivo.011.ok.pdf</t>
   </si>
   <si>
     <t>PM 011/2021 - CM 053/21 ALTERA O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DE QUE TRATA O ART. 14 DA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6625/projeto.executivo.012.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6625/projeto.executivo.012.ok.pdf</t>
   </si>
   <si>
     <t>PM 012/2021 - CM 054/21 AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - 04 MOTORISTAS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6626/projeto.executivo.013.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6626/projeto.executivo.013.ok.pdf</t>
   </si>
   <si>
     <t>PM 013/2021 - CM 055/21 AUTORIZA O REPASSE DE RECURSOS PARA ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6627/projeto.executivo.014.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6627/projeto.executivo.014.pdf</t>
   </si>
   <si>
     <t>PM 014/2021 - CM 056/21          ALTERA O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DE QUE TRATA O ART. 14 DA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6628/projeto.executivo.015.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6628/projeto.executivo.015.pdf</t>
   </si>
   <si>
     <t>PM 015/2021 - CM 057/21          ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 233.975,00 (DUZENTOS E TRINTA E TRÊS MIL E NOVECENTOS E SETENTA E CINCO REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6779/projeto.executivo.016.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6779/projeto.executivo.016.pdf</t>
   </si>
   <si>
     <t>PM 016/2021 - CM 065/21          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MOTORISTA POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6780/projeto.executivo.017.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6780/projeto.executivo.017.pdf</t>
   </si>
   <si>
     <t>PM 017/2021 - CM 066/21          AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6781/projeto.executivo.018.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6781/projeto.executivo.018.pdf</t>
   </si>
   <si>
     <t>PM018/2021 - CM 067/21          AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO PROTETORA DOS ANIMAIS VIRA LATA DO CAÍ.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6782/projeto.executivo.019.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6782/projeto.executivo.019.pdf</t>
   </si>
   <si>
     <t>PM 019/2021 - CM 068/21          AUTORIZA A AQUISIÇÃO DE VACINAS PARA O ENFRENTAMENTO DA PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6901/projeto.executivo.020.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6901/projeto.executivo.020.pdf</t>
   </si>
   <si>
     <t>PM 020/2021 - CM 071/21          REESTRUTURA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E DE CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB DE QUE TRATA A LEI FEDERAL Nº 14.113 DE 25 DE DEZEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6917/projeto.executivo.021..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6917/projeto.executivo.021..pdf</t>
   </si>
   <si>
     <t>PM 021/2021 - CM 080/21          AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS AO PRODUTOR RURAL TEILOR FELIPE ZIMMERMANN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6919/projeto.executivo.022.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6919/projeto.executivo.022.pdf</t>
   </si>
   <si>
     <t>PM 022/2021 - CM 081/21          AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6934/projeto.executivo.027.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6934/projeto.executivo.027.pdf</t>
   </si>
   <si>
     <t>PM 027/2021 - CM 087/21          AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., COM GARANTIAS, ALTERA A LEI MUNICIPAL 4.277/21 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6931/projeto.executivo.024.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6931/projeto.executivo.024.pdf</t>
   </si>
   <si>
     <t>PM 024/2021 - CM 088/21          INSTITUI O PROGRAMA MUNICIPAL DE MICROCRÉDITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6932/projeto.executivo.025.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6932/projeto.executivo.025.pdf</t>
   </si>
   <si>
     <t>PM 025/2021 - CM 089/21          AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER DOAÇÃO EM DINHEIRO DA ASSOCIAÇÃO BRASIL SEM GRADES, BEM COMO FIRMAR CONVÊNIOS COM OUTROS MUNICÍPIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6933/projeto.executivo.026.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6933/projeto.executivo.026.pdf</t>
   </si>
   <si>
     <t>PM 026/2021 - CM 090/21          AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO BENEFICENTE EVANGÉLICA DA FLORESTA IMPERIAL DE NOVO HAMBURGO.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>PM 023/2021 - CM 097/21          REVOGA A LEI MUNICIPAL 4.258 DE 08 DE DEZEMBRO DE 2020 QUE ALTERA A REDAÇÃO DO ARTIGO 55 DA LEI MUNICIPAL Nº 2.970 DE 19 DE DEZEMBRO DE 2008, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E O SISTEMA VIÁRIO NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6957/projeto.098.reconhece_pratica_de_atividade_fisica_como_essencial.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6957/projeto.098.reconhece_pratica_de_atividade_fisica_como_essencial.pdf</t>
   </si>
   <si>
     <t>CM 098/21         PROJETO DE LEI DO VEREADOR CESAR DOS SANTOS JUNIOR QUE RECONHECE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAIS PARA SAÚDE DA POPULAÇÃO DE SÃO SEBASTIÃO DO CAÍ E DECLARA A ESSENCIABILIDADE DOS ESTABELECIMENTOS DE PRESTAÇÃO DE SERVIÇOS DE EDUCAÇÃO FÍSICA PÚBLICOS OU PRIVADOS COMO FORMA DE PREVENIR DOENÇAS FÍSICAS E MENTAIS NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6964/projeto.105.da_denominacao_de_rua_miguel_nunes_dos_santos_e_rua_pedro_selvino_steffens.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6964/projeto.105.da_denominacao_de_rua_miguel_nunes_dos_santos_e_rua_pedro_selvino_steffens.pdf</t>
   </si>
   <si>
     <t>CM 105/21          PROJETO DE LEI DO VEREADOR ANASTÁCIO DA SILVA QUE DÁ A DENOMINAÇÃO DE "RUA MIGUEL NUNES DOS SANTOS" E "RUA PEDRO SELVINO STEFFENS" AOS ACESSOS NºS 01 E 02 DA ESTRADA DA VÁRZEA, RESPECTIVAMENTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6971/projeto.executivo.028.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6971/projeto.executivo.028.pdf</t>
   </si>
   <si>
     <t>PM 028/2021 - CM 112/21          ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.293, DE 06 DE ABRIL  DE 2021, QUE INSTITUI O PROGRAMA MUNICIPAL DE MICROCRÉDITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6979/projeto.executivo.029.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6979/projeto.executivo.029.pdf</t>
   </si>
   <si>
     <t>PM 029/2021 - CM 117/21          AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO SOB A FORMA DE APOIO CULTURAL À COMUNIDADE SÃO SEBASTIÃO DE AMPARO SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6980/projeto.executivo.030.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6980/projeto.executivo.030.pdf</t>
   </si>
   <si>
     <t>PM 030/2021 - CM 118/21          AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVO À PARAFLU DO BRASIL INDÚSTRIA DE PRODUTOS QUÍMICOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6981/projeto.executivo.031.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6981/projeto.executivo.031.pdf</t>
   </si>
   <si>
     <t>PM 031/2021 - CM 119/21          ESTIPULA CONTRAPARTIDAS PARA A EMPRESA RENOVADORA DE PNEUS HOFF LTDA, EM VIRTUDE DE DESONERAÇÃO FISCAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6982/projeto.120.veda_nomeacao_para_cargos_em_comissao_de_pessoas_que_possuam_sentenca_criminal....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6982/projeto.120.veda_nomeacao_para_cargos_em_comissao_de_pessoas_que_possuam_sentenca_criminal....pdf</t>
   </si>
   <si>
     <t>CM 120/21          PROJETO DE LEI DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA QUE VEDA A NOMEAÇÃO PARA CARGOS EM COMISSÃO DE PESSOAS QUE POSSUAM SENTENÇA CRIMINAL CONDENATÓRIA TRANSITADA EM JULGADO OU PROFERIDA POR ÓRGÃO JUDICIAL COLEGIADO - LEI DA FICHA LIMPA MUNICIPAL.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6992/projeto.executivo.032.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6992/projeto.executivo.032.pdf</t>
   </si>
   <si>
     <t>PM 032/2021 - CM 130/21          ALTERA O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DE QUE TRATA O ART. 14 DA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6993/projeto.executivo.033.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6993/projeto.executivo.033.pdf</t>
   </si>
   <si>
     <t>PM 033/2021 - CM 131/21          ALTERA A REDAÇÃO DOS ARTIGOS 54 E 194 E DA TABELA I DA LEI MUNICIPAL Nº 3.244 DE 28 DE SETEMBRO DE 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6994/projeto.executivo.034..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6994/projeto.executivo.034..pdf</t>
   </si>
   <si>
     <t>PM 034/2021 - CM 132/21          CRIA E INSTITUI O CONSELHO MUNICIPAL DOS DIREITORS DA MULHER - COMDIM E CRIA O FUNDO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6995/projeto.executivo.035._retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6995/projeto.executivo.035._retirado.pdf</t>
   </si>
   <si>
     <t>PM 035/2021 - CM 133/21          ALTERA A TABELA DO PARÁGRAFO 1º DO ARTIGO 42 DA LEI MUNICIPAL Nº 2.923, DE 04 DE ABRIL DE 2008, QUE DISPÕE SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO, INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES, CONSOLIDA A LEGISLAÇÃO VIGENTE, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7014/projeto.executivo.036.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7014/projeto.executivo.036.pdf</t>
   </si>
   <si>
     <t>PM 036/2021 - CM 144/21          DISPÕE SOBRE PLANO PLURIANUAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PRA O QUADRIÊNIO 2022 A 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7015/projeto.executivo.037.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7015/projeto.executivo.037.pdf</t>
   </si>
   <si>
     <t>PM 037/2021 - CM 145/21          ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 3.630, DE 12 DE NOVEMBRO DE 2013, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO - COMTUR E O FUNDO MUNICIPAL DE TURISMO - FUMTUR ATRIBUIÇÕES E COMPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7016/projeto.executivo.038..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7016/projeto.executivo.038..pdf</t>
   </si>
   <si>
     <t>PM 038/2021 - CM 146/21          ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.251, DE 29 DE SETEMBRO DE 2020, QUE ALTEROU A LEI MUNICIPAL Nº 3.116, DE 25 DE NOVEMBRO DE 2009, QUE DISPÕE SOBRE A POLÍTICA AMBIENTAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7017/projeto.executivo.039.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7017/projeto.executivo.039.pdf</t>
   </si>
   <si>
     <t>PM 039/2021 - CM 147/21          ACRESCENTA E ALTERA DISPOSITIVO NA LEI MUNICIPAL Nº 2.934, DE 09 DE MAIO DE 2008, QUE AUTORIZOU A REALIZAÇÃO DE CONVÊNIOS DE COOPERAÇÃO COM O ESTADO DO RIO GRANDE DO SUL E COM A AGÊNCIA ESTADUAL DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS DELEGADOS DO RIO GRANDE DO SUL, A CELEBRAÇÃO DE CONTRATO DE PROGRAMA COM A CORSAN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7018/projeto.executivo.040.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7018/projeto.executivo.040.pdf</t>
   </si>
   <si>
     <t>PM 040/2021 - CM 148/21          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - SERVENTE - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7019/projeto.151.da_denominacao_de_rua_jose_luiz_de_mello....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7019/projeto.151.da_denominacao_de_rua_jose_luiz_de_mello....pdf</t>
   </si>
   <si>
     <t>CM 151/21          PROJETO DE LEI DO VEREADOR ASIR ANDRÉ HARTMANN QUE DÁ A DENOMINAÇÃO DE "RUA JOSÉ LUIZ DE MELLO" E "RUA JORGE MIGUEL LEDUR" PARA AS RUAS A E B, RESPECTIVAMENTE, DO LOTEAMENTO JARDIM DAS PALMEIRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7027/projeto.executivo.041.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7027/projeto.executivo.041.pdf</t>
   </si>
   <si>
     <t>PM 041/2021 - CM 163/21          PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - AGENTE DE COMBATE À ENDEMIA - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL, E ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL Nº 3.345 DE 24 DE MAIO DE 2011.</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7028/projeto.executivo.042.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7028/projeto.executivo.042.pdf</t>
   </si>
   <si>
     <t>PM 042/2021 - CM 164/21          PROJETO DE LEI DO EXECUTIVO QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.293, DE 06 DE ABRIL DE 2021, QUE INSTITUI O PROGRAMA MUNICIPAL DE MICROCRÉDITO , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7036/projeto.165.da_denominacao_de_rua_max_fernando_de_paiva_oderich....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7036/projeto.165.da_denominacao_de_rua_max_fernando_de_paiva_oderich....pdf</t>
   </si>
   <si>
     <t>CM 165/21          PROJETO DE LEI DE INICIATIVA DOS VEREADORES NILSE MARIA ALVES DE LIMA, CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, DIEGO FLORES E CLÁUDIO RENATO BECKER DANDO A DENOMINAÇÃO DE ¨RUA MAX FERNANDO DE PAIVA ODERICH" PARA A TRAVESSA  2 DO LOTEAMENTO POPULAR, POPULARMENTE CHAMADA DE "TRAVESSA CARLOS CHAGAS", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7034/projeto.executivo.043..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7034/projeto.executivo.043..pdf</t>
   </si>
   <si>
     <t>PM 043/2021 - CM 172/21          PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA A REMISSÃO E A ANISTIA DE DÉBITOS NÃO TRIBUTÁRIOS, RELATIVOS A PROGRAMAS HABITACIONAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7035/projeto.executivo.044.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7035/projeto.executivo.044.pdf</t>
   </si>
   <si>
     <t>PM 044/2021 - CM 173/21          PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO A ENTIDADES GOVERNAMENTAIS E NÃO GOVERNAMENTAIS, ORIUNDOS DO FUNCRIANÇA, PARA FINS ESPECÍFICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7049/projeto.executivo.045.retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7049/projeto.executivo.045.retirado.pdf</t>
   </si>
   <si>
     <t>PM 045/2021 - CM 179/21          PROJETO DE LEI DO EXECUTIVO QUE DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE PAVIMENTAÇÃO COMUNITÁRIA DE VIAS PÚBLICAS, AUTORIZA A FIRMATURA DE PARCERIAS PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7050/projeto.executivo.046.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7050/projeto.executivo.046.pdf</t>
   </si>
   <si>
     <t>PM 046/2021 - CM 180/21          PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - OPERADOR DE MÁQUINAS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7051/projeto.executivo.047.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7051/projeto.executivo.047.pdf</t>
   </si>
   <si>
     <t>PM 047/2021 - CM 181/21          PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR ATRAVÉS DE LEILÃO, BEM INSERVÍVEL DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7055/projeto.executivo.048.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7055/projeto.executivo.048.pdf</t>
   </si>
   <si>
     <t>PM 048/2021 - CM 185/21          PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA G5 PRINT EIRELI.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7056/projeto.executivo.049.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7056/projeto.executivo.049.pdf</t>
   </si>
   <si>
     <t>PM 049/2021 - CM 186/21          PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE ACORDO DE COOPERAÇÃO TÉCNICA COM A DELEGACIA FEDERAL DE AGRICULTURA NO RS, BEM COMO CONTRATAR EMERGENCIALMENTE - MÉDICO VETERINÁRIO - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7058/projeto.187._altera_limites_das_zonas_industrial_mista_e_comercial_do_plano_diretor.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7058/projeto.187._altera_limites_das_zonas_industrial_mista_e_comercial_do_plano_diretor.pdf</t>
   </si>
   <si>
     <t>CM 187/21          PROJETO DE LEI DE INICIATIVA DOS VEREADORES                           QUE ALTERA OS LIMITES DA ZONA INDUSTRIAL (ZI), ZONA MISTA (ZM) E ZONA COMERCIAL (ZC) DO PLANO DIRETOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7067/projeto.188.da_denominacao_de_rua_joao_antonio_klein_....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7067/projeto.188.da_denominacao_de_rua_joao_antonio_klein_....pdf</t>
   </si>
   <si>
     <t>CM 188/21          PROJETO DE LEI DE INICIATIVA DOS VEREADORES JOÃO MARC0S DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA QUE DÁ A DENOMINAÇÃO DE "RUA JOÃO ANTÔNIO KLEIN" PARA O TRECHO DE 700m, COM ACESSO A 2,1 KM DO INÍCIO DA ESTRADA DA BARRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>CESAR DOS SANTOS JUNIOR, DIEGO FLORES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7060/projeto.189.estabelece_a_obrigatoriedade_de_apresentacao_de_contas....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7060/projeto.189.estabelece_a_obrigatoriedade_de_apresentacao_de_contas....pdf</t>
   </si>
   <si>
     <t>CM 189/21          PROJETO DE LEI DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR E DIEGO FLORES QUE ESTABELECE A OBRIGATORIEDADE DE APRESENTAÇÃO DE PRESTAÇÃO DE CONTAS À QUALQUER ENTIDADE PÚBLICA OU PRIVADA QUE RECEBA RECURSO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7069/projeto.executivo.050.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7069/projeto.executivo.050.ok.pdf</t>
   </si>
   <si>
     <t>PM 050/2021 - CM 196/21 - PROJETO DE LEI DO EXECUTIVO QUE CONCEDE REDUÇÃO DO ISSQN FIXO PARA SERVIÇOS DE TÁXI, PREVISTO NA TABELA 1 PRESENTE NO ANEXO DA LEI MUNICIPAL Nº 3.244, DE 28/09/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7070/projeto.executivo.051.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7070/projeto.executivo.051.ok.pdf</t>
   </si>
   <si>
     <t>PM 051/2021 - CM 197/21 - PROJETO DE LEI DO EXECUTIVO QUE ALTERA A REDAÇÃO DO ARTIGO 55 DA LEI MUNICIPAL Nº 2.970 DE 19 DE DEZEMBRO DE 2008, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E O SISTEMA VIÁRIO NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7073/projeto.executivo.052.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7073/projeto.executivo.052.ok.pdf</t>
   </si>
   <si>
     <t>PM 052/2021 - CM 207/21          PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MOTORISTA - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7074/projeto.executivo.053.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7074/projeto.executivo.053.ok.pdf</t>
   </si>
   <si>
     <t>PM 053/2021 - CM 208/21          PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM A COOPERATIVA DE CRÉDITO SICREDI SERRANA RS/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7075/projetoexecutivo.054.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7075/projetoexecutivo.054.pdf</t>
   </si>
   <si>
     <t>PM 054/2021 - CM 209/21            PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - ENGENHEIRO CIVIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7091/projeto.executivo.060.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7091/projeto.executivo.060.pdf</t>
   </si>
   <si>
     <t>PM 060/2021 - CM 216/21          PROJETO DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) E DÁ OUTRASPROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7090/projeto.executivo.059.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7090/projeto.executivo.059.pdf</t>
   </si>
   <si>
     <t>PM 059/2021 - CM 217/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 25.300,00 (VINTE E CINCO MIL COM TREZENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7089/projeto.executivo.058..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7089/projeto.executivo.058..pdf</t>
   </si>
   <si>
     <t>PM 058/2021 - CM 218/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 164.000,00 (CENTO E SESSENTA E QUATRO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7088/projeto.executivo.057.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7088/projeto.executivo.057.pdf</t>
   </si>
   <si>
     <t>PM 057/2021 - CM 219/21          PROJETO DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 3.147,95 (TRÊS MIL, CENTO E QUARENTA E SETE REAIS E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7087/projeto.executivo.056.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7087/projeto.executivo.056.pdf</t>
   </si>
   <si>
     <t>PM 056/2021 - CM 220/21          PROJETO DO EXECUTIVO MUNICIPAL QUE INSTITUI PROGRAMA DE FOMENTO AO COMÉRCIO E SERVIÇOS DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7086/projeto.executivo.055..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7086/projeto.executivo.055..pdf</t>
   </si>
   <si>
     <t>PM 055/2021 - CM 221/21          PROJETO DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO ARTIGO 2º DA LEI MUNICIPAL Nº 4.278, DE 09 DE FEVEREIRO DE 2021, QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7100/projeto.executivo.061.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7100/projeto.executivo.061.pdf</t>
   </si>
   <si>
     <t>PM 061/2021 - CM 226/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7101/projeto.executivo.062.retificado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7101/projeto.executivo.062.retificado.pdf</t>
   </si>
   <si>
     <t>PM 062/2021 - CM 227/21          PROJETO DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE NORMAS RELATIVAS À LIVRE INICIATIVA E AO LIVRE EXERCÍCIO DE ATIVIDADE ECONÔMICA NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7110/projetoexecutivo.064.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7110/projetoexecutivo.064.pdf</t>
   </si>
   <si>
     <t>PM 064/21 - CM 236/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA BIOETAL COMÉRCIO E TRANSPORTES LTDA.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7111/projetoexecutivo.065.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7111/projetoexecutivo.065.pdf</t>
   </si>
   <si>
     <t>PM 065/2021 - CM 237/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE APROVA A PROGRAMAÇÃO ANUAL DE SAÚDE DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7115/projetoexecutivo.066.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7115/projetoexecutivo.066.pdf</t>
   </si>
   <si>
     <t>PM 066/2021 - CM 241/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM GOVERNO DO ESTADO DO RIO GRANDE DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7116/projetoexecutivo.067.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7116/projetoexecutivo.067.pdf</t>
   </si>
   <si>
     <t>PM 067/2021 - CM 242/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL N° 4.050, DE 10 DE ABRIL DE 2018, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7117/projeto.executivo.069.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7117/projeto.executivo.069.pdf</t>
   </si>
   <si>
     <t>PM 069/2021 - CM 243/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - SERVENTE - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7118/projeto.executivo.070.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7118/projeto.executivo.070.pdf</t>
   </si>
   <si>
     <t>PM 070/2021 - CM 244/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7119/projeto.executivo.071.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7119/projeto.executivo.071.pdf</t>
   </si>
   <si>
     <t>PM 071/2021 - CM 245/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7120/projeto.executivo.072.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7120/projeto.executivo.072.pdf</t>
   </si>
   <si>
     <t>PM 072/2021 - CM 246/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.000.100,00 (HUM MILHÃO E CEM REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7121/projeto.executivo.073.retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7121/projeto.executivo.073.retirado.pdf</t>
   </si>
   <si>
     <t>PM 073/2021 - CM 247/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE PAVIMENTAÇÃO COMUNITÁRIA DE VIAS PÚBLICAS, AUTORIZA A FIRMATURA DE PARCERIAS PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7122/projeto.248.dispoesobreobrigatoriedadedefechamentodeportoesnosestabelecimentosdeensino....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7122/projeto.248.dispoesobreobrigatoriedadedefechamentodeportoesnosestabelecimentosdeensino....pdf</t>
   </si>
   <si>
     <t>CM 248/21          PROJETO DE LEI DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA QUE DISPÕE SOBRE A OBRIGATORIEDADE DE FECHAMENTO DE PORTÕES DOS ESTABELECIMENTOS DE ENSINO MUNICIPAIS DURANTE O PERÍODO DE REALIZAÇÃO DE ATIVIDADES NOS EDUCANDÁRIOS.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7126/projeto.executivo.074.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7126/projeto.executivo.074.pdf</t>
   </si>
   <si>
     <t>PM 074/2021 - CM 252/21          PROJETO DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7144/projeto.executivo.075.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7144/projeto.executivo.075.pdf</t>
   </si>
   <si>
     <t>PM 075/2021 - CM 269/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS AO PRODUTOR RURAL RENATO GABARDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7145/projeto.270.institiu_programa_de_banco_de_racoes._retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7145/projeto.270.institiu_programa_de_banco_de_racoes._retirado.pdf</t>
   </si>
   <si>
     <t>CM 270/21          PROJETO DE LEI, DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA, QUE INSTITUI O PROGRAMA "BANCO DE RAÇÕES" PARA ANIMAIS NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7142/projeto.executivo.063.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7142/projeto.executivo.063.pdf</t>
   </si>
   <si>
     <t>PM 063/2021 - CM 276/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO A DESAPROPRIAR IMÓVEIS URBANOS, PARA FINS DE IMPLEMENTAÇÃO DE POLÍTICA HABITACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7143/projeto.executivo.068.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7143/projeto.executivo.068.pdf</t>
   </si>
   <si>
     <t>PM 068/2021 - CM 277/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.114.000,00 (HUM MILHÃO, CENTO E QUARENTA E QUATRO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7152/projeto.executivo.076.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7152/projeto.executivo.076.pdf</t>
   </si>
   <si>
     <t>PM 076/2021 - CM 278/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 3.345, DE 24 DE MAIO DE 2011, QUE CRIA EMPREGOS DESTINADOS A ATENDER AO PROGRAMA DE SAÚDE DA FAMÍLIA - AGENTE DE COMBATE ÀS ENDEMIAS - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7162/projeto.executivo.077.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7162/projeto.executivo.077.pdf</t>
   </si>
   <si>
     <t>PM 077/2021 - CM 288/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO ARTIGO 14 DA LEI MUNICIPAL Nº 4.103, DE 29 DE JANEIRO DE 2019, QUE INSTITUI O CÓDIGO SANITÁRIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7173/projeto.executivo.078.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7173/projeto.executivo.078.pdf</t>
   </si>
   <si>
     <t>PM 078/2021 - CM 289/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 4.290, DE 30 DE MARÇO DE 2021, QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7174/projeto.executivo.079.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7174/projeto.executivo.079.pdf</t>
   </si>
   <si>
     <t>PM 079/2021 - CM 300/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.008, DE 17 DE OUTUBRO DE 2017, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7184/projetoexecutivo.080.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7184/projetoexecutivo.080.pdf</t>
   </si>
   <si>
     <t>PM 080/2021 - CM 310/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 3.185, DE 27 DE ABRIL DE 2010, QUE DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7185/projetoexecutivo.081.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7185/projetoexecutivo.081.pdf</t>
   </si>
   <si>
     <t>PM 081/2021 - CM 311/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE O REGIME DE PREVIDÊNCIA COMPLEMENTAR - RPC - NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7199/projetoexecutivo.082.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7199/projetoexecutivo.082.pdf</t>
   </si>
   <si>
     <t>PM 082/21 - CM 325/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DO GINÁSIO DE ESPORTES DA VILA SÃO MARTIM À ASSOCIAÇÃO DOS MORADORES DA LOCALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7200/projetoexecutivo.083.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7200/projetoexecutivo.083.pdf</t>
   </si>
   <si>
     <t>PM 083/21 - CM 326/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI O PROGRAMA DE FORNECIMENTO DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS PÚBLICAS MUNICIPAIS DE SÃO SEBASTIÃO DO CAÍ/RS.</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7201/projetoexecutivo.084.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7201/projetoexecutivo.084.pdf</t>
   </si>
   <si>
     <t>PM 084/21 - CM 327/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL E SERVENTE - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7202/projeto.executivo.085.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7202/projeto.executivo.085.pdf</t>
   </si>
   <si>
     <t>PM 085/21 - CM 328/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR AÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7203/projeto.332.dispoe_sobre_instituicao_de_patrocinio_nos_uniformes_escolares....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7203/projeto.332.dispoe_sobre_instituicao_de_patrocinio_nos_uniformes_escolares....pdf</t>
   </si>
   <si>
     <t>CM 332/21 PROJETO DE LEI DE INICIATIVA DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ELSON LOPES QUE DISPÕE SOBRE A INSTITUIÇÃO DE PATROCÍNIO NOS UNIFORMES ESCOLARES DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7207/projetoexecutivo.086.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7207/projetoexecutivo.086.pdf</t>
   </si>
   <si>
     <t>PM 086/2021 - CM 333/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7212/projeto.executivo.087.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7212/projeto.executivo.087.pdf</t>
   </si>
   <si>
     <t>PM 087/2021 - CM 338/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS A EMPRESA LEDUR E LEDUR COMÉRCIO DE ALIMENTOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7213/projeto.339.institui_programa_horta_comunitaria.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7213/projeto.339.institui_programa_horta_comunitaria.pdf</t>
   </si>
   <si>
     <t>CM 339/21 PROJETO DE LEI DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA QUE INSTITUI O PROGRAMA MUNICIPAL "HORTA COMUNITÁRIA", DE AGRICULTURA URBANA E PERIURBANA, MEDIANTE APROVEITAMENTO DE TERRENOS DOMINADOS OCIOSOS DO MUNICÍPIO E DE TERRENOS PARTICULARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7221/projetoexecutivo.088.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7221/projetoexecutivo.088.pdf</t>
   </si>
   <si>
     <t>PM 088/2021 - CM 347/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE PAVIMENTAÇÃO COMUNITÁRIA DE VIAS PÚBLICAS, AUTORIZA A FIRMATURA DE PARCERIAS PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7222/projeto.executivo.089.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7222/projeto.executivo.089.pdf</t>
   </si>
   <si>
     <t>PM 089/2021 - CM 348/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MOTORISTA - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7223/projeto.349.autoriza_implantacao_do_projeto_buieros_inteligentes.retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7223/projeto.349.autoriza_implantacao_do_projeto_buieros_inteligentes.retirado.pdf</t>
   </si>
   <si>
     <t>CM 349/21 PROJETO DE LEI DE INICIATIVA DO VEREADOR DIEGO FLORES QUE AUTORIZA A IMPLANTAÇÃO DO PROJETO "BUEIROS INTELIGENTES" NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7224/projeto.350.inclui_conteudo_sobre_a_cultura_tradicionalista_nas_escolas_publicas...retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7224/projeto.350.inclui_conteudo_sobre_a_cultura_tradicionalista_nas_escolas_publicas...retirado.pdf</t>
   </si>
   <si>
     <t>CM 350/21 PROJETO DE LEI DE INICIATIVA DO VEREADOR DIEGO FLORES QUE INCLUI O CONTEÚDO SOBRE A CULTURA TRADICIONALISTA NAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7228/projetoexecutivo.090.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7228/projetoexecutivo.090.pdf</t>
   </si>
   <si>
     <t>PM 090/2021 - CM 354/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.303, DE 12 DE MAIO DE 2021, QUE CRIA E INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER - COMDIM E CRIA O FUNDO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7229/projetoexecutivo.091.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7229/projetoexecutivo.091.pdf</t>
   </si>
   <si>
     <t>PM 091/2021 - CM 355/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.008, DE 17 DE OUTUBRO DE 2017, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7230/projeto.356.anastacio.da_denominacao_de_rua_waldemart_rucker....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7230/projeto.356.anastacio.da_denominacao_de_rua_waldemart_rucker....pdf</t>
   </si>
   <si>
     <t>CM 356/21 PROJETO DE LEI DE INICIATIVA DO VEREADOR ANASTÁCIO DA SILVA QUE DÁ A DENOMINAÇÃO DE RUA WALDEMAR RUCKER À RUA A DO LOTEAMENTO ANGICO II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7232/projetoexecutivo.092.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7232/projetoexecutivo.092.pdf</t>
   </si>
   <si>
     <t>PM 092/2021 - CM 358/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O EXECUTIVO MUNICIPAL A COLABORAR EM AÇÕES DE INCENTIVO À AQUISIÇÃO DE PRODUTOS E SERVIÇOS EM EMPRESAS LOCAIS.</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7233/projetoexecutivo.093.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7233/projetoexecutivo.093.pdf</t>
   </si>
   <si>
     <t>PM 093/2021 - CM 359/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.303, DE 12 DE MAIO DE 2021, QUE CRIA E INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER - COMDIM E CRIA O FUNDO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7234/projetoexecutivo.094.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7234/projetoexecutivo.094.pdf</t>
   </si>
   <si>
     <t>PM 094/2021 - CM 360/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.008, DE 17 DE OUTUBRO DE 2017, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7235/projetoexecutivo.095.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7235/projetoexecutivo.095.pdf</t>
   </si>
   <si>
     <t>PM 095/2021 - CM 361/21 PROJETO DE LEI QUE ALTERA A REDAÇÃO DO ARTIGO 1º, DA LEI MUNICIPAL Nº 3.028, DE 23 DE ABRIL DE 2009, QUE FIXA NORMAS PARA A REVISÃO GERAL E ANUAL DOS VENCIMENTOS E DOS SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES, E DOS SUBSÍDIOS DOS EXERCENTES DE MANDATO ELETIVO, DOS PODERES EXECUTIVO E LEGISLATIVO DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7238/projetoexecutivo.096.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7238/projetoexecutivo.096.pdf</t>
   </si>
   <si>
     <t>PM 096/2021 - CM 364/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 4.281 DE 09 DE FEVEREIRO DE 2021, QUE AUTORIZA O REPASSE DE RECURSOS PARA ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7239/projetoexecutivo.097.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7239/projetoexecutivo.097.pdf</t>
   </si>
   <si>
     <t>PM 097/2021 - CM 365/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INCLUI O PARÁGRAFO ÚNICO NO ARTIGO 97 DA LEI MUNICIPAL Nº 2.312 DE 28 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DO SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7240/projetoexecutivo.098.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7240/projetoexecutivo.098.pdf</t>
   </si>
   <si>
     <t>PM 098/2021 - CM 366/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ESTINGUE OS SEGUINTES CARGOS DE PROVIMENTO EFETIVO DO MUNICÍPIO, CONSTANTES NO ARTIGO 3º DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7241/projetoexecutivo.099..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7241/projetoexecutivo.099..pdf</t>
   </si>
   <si>
     <t>PM 099/2021 - CM 367/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM A GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7244/projeto.370.da_denominacao_de_rua_padre_ernesto_zanatta..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7244/projeto.370.da_denominacao_de_rua_padre_ernesto_zanatta..pdf</t>
   </si>
   <si>
     <t>CM 370/21 PROJETO DE LEI, DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, QUE DÁ A DENOMINAÇÃO DE "RUA PADRE ERNESTO ZANATTA" AO TRECHO QUE LIGA A ESTRADA DA MAÇONARIA AO SANTUÁRIO NOSSA SENHORA APARECIDA DO SUL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7245/projetoexecutivo.100..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7245/projetoexecutivo.100..pdf</t>
   </si>
   <si>
     <t>PM 100/2021 - CM 371/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DO § 5º, DO ARTIGO 38 DA LEI MUNICIPAL Nº 4.050, DE 10 DE ABRIL DE 2018, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7247/projetoexecutivo.101.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7247/projetoexecutivo.101.pdf</t>
   </si>
   <si>
     <t>PM 101/2021 - CM 379/21          PROJETO DE LEI DO EXECUTIVO QUE ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI MUNICIPAL Nº 3.867, DE 22 DE MARÇO DE 2016, QUE DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS EM LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7248/projetoexecutivo.102.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7248/projetoexecutivo.102.pdf</t>
   </si>
   <si>
     <t>PM 102/2021 - CM 380/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 3.232, DE 24 DE AGOSTO DE 2010, QUE REGULA O TRÂNSITO DE VEÍCULOS PESADOS NA ÁREA CENTRAL DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7249/projeto.executivo.103.loa.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7249/projeto.executivo.103.loa.ok.pdf</t>
   </si>
   <si>
     <t>PM 103/2021 - CM 381/21          PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7257/projetoexecutivo.104.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7257/projetoexecutivo.104.pdf</t>
   </si>
   <si>
     <t>PM 104/2021 - CM 383/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE O PAGAMENTO PARCELADO E COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, VENCIDOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7258/projetoexecutivo.105.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7258/projetoexecutivo.105.pdf</t>
   </si>
   <si>
     <t>PM 105/2021 - CM 384/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ESTABELECE NORMAS PARA A FIXAÇÃO, LANÇAMENTO E ARRECADAÇÃO DE TARIFAS DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7259/projetoexecutivo.106.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7259/projetoexecutivo.106.pdf</t>
   </si>
   <si>
     <t>PM 106/2021 - CM 385/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.327, DE 29 DE JUNHO DE 2021, QUE INSTITUI PROGRAMA DE FOMENTO AO COMÉRCIO E SERVIÇOS DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7260/projetoexecutivo.107.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7260/projetoexecutivo.107.pdf</t>
   </si>
   <si>
     <t>PM 107/2021 - CM 386/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.293, DE 06 DE ABRIL DE 2021, QUE INSTITUI O PROGRAMA MUNICIPAL DE MICROCRÉDITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7261/projetoexecutivo.108.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7261/projetoexecutivo.108.pdf</t>
   </si>
   <si>
     <t>PM 108/2021 - CM 387/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.348, DE 31 DE AGOSTO DE 2021, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7262/projeto.388.autoriza_estabelecimentos_responsaveis_pela_producao....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7262/projeto.388.autoriza_estabelecimentos_responsaveis_pela_producao....pdf</t>
   </si>
   <si>
     <t>CM 388/21 PROJETO DE LEI, DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, QUE AUTORIZA OS ESTABELECIMENTOS RESPONSÁVEIS PELA PRODUÇÃO, PELO FORNECIMENTO, PELA COMERCIALIZAÇÃO, PELO ARMAZENAMENTO E PELA DISTRIBUIÇÃO DE GÊNEROS ALIMENTÍCIOS, SEJAM ELES INDUSTRIALIZADOS OU IN NATURA, A DOAR O SEU EXCEDENTE A PESSOAS FÍSICAS OU JURÍDICAS, SEM NECESSIDADE DE LICENÇA PRÉVIA OU AUTORIZAÇÃO DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7267/projetoexecutivo.109.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7267/projetoexecutivo.109.pdf</t>
   </si>
   <si>
     <t>PM 109/2021 - CM 394/21 PROJETO DE LEI DO EXECUTIVO QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7268/projeto.executivo.110.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7268/projeto.executivo.110.pdf</t>
   </si>
   <si>
     <t>PM 110/2021 - CM 395/21 PROJETO DE LEI DO EXECUTIVO QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.092, DE 20 DE NOVEMBRO DE 2018, QUE DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7269/projetoexecutivo.111.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7269/projetoexecutivo.111.pdf</t>
   </si>
   <si>
     <t>PM 111/2021 - CM 396/21 PROJETO DE LEI DO EXECUTIVO QUE ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 675.000,00 (SEISCENTOS E SETENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7270/projeto.executivo.112.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7270/projeto.executivo.112.pdf</t>
   </si>
   <si>
     <t>PM 112/2021 - CM 397/21 PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7271/projeto.executivo.113.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7271/projeto.executivo.113.pdf</t>
   </si>
   <si>
     <t>PM 113/2021 - CM 398/21 PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE - DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7272/projeto.executivo.114.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7272/projeto.executivo.114.pdf</t>
   </si>
   <si>
     <t>PM 114/2021 - CM 399/21 PROJETO DE LEI DO EXECUTIVO QUE AUTORIZA A CELEBRAÇÃO DE PARCERIA COM A ASSOCIAÇÃO BENEFICENTE EVANGÉLICA DA FLORESTA IMPERIAL DE NOVO HAMBURGO.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>PM 115/2021 - CM 400/21 PROJETO DE LEI DO EXECUTIVO QUE ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.050, DE 10 DE ABRIL DE 2018, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7276/projeto.403.altera_o_anexo_iv_da_lei_2969.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7276/projeto.403.altera_o_anexo_iv_da_lei_2969.pdf</t>
   </si>
   <si>
     <t>CM 403/21 PROJETO DE LEI, DE INICIATIVA DO VEREADOR JOÃO MARCOS DUARTE GUARÁ, QUE ALTERA O ANEXO IV DA LEI 2.969, DE 19 DE DEZEMBRO DE 2008, QUE DISPÕE SOBRE O DETALHAMENTO DOS DISPOSITIVOS DE CONTROLE DAS EDIFICAÇÕES.</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7278/projeto.executivo.116.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7278/projeto.executivo.116.pdf</t>
   </si>
   <si>
     <t>PM 116/2021 - CM 404/21 - PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA CETIRAS PRODUTOS PARA CALÇADOS LTDA.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7279/projeto.executivo.117.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7279/projeto.executivo.117.pdf</t>
   </si>
   <si>
     <t>PM 117/2021 - CM 405/21 - PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE O PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7280/projeto.408.da_denominacao_de_rua_levino_de_oliveira....pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7280/projeto.408.da_denominacao_de_rua_levino_de_oliveira....pdf</t>
   </si>
   <si>
     <t>CM 408/21 - PROJETO DE LEI, DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, NILSE MARIA ALVES DE LIMA E DILSON DIOCLECIO PIRES, SUBSCRITO PELOS DEMAIS, QUE DÁ A DENOMINAÇÃO DE "RUA LEVINUS DE OLIVEIRA" AO TRECHO QUE FAZ LIGAÇÃO A AVENIDA VEREADOR NELSON HOFF, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7283/projeto.executivo.118.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7283/projeto.executivo.118.ok.pdf</t>
   </si>
   <si>
     <t>PM 118/2021 - CM 409/21 PROJETO DE LEI DO EXECUTIVO MUNICIPAL QUE INSTITUI O REGULAMENTO PARA A REALIZAÇÃO DE CONCURSO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6459/projeto.042.criacaocomissaoespecialexercicio2018.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6459/projeto.042.criacaocomissaoespecialexercicio2018.pdf</t>
   </si>
   <si>
     <t>CM 042/21          DISPÕE SOBRE  A CRIAÇÃO DE COMISSÃO ESPECIAL PARA A ANÁLISE DAS CONTAS DE GOVERNO DOS ADMINISTRADORES DO EXECUTIVO MUNICIPAL, REFERENTE AO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6903/projeto.073.criacaocomissaoespecialplanodiretor.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6903/projeto.073.criacaocomissaoespecialplanodiretor.pdf</t>
   </si>
   <si>
     <t>CM 073/21          DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO ESPECIAL PARA ANÁLISE DE PROJETO DE LEI COMPLEMENTAR REFERENTE A PLANO DIRETOR DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7263/projeto.392.alterearedacao_1oe_2o_art.74_regimento_interno.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7263/projeto.392.alterearedacao_1oe_2o_art.74_regimento_interno.pdf</t>
   </si>
   <si>
     <t>CM 392/21 PROJETO DE RESOLUÇÃO, DE INICIATIVA DO VEREADOR JOÃO MARCOS DUARTE GUARÁ, QUE ALTERA A REDAÇÃO DOS §§ 1º E 2º DO ART. 74 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ - RESOLUÇÃO Nº 3/97 DE 24 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6130/requerimento.003.elson_guara_tacio_e_asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6130/requerimento.003.elson_guara_tacio_e_asir.pdf</t>
   </si>
   <si>
     <t>CM 003/21          REQUERIMENTO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA PROPONDO QUE SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM SOLICITANDO MELHORIA NA SINALIZAÇÃO DA RODOVIA VRS 874, QUE LIGA O NOSSO MUNICÍPIO À SÃO JOSÉ DO HORTÊNCIO, NO CRUZAMENTO COM A RUA VEREADOR JOSÉ GOULART.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6131/requerimento.004._elson_guara_tacio_e_asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6131/requerimento.004._elson_guara_tacio_e_asir.pdf</t>
   </si>
   <si>
     <t>CM 004/21          REQUERIMENTO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA PROPONDO QUE SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE INFORMAÇÕES: QUE SEJA FORNECIDO UM RELATÓRIO DE TODAS AS OBRAS INACABADAS NO MUNICÍPIO, E QUAL A JUSTIFICATIVA; QUE SEJA INFORMADO QUANTO A ADMINISTRAÇÃO ANTERIOR DEIXOU EM CAIXA E EM QUAIS RUBRICAS ORÇAMENTÁRIAS; E QUAL A REAL SITUAÇÃO DA FROTA DE VEÍCULOS DA PREFEITURA MUNICIPAL, DEIXADA PELA ADMINISTRAÇÃO ANTERIOR, DISCRIMINADOS POR SECRETARIA, TIPO DE VEÍCULO, ANO, USO, ETC.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6283/requerimento.012.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6283/requerimento.012.cesar.pdf</t>
   </si>
   <si>
     <t>CM 012/21          REQUERIMENTO, COM PEDIDO DE INFORMAÇÕES, SOLICITANDO AO SENHOR PREFEITO MUNICIPAL JULIO CESAR CAMPANI E, CONSEQUENTEMENTE, AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO, SENHOR CRISTIANO LIELL PARA QUE VENHAM A PROCEDER A APRESENTAÇÃO DE UM POSSÍVEL PLANO DE VOLTA ÀS AULAS, EM CONCORDÂNCIA COM OS PROTOCOLOS DE SEGURANÇA.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6286/requerimento.013.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6286/requerimento.013.diego.pdf</t>
   </si>
   <si>
     <t>CM 013/21          REQUERIMENTO, COM PEDIDO DE INFORMAÇÕES, SOLICITANDO AO SENHOR PREFEITO MUNICIPAL JULIO CESAR CAMPANI PARA QUE INFORME UMA LISTAGEM DE TODOS OS MOTORISTAS DA SECRETARIA MUNICIPAL DE SAÚDE E SE SUAS DEVIDAS QUALIFICAÇÕES, CERTIFICADOS, HABILITAÇÕES E DEMAIS OBRIGATORIEDADES ESTÃO EM CONFORMIDADE LEGAL PARA DESEMPENHAREM TAIS FUNÇÕES FRENTE A SECRETARIA, AINDA REQUERENDO A INCLUSÃO DE CÓPIAS DE TAIS.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6385/requerimento.025.elson-guara-asir-tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6385/requerimento.025.elson-guara-asir-tacio.pdf</t>
   </si>
   <si>
     <t>CM 025/21          OS VEREADORES PROPÕEM QUE SEJA ENVIADO UM OFÍCIO À RGE SUL DISTRIBUIDORA DE ENERGIA S.A. SOLICITANDO, COM A MAIOR BREVIDADE POSSÍVEL, UMA SOLUÇÃO PARA A FALTA DE ENERGIA QUE VEM OCORRENDO SEGUIDAMENTE EM NOSSO MUNICÍPIO, BEM COMO PARA A DEMORA NO REESTABELECIMENTO DA MESMA.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6388/requerimento.026.elson-guara-asir-tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6388/requerimento.026.elson-guara-asir-tacio.pdf</t>
   </si>
   <si>
     <t>CM 026/21          OS VEREADORES PROPÕEM QUE SEJA ENVIADO UM OFÍCIO PARA ANATEL E PARA A EMPRESA VIVO SOLICITANDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A SOLUÇÃO DO PROBLEMA DA FALTA DE SINAL NA LOCALIDADE DE VIGIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6391/requerimento.027.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6391/requerimento.027.cesar.pdf</t>
   </si>
   <si>
     <t>CM 027/21          PROPÕE QUE SEJA ENCAMINHADO OFÍCIO AOS PRESIDENTES DO CIS/CAÍ E AMVARC, RESPECTIVAMENTE, MARCO ECKERT E CARLOS ALBERTO FINK PARA QUE SEJA REALIZADA CAMPANHA DE UNIÃO ENTRE OS MUNICÍPIOS NA BUSCA PELA VACINA CONTRA A COVID-19 PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6389/requerimento.028.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6389/requerimento.028.cesar.pdf</t>
   </si>
   <si>
     <t>CM 028/21          PROPÕE QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO FEDERAL MÁRCIO BIOLCHI PARA QUE SEJAM ENCAMINHADOS RECURSOS NA ORDEM DE R$ 300.000,00 (TREZENTOS MIL REAIS) A ESTE MUNICÍPIO PARA PAVIMENTAÇÃO DAS RUAS INICIAIS DA ESTRADA DO PASSO DA TAQUARA, ENTRANDO PELA RS 122.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6392/requerimento.029.elson-guara-asir-tacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6392/requerimento.029.elson-guara-asir-tacio.pdf</t>
   </si>
   <si>
     <t>CM 029/21          OS VEREADORES PROPÕEM QUE SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL, COM PEDIDO DE INFORMAÇÕES, SOLICITANDO QUE ENVIE A ESTA CASA LEGISLATIVA O PARECER DO CONTROLE INTERNO RELATIVO AO SOCORRO FINANCEIRO DADO PELA ADMINISTRAÇÃO ANTERIOR À ESTAÇÃO RODOVIÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., JOÃO MARCOS DUARTE GUARÁ, Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6482/requerimento.050.guara.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6482/requerimento.050.guara.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 050/21          REQUERIMENTO PROPONDO QUE SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE INFORMAÇÕES; QUE SEJA INFORMADO TODOS OS REPASSES, CEDÊNCIAS E DOAÇÕES REALIZADAS PELO MUNICÍPIO AOS GIDEÕES, DURANTE O ANO DE 2020, BEM COMO CÓPIA DOS DOCUMENTOS COMPROBATÓRIOS (NOTAS FISCAIS, EMPENHOS, LEIS, ETC); QUE SEJA INFORMADO SE HÁ UM PARECER DO CONTROLE INTERNO DO MUNICÍPIO REFERENTE A ESTAS MOVIMENTAÇÕES, E QUE SEJA FORNECIDA CÓPIA DO MESMO EM CASO DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6702/requerimento.058.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6702/requerimento.058.cesar.pdf</t>
   </si>
   <si>
     <t>CM 058/21          REQUERIMENTO SOLICITANDO ATRAVÉS DE OFÍCIO À ASSOCIAÇÃO CONGREGAÇÃO DE SANTA CATARINA - HOSPITAL SAGRADA FAMÍLIA QUE INFORMEM : - A DESTINAÇÃO DADA AOS RECURSOS DA CONSULTA POPULAR VOTADA EM 2018/RECEBIMENTO EM 2019, NO VALOR DE R$ 312.098,00 (TREZENTOS E DOZE MIL E NOVENTA E OITO REAIS); - QUAL A POSSIBILIDADE DA REABERTURA DOS LEITOS DE UTI DESTINADO À COVID-A9, OS QUAIS FORAM DESATIVADOS E QUAIS OS MOTIVOS DESSA DESATIVAÇÃO; - QUAL O CUSTO PARA MANUTENÇÃO DE UM LEITO, DISCRIMINANDO OS VALORES DIÁRIOS E QUAL O VALOR RECEBIDO POR CADA UM DESTES PARA O HOSPITAL.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6704/requerimento.059.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6704/requerimento.059.cesar.pdf</t>
   </si>
   <si>
     <t>CM 059/21          REQUERIMENTO, COM PEDIDO DE INFORMAÇÕES, AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DA FAZENDA PARA QUE ESCLAREÇAM OS SEGUINTE PONTOS: - QUAL A PREVISÃO DAS RUAS A SEREM PAVIMENTADAS COM OS VALORES APROVADOS NO PROJETO DE LEI 009/2021; - QUAL O NÍVEL DE ENDIVIDAMENTO DO MUNICÍPIO E A PREVISÃO DO MESMO APÓS CONTRAIR OS VALORES COM A INSTITUIÇÃO FINANCEIRA PREVISTOS NO PROJETO DE LEI 009/2021.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6784/requerimento.069.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6784/requerimento.069.guara.pdf</t>
   </si>
   <si>
     <t>CM 069/21          REQUERIMENTO DO VEREADOR JOÃO MARCOS DUARTE GUARÁ PROPONDO QUE SEJA ENVIADO UM OFÍCIO À CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO PARA QUE REALIZE O ASFALTAMENTO DOS BURACOS ABERTOS PELA EMPRESA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6832/requerimento.070.diego.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6832/requerimento.070.diego.ok.pdf</t>
   </si>
   <si>
     <t>CM 070/21          REQUERIMENTO DO VEREADOR DIEGO FLORES PROPONDO QUE SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL, COM O SEGUINTE PEDIDO DE INFORMAÇÕES: QUE SEJA ENVIADA A ESTA CASA LEGISLATIVA A ÚLTIMA PRESTAÇÃO DE CONTAS DA ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ, DE RECURSOS FINANCEIROS CEDIDOS PELA PREFEITURA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6921/requerimento.082.psdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6921/requerimento.082.psdb.pdf</t>
   </si>
   <si>
     <t>CM 082/21          REQUERIMENTO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA PROPONDO QUE SEJA ENVIADO UM OFÍCIO À EGR - EMPRESA GAÚCHA DE RODOVIAS SOLICITANDO MELHORIAS NO ACESSO AO DISTRITO INDUSTRIAL DESTE MUNICÍPIO, ENTRE OS KMS 14 E 15 DA RS122, PRINCIPALMENTE NO QUE DIZ RESPEITO AO ACOSTAMENTO.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6935/requerimento.091.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6935/requerimento.091.cesar.pdf</t>
   </si>
   <si>
     <t>CM 091/21          REQUERIMENTO DO VEREADOR CESAR DOS SANTOS JUNIOR PROPONDO QUE SEJA ENVIADO OFÍCIO AO SECRETÁRIO ESTADUAL DE LOGÍSTICA E TRANSPORTES DO RIO GRANDE DO SULK, SENHOR JUVIR COSTELLA PARA QUE: SEJAM PROMOVIDAS MELHORIAS COM REDUTORES DE VELOCIDADE NA VRS-874, QUE FAZ LIGAÇÃO ENTRE SÃO SEBASTIÃO DO CAÍ E SÃO JOSÉ DO HORTÊNCIO, NA LOCALIDADE DE CHAPADÃO; SEJAM PROMOVIDAS MELHORIAS NAS PONTES DA RS-124, QUE FAZEM LIGAÇÃO COM AS CIDADES DE PARECI NOVO E HARMONIA; SEJA INFORMADO COMO ESTÁ O ANDAMENTO DO EDITAL DO TERMINAL RODOVIÁRIO DE NOSSA CIDADE, ASSIM COMO CÓPIA DO EDITAL LANÇADO PELO DAER, SOB DOMÍNIO DESTA SECRETARIA.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6936/requerimento.092.nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6936/requerimento.092.nilse.pdf</t>
   </si>
   <si>
     <t>CM 092/21          REQUERIMENTO DA VEREADORA NILSE MARIA ALVES DE LIMA PROPONDO QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO FEDERAL GIOVANI FELTES PARA QUE SEJAM ENCAMINHADOS RECURSOS NA ORDEM DE R$ 300.000,00 (TREZENTOS MIL REAIS) A ESTE MUNICÍPIO PARA PAVIMENTAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6958/requerimento.099.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6958/requerimento.099.guara.pdf</t>
   </si>
   <si>
     <t>CM 099/21          REQUERIMENTO DO VEREADOR JOÃO MARCOS DUARTE GUARÁ PROPONDO QUE SEJA CRIADA A COMISSÃO GERAL DE PARECERES.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6965/requerimento.107.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6965/requerimento.107.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 107/21          REQUERIMENTO DOS VEREADORES DILSON DIOCLECIO PIRES, CESAR DOS SANTOS JUNIOR, NILSE MARIA ALVES DE LIMA, CLÁUDIO RENATO BECKER E DIEGO FLORES, COM PEDIDO DE INFORMAÇÕES AO PREFEITO MUNICIPAL PARA QUE INFORME QUAIS FORAM OS PROCEDIMENTOS ADOTADOS ACERCA DO OCORRIDO COM AS SENHORAS CAROLINE SCHMITZ E JOICE LUFT, AS QUAIS FORAM CHAMADAS PARA SEREM NOMEADAS MONITORAS DE EDUCAÇÃO INFANTIL NESTA CIDADE.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6966/requerimento.108.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6966/requerimento.108.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 108/21          REQUERIMENTO DOS VEREADORES DILSON DIOCLECIO PIRES, CESAR DOS SANTOS JUNIOR, NILSE MARIA ALVES DE LIMA, CLÁUDIO RENATO BECKER E DIEGO FLORES SOLICITANDO QUE ENCAMINHE OFÍCIOS AO GOVERNADOR DO ESTADO , À SECRETARIA ESTADUAL DA FAZENDA E À PRESIDÊNCIA DA ASSEMBLEIA LEGISLATIVA DO RIO GRANDE DO SUL SOLICITANDO A AMPLIAÇÃO DO PROGRAMA NOTA FISCAL GAÚCHA, COM A INCLUSÃO DAS ÁREAS DO ESPORTE E DA CULTURA, VISANDO ATENDER ENTIDADES DESTAS ÁREAS PELO PROGRAMA.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6972/requerimento.113.bancadapsdb.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6972/requerimento.113.bancadapsdb.pdf</t>
   </si>
   <si>
     <t>CM 113/21          REQUERIMENTO DOS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ E ASIR ANDRÉ HARTMANN PROPONDO QUE SEJA ENVIADO UM OFÍCIO AO DEPUTRADO ESTADUAL FAISAL KARAN RATIFICANDO O OFÍCIO Nº 013/2021, ORA ANEXO, ENCAMINHADO PELA SECRETARIA MUNICIPAL DE SAÚDE, QUANTO AO RECURSO FINANCEIRO PARA AQUISIÇÃO DE VEÍCULO DE TRANSPORTE COLETIVO DE 20 LUGARES, PARA TRANSPORTAR PACIENTES QUE REALIZAM O PROCEDIMENTO DE HEMODIÁLISE EM OUTRO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6983/requerimento.127.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6983/requerimento.127.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 127/21          REQUERIMENTO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA PROPONDO QUE  SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM SOLICITANDO A ROÇADA NA RODOVIA VRS 874, QUE LIGA SÃO SEBASTIÃO DO CAÍ A SÃO JOSÉ DO HORTÊNCIO.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6984/requerimento.128.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6984/requerimento.128.asir.pdf</t>
   </si>
   <si>
     <t>CM 128/21          REQUERIMENTO DO VEREADOR ASIR ANDRÉ HARTMANN COM PEDIDO DE INFORMAÇÕES AO PREFEITO MUNICIPAL PARA QUE FORNEÇA INFORMAÇÕES SOBRE OBRAS NA QUADRA ESPORTIVA DO GINÁSIO A DO PARQUE CENTENÁRIO. AS OBRAS DA QUADRA ESPORTIVA DO GINÁSIO A DO PARQUE CENTÁRIO INICIADAS EM 2018 ESTÃO CONCLUÍDAS? QUAL O VALOR DOS CONTRATOS REALIZADOS, BEM COMO PRAZO DE EXECUÇÃO E OBJETO? QUAL A PREVISÃO DE ENTREGA PARA USO DA COMUNIDADE (QUANDO RETORNO DAS ATIVIDADES NORMAIS, OU SEJA, LIBERAÇÃO DO GOVERNO ESTADUAL)? ONDE ESTÃO AS ESTRUTURAS DAS ARQUIBANCADAS, BEM COMO PLACAR E DEMAIS MATERIAIS ESPORTIVOS?</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6985/requerimento.129.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6985/requerimento.129.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 129/21          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE SEJA ENVIADO UM OFÍCIO À EMPRESA CAIENSE DE ÔNIBUS LTDA., SOLICITANDO QUE INFORME A ESTA CASA LEGISLATIVA, COM URGÊNCIA, O MOTIVO PELO QUAL FORAM RETIRADOS ALGUNS HORÁRIOS DE LINHAS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7004/requerimento.142.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7004/requerimento.142.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 142/21          REQUERIMENTO DO VEREADOR ANASTÁCIO DA SILVA PROPONDO QUE SEJA ENVIADO UM OFÍCIO AO COMANDO DA BRIGADA MILITAR DO RIO GRANDE DO SUL, À OAB E AO MINISTÉRIO PÚBLICO DO RS SOLICITANDO QUE SEJA ABERTA UMA INVESTIGAÇÃO DA CONDUTA DO SOLDADO ERALDO GUEDES, QUANDO EM SERVIÇO NA FISCALIZAÇÃO DE TRÂNSITO NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ/RS.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7005/requerimento.143.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7005/requerimento.143.guara.pdf</t>
   </si>
   <si>
     <t>CM 143/21          REQUERIMENTO DO VEREADOR JOÃO MARCOS DUARTE GUARÁ PROPONDO QUE SEJA ENVIADO UM OFÍCIO AO PRESIDENTE DA REPÚBLICA, PRESIDENTE DA CÂMARA DOS DEPUTADOS, BANCADA GAÚCHA NA CÃMARA DOS DEPUTADOS E NO SENADO, PRESIDENTE DO SENADO, SECRETARIA DA SAÚDE DO ESTADO DO RS, DEPUTADOS DA ASSEMBLEIA LEGISLATIVA DO RS, PRESIDENTE DA ASSEMBLEIA LEGISLATIVA E PRESIDENTE DA COMISSÃO DE EDUCAÇÃO DA ASSEMBLEIA LEGISLATIVA DO RS SOLICITANDO A ALTERAÇÃO DA ORDEM PRIORITÁRIA DO PLANO NACIONAL DE IMUNIZAÇÃO (PNI), COM A IMEDIATA INCLUSÃO DA VACINAÇÃO DOS PROFESSORES E FUNCIONÁRIOS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7037/requerimento.166.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7037/requerimento.166.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 166/21          REQUERIMENTO DE INICIATIVA DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA PROPONDO QUE SEJA ENVIADO UM OFÍCIO À RGE SUL DISTRIBUIDORA DE ENERGIA S.A. SOLICITANDO A REMOÇÃO DE UM POSTE INSTALADO NA CICLOVIA DA AV. OSVALDO ARANHA, NAS PROXIMIDADES DO CAMPO DO RIACHUELO, NO BAIRRO VILA RICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7043/requerimento.174.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7043/requerimento.174.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 174/21          REQUERIMENTO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ELSON LOPES, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA PROPONDO QUE, SEJA ENVIADO UM OFÍCIO  À RGE SUL DISTRIBUIDORA DE ENERGIA S.A. PARA QUE REALIZE A PODA DE UMA TAQUAREIRA QUE ESTÁ JUNTO À REDE ELÉTRICA NA ESTRADA DO MATO GRANDE, Nº 555 E PODA DE OUTRA NA TRAVESSA DAS TAQUAREIRAS, PRÓXIMO AOS NÚMEROS 201 E 202, NA MAÇONARIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7063/requerimento.192.bancadasmdb.psd..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7063/requerimento.192.bancadasmdb.psd..pdf</t>
   </si>
   <si>
     <t>CM 192/21           REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE ALVES DE LIMA PROPONDO QUE SEJA ENVIADO CÓPIA DAS LEIS 3.394, DE 30 DE AGOSTO DE 2011 - QUE DISPÕE SOBRE O FECHAMENTO DE VALAS POR EMPRESAS CONCESSIONÁRIAS DOS SERVIÇOS PÚBLICOS NAS VIAS PÚBLICAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ  - E DA LEI 3.713, DE 17 DE JULHO DE 2014 - QUE TRATA DA OBRIGATORIEDADE DE SINALIZAÇÃO SOBRE RESPONSABILIDADE DE OBRAS EM EXECUÇÃO POR EMPRESA CONCESSIONÁRIA DE SERVIÇOS PÚBLICOS DE ÁGUA E ESGOTO NAS VIAS PÚBLICAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA CORSAN (COMPANHIA RIO-GRANDENSE DE SANEAMENTO).</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7071/requerimento.198.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7071/requerimento.198.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 198/21          REQUERIMENTO DE INICIATIVA DO VEREADOR ANASTÁCIO DA SILVA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO A EMPRESA DE TEFONIA OI S/A. SOLICITANDO QUE SEJA FEITA UMA REVISÃO EM TODOS OS FIOS DA REDE DE TELEFONIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7076/requerimento.200.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7076/requerimento.200.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 200/21          REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA, CLÁUDIO RENATO BECKER E DIEGO FLORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA SOLICITADO ESCLARECIMENTOS AO PREFEITO MUNICIPAL E SEU SECRETÁRIO MUNICIPAL DE OBRAS ACERCA DO OCORRIDO NA SECRETARIA, QUE CULMINOU COM A DANIFICAÇÃO DE MÁQUINA DA REFERIDA REPARTIÇÃO, EM ESPECIAL: QUAL A VERSÃO DOS FATOS OCORRIDOS? QUAL O ATUAL ESTADO E ONDE ENCONTRA-SE A REFERIDA MÁQUINA? QUEM DEU A ORDEM PARA A UTILIZAÇÃO DA MÁQUINA QUANDO DO INCIDENTE QUE RESULTOU NA DANIFICAÇÃO DA MÁQUINA? QUAL O VALOR APROXIMADO DA MÁQUINA ENVOLVIDA NO OCORRIDO E POSSÍVEL VALOR GASTO EM CONSERTO?</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7082/requerimento.206.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7082/requerimento.206.cesar.pdf</t>
   </si>
   <si>
     <t>CM 206/21          REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA SOLICITADO PEDIDO DE INFORMAÇÕES AO PREFEITO MUNICIPAL  E SEU SECRETÁRIO MUNICIPAL DA FAZENDA ACERCA DO PROGRAMA MUNICIPAL DE MICROCRÉDITO (LEI 4.293/21): QUANTAS EMPRESAS FORAM CONTEMPLADAS ATÉ O MOMENTO COM O REFERIDO PROGRAMA? EM CASO DE HAVER ALEGAÇÃO POR PARTE DO CONTRATANTE DE QUE UTILIZARÁ O RECURSO PARA PAGAMENTO DE DÍVIDAS DA EMPRESA E INVESTIR NO NEGÓCIO, ELE CONSEGUIRÁ CONTRAIR O VALOR SOLICITADO?</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7092/requerimento.222._cesar.diego.claudio.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7092/requerimento.222._cesar.diego.claudio.dilson.pdf</t>
   </si>
   <si>
     <t>CM 222/21          REQURIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES E DIEGO FLORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM PEDIDO DE INFORMAÇÕES AO PREFEITO MUNICIPAL E SEU SECRETÁRIO DA FAZENDO INFORMANDO QUAL O VALOR DISPONÍVEL EM CAIXA, ESPECIALMENTE: RECURSOS LIVRES E RECURSOS VINCULADOS; VALORES PAGOS EM ALUGUÉIS ESPECIFICANDO OS LOCAIS; QUANTAS CONSULTORIAS TÉCNICAS (INCLUIR NOME) E QUAIS VALORES PAGOS A CADA UMA.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7097/requerimento.224.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7097/requerimento.224.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 224/21          REQUERIMENTO, DE INICIATIVA DA COMISSÃO GERAL DE PARECERES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA PRORROGADO O PRAZO PARA ANÁLISE DO PROJETO DE LEI CM 187/21, POR MAIS QUATRO (4) SESSÕES PLENÁRIAS, A PARTIR DO DIA 05 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7102/requerimento.228.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7102/requerimento.228.diego.pdf</t>
   </si>
   <si>
     <t>CM 228/21          REQUERIMENTO DE INICIATIVA DO VEREADOR DIEGO FLORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL, COM O SEGUINTE PEDIDO DE INFORMAÇÕES: SE O SERVIDOR CONCURSADO PARA O CARGO DE CONTROLE INTERNO E O QUE ASSUMIU EM SEU LUGAR TEM AS QUALIFICAÇÕES E EXIGÊNCIAS PREVISTAS NO ANEXO DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E NO EDITAL DO CONCURSO PARA CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, CGP - COMISSÃO GERAL DE PARECERES, DILSON DIOCLECIO PIRES, JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7103/requerimento.229.cgp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7103/requerimento.229.cgp.pdf</t>
   </si>
   <si>
     <t>CM 229/21          REQUERIMENTO, DE INICIATIVA DA COMISSÃO GERAL DE PARECERES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA SOLICITADO AO PRESIDENTE QUE REALIZE UMA AUDIÊNCIA PÚBLICA PARA EXPOSIÇÃO DO PROJETO DE LEI DE ALTERAÇÃO DO PLANO DIRETOR DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7104/requerimento.230.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7104/requerimento.230.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 230/21          REQURIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA SOLICITADO AO PREFEITO MUNICIPAL E SEU SECRETÁRIO DA FAZENDA QUE REMETAM A ESTE PODER LEGISLATIVO OS SEGUINTES ESCLARECIMENTOS: QUANTAS EMPRESAS ESTÃO CONTRATADAS PARA PRESTAÇÃO DE SERVIÇOS TERCERIZADOS, QUAIS SÃO E QUAL O VALOR PAGO A CADA UMA COM A DESCRIÇÃO DOS SERVIÇOS E DENOMINAÇÃO DESTAS?</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7105/requerimento.231.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7105/requerimento.231.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 231/21          REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA SOLICITADO AO PREFEITO MUNICIPAL QUE REMETA A ESTE PODER LEGISLATIVO OS SEGUINTES ESCLARECIMENTOS: LISTA DE CARGOS COMISSIONADOS INDICANDO NOME DO OCUPANTE, NÍVEL DO CC, CARGO OCUPADO, REPARTIÇÃO EM QUE ESTÁ LOTADO E VALOR DO RECEBIMENTO MENSAL (SALÁRIO)? LISTA DE FUNÇÕES GRATIFICADAS INDICANDO O NOME DO OCUPANTE, NÍVEL DO FG, CARGO OCUPADO, REPARTIÇÃO EM QUE ESTÁ LOTADO E VALOR DO RECEBIMENTO MENSAL (GRATIFICAÇÃO)?</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7108/requerimento.235.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7108/requerimento.235.asir.pdf</t>
   </si>
   <si>
     <t>CM 235/21          REQUERIMENTO DE INICIATIVA DO VEREADOR ASIR ANDRÉ HARTMANN PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL, SECRETARIA DE OBRAS COM O SEGUINTE PEDIDO DE INFORMAÇÃO: QUE SEJA FORNECIDO O CALENDÁRIO DE RECOLHIMENTO DE GALHOS/ENTULHOS.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7114/requerimento.240.cesar..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7114/requerimento.240.cesar..pdf</t>
   </si>
   <si>
     <t>CM 240/21          REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL, COM O SEGUINTE PEDIDO DE INFORMAÇÕES: SE HAVERÁ ALGUMA PROVIDÊNCIA ACERCA DA INDICAÇÃO CM 140/21 QUE TRATA ACERCA DE TORNAR O "TRAJETO QUE FAZ ENCONTRO ENTRE A RUA SÃO JOÃO E EGÍDIO MICHAELSEN, ATÉ O ENCONTRO COM O PROLONGAMENTO DA RUA ANDRADE NEVES DE MÃO ÚNICA"; QUE PROCEDAM A PINTURA DE ESTACIONAMENTO OBLÍQUO NO REFERIDO TRAJETO E QUE FAÇAM A CONSTRUÇÃO DA RÓTULA DA ESQUINA  DO SUPERMERCADO CRUZ E DO FÓRUM DA CIDADE.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>DIEGO FLORES, DILSON DIOCLECIO PIRES, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7124/requerimento.251.diego.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7124/requerimento.251.diego.pdf</t>
   </si>
   <si>
     <t>CM 251/21          REQUERIMENTO DE AUTORIA DO VEREADOR DIEGO FLORES, SUBSCRITO POR DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL, COM O SEGUINTE PEDIDO DE INFORMAÇÕES SOBRE OS EVENTOS TRADICIONALISTAS OCORRIDOS NO PARQUE DA UCS: - SE AS ENTIDADES QUE ESTÃO REALIZANDO OS EVENTOS ESTÃO EM DIA COM O MTG (MOVIMENTO TRADICIONALISTA GAÚCHO) E COM O TAC (TERMO DE AJUSTE E CONDUTA); - SE ESTÃO COM DATA VIGENTE E SEGUINDO OS PROTOCOLOS DA PANDEMIA E SE O PARQUE DE EVENTOS DA UCS ESTÁ ADEQUADO COM AS EXIGÊNCIAS DA CAT (CERTIFICADO DE ADEQUAÇÃO TÉCNICA).</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7127/requerimento.253.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7127/requerimento.253.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 253/21          REQUERIMENTO DE INICIATIVA DOS VEREADORES DILSON DIOCLECIO PIRES, CLÁUDIO RENATO BECKER, DIEGO FLORES, CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À RGE SUL DISTRIBUIDORA DE ENERGIA S.A. SOLICITANDO A EXTENSÃO DA REDE ELÉTRICA NA RUA "U", NO BAIRRO SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7147/requerimento.274.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7147/requerimento.274.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 274/21          REQUERIMENTO DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES E ANASTÁCIO DA SILVA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA REALIZADA EXPEDIÇÃO DE OFÍCIOS, DE FORMA ELETRÔNICA, A TODAS AS CÂMARAS DE VEREADORES DO ESTADO DO RIO GRANDE DO SUL E À ASSEMBLEIA LEGISLATIVA DO ESTADO, PEDINDO O APOIO NO ENVIO DE MOÇÕES OU OFÍCIOS AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL SOLICITANDO A REDUÇÃO DO ICMS DOS COMBUSTÍVEIS.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES, JOÃO MARCOS DUARTE GUARÁ, NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7154/requerimento.280.cesar.guara.anastacio.nilse.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7154/requerimento.280.cesar.guara.anastacio.nilse.dilson.pdf</t>
   </si>
   <si>
     <t>CM 280/21          REQUERIMENTO, DE INICIATIVA DA COMISSÃO GERAL DE PARECERES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA SOLICITADO AO PRESIDENTE A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA TRATAR ACERCA DA POSSÍVEL INSTALAÇÃO DO PEDÁGIO NA RS 122, NA LOCALIDADE DO AREIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER., DILSON DIOCLECIO PIRES, JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7155/requerimento.281.anastacio.cesar.nilse.dilson.claudio.guara.asir.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7155/requerimento.281.anastacio.cesar.nilse.dilson.claudio.guara.asir.pdf</t>
   </si>
   <si>
     <t>CM 281/21          REQUERIMENTO DE INICIATIVA DO VEREADOR ANASTÁCIO DA SILVA, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À RGE SUL DISTRIBUIDORA DE ENERGIA S.A. SOLICITANDO QUE A EMPRESA FAÇA A TROCA DO TRANSFORMADOR Nº 265457 LOCALIZADO NA TRAVESSA MAÇONARIA, PRÓXIMO À RESIDÊNCIA DE Nº 253, NO BAIRRO MAÇONARIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7156/requerimento.282.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7156/requerimento.282.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 282/21          REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE REMETA A ESTA CASA LEGISLATIVA A LISTA DE FUNCIONÁRIOS CONCURSADOS LOTADOS NA SECRETARIA DE SAÚDE DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7157/requerimento.283.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7157/requerimento.283.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 283/21          REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA SOLICITADO A SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, NEIVA TERESINHA DOS SANTOS, QUE INFORME ACERCA DA FORMAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, TENDO EM VISTA A APROVAÇÃO DE LEGISLAÇÃO ESPECÍFICA NESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7158/requerimentoi.287.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7158/requerimentoi.287.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 287/21          REQUERIMENTO DE INICIATIVA DO VEREADOR ANASTÁCIO DA SILVA, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À DIRETORIA DA CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO, SOLICITANDO QUE SEJA REALIZADA A TROCA DE CAPTAÇÃO DA ÁGUA DO RIO PARA O LADO DE CIMA DOS DOIS LOCAIS DE DESPEJO DE ESGOTO (ARROIO COITINHO E RUA TREZE DE MAIO), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7164/requerimento.291.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7164/requerimento.291.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 291/21 REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DIEGO FLORES, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO À EMPRESA CONECTA EMPREENDIMENTOS SOLICITANDO O FECHAMENTO DE BURACOS DEIXADOS, QUANDO DA RETIRADA DE POSTES ANTIGOS E INSTALAÇÃO DE NOVOS, EM ESPECIAL NA RUA HENRIQUE D'ÁVILA.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7175/requerimento.301.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7175/requerimento.301.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 301/21 REQUERIMENTO DE INICIATIVA DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES E ANASTÁCIO DA SILVA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO PARA QUE PROVIDENCIE OS RAMAIS EM TERRENOS SEM EDIFICAÇÃO NAS RUAS QUE RECEBERÃO PAVIMENTAÇÃO, BEM COMO REALIZE A MANUTENÇÃO PREVENTIVA DAS REDES NESSES LOGRADOUROS, A FIM DE EVITAR A ABERTURA DESNECESSÁRIA DE BURACOS.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7176/requerimento.302.bancadas.psdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7176/requerimento.302.bancadas.psdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 302/21 REQUERIMENTO DE INICIATIVA DOS VEREADORES JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN, ELSON LOPES E ANASTÁCIO DA SILVA PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO A TODAS AS CÂMARAS MUNICIPAIS INTEGRANTES DA AMVARC, ENCAMINHANDO A MOÇÃO DE REPÚDIO CM 297/21, EM RELAÇÃO AO PROGRAMA ASSISTIR, APROVADA POR UNANIMIDADE, NA SESSÃO ORDINÁRIA DE 23 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7177/requerimento.303.bancadas.mdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7177/requerimento.303.bancadas.mdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 303/21 REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, CLÁUDIO RENATO BECKER, DILSON DIOCLECIO PIRES, DIEGO FLORES E NILSE MARIA ALVES DE LIMA PARA QUE SEJA ENVIADO UM OFÍCIO À SECRETARIA DE ASSISTÊNCIA SOCIAL PARA QUE ESCLAREÇA QUAIS FORAM OS CRITÉRIOS DE ENTREGA DOS RANCHOS DOADOS PELA EMPRESA POR MENOS E SE HÁ PRESTAÇÃO DE CONTAS DA ENTREGA.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7191/requerimento.321.anastacio.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7191/requerimento.321.anastacio.pdf</t>
   </si>
   <si>
     <t>CM 321/21 REQUERIMENTO DE INICIATIVA DO VEREADOR ANASTÁCIO DA SILVA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO À ASSOCIAÇÃO DOS MOTORISTAS DO VALE DO CAÍ UMA MOÇÃO DE CONGRATULAÇÕES EM RECONHECIMENTO AO EMPENHO E ESFORÇO DA CLASSE PARA UMA MELHOR ATENÇÃO DOS GOVERNANTES EM RELAÇÃO AO PREÇOS DOS COMBUSTÍVEIS, O QUE VEM REFLETINDO NA MESA DO POVO, QUE VEM SENDO MASSACRADO PELA ALTA INFLAÇÃO.</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7192/requerimento.322.bancadasmdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7192/requerimento.322.bancadasmdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 322/21 REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR E NILSE MARIA ALVES DE LIMA, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO PREFEITO MUNICIPAL, COM O SEGUINTE PEDIDO DE INFORMAÇÕES: A LISTA DE ESPERA DAS FAMÍLIAS INSCRITAS NA SECRETARIA DE ASSISTÊNCIA SOCIAL PARA RECEBIMENTO DE ALUGUEL SOCIAL; A LISTA DE ESPERA DAS FAMÍLIAS INSCRITAS NA SECRETARIA DE ASSISTÊNCIA SOCIAL PARA RECEBIMENTO DE MORADIAS; QUAIS OS CRITÉRIOS PARA INSCRIÇÃO NESTAS LISTAS?; HÁ ALGUMA ANÁLISE ( PRINCIPALMENTE SAÍDA A CAMPO) PARA VERIFICAR A SITUAÇÃO DESTAS FAMÍLIAS?; QUAL O ANDAMENTO DAS EXECUÇÕES FISCAIS DAS MORADIAS POPULARES DO MUNICÍPIO?; O CASO DE MORADIAS POPULARES INVADIDAS OU COM EXECUÇÃO FISCAL EM ANDAMENTO FINAL, RETIRADAS DAS RESIDÊNCIAS? SE SIM, PARA ONDE SERÃO LEVADAS?</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7193/requerimento.324.guara.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7193/requerimento.324.guara.pdf</t>
   </si>
   <si>
     <t>CM 324/21 REQUERIMENTO DE INICIATIVA DO VEREADOR JOÃO MARCOS DUARTE GUARÁ PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À DEFENSORIA PÚBLICA DO NOSSO MUNICÍPIO SOLICITANDO INFORMAÇÕES ACERCA DO ATENDIMENTO PRESENCIAL DA DEFENSORIA PÚBLICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER., ANASTÁCIO DA SILVA., ASIR ANDRE HARTMANN, CESAR DOS SANTOS JUNIOR, DIEGO FLORES, DILSON DIOCLECIO PIRES, ELSON LOPES., JOÃO MARCOS DUARTE GUARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7204/requerimento.329.bancadasmdb.psdb.psd.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7204/requerimento.329.bancadasmdb.psdb.psd.pp.pdf</t>
   </si>
   <si>
     <t>CM 329/21 REQUERIMENTO DE INICIATIVA DO VEREADOR CLÁUDIO RENATO BECKER, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM (DAER) E SECRETARIA DE LOGÍSTICA E TRANSPORTES DO ESTADO DO RIO GRANDE DO SUL, COM O SEGUINTE PEDIDO DE INFORMAÇÕES: PARA QUE SEJA FECHADOS OS BURACOS E RESTAURADOS OS TRECHOS DAS PONTES QUE FAZEM LIGAÇÃO ENTRE SÃO SEBASTIÃO DO CAÍ COM AS CIDADES DE HARMONIA E PARECI NOVO.</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7208/requerimento.334.bancadas.mdb.psd.retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7208/requerimento.334.bancadas.mdb.psd.retirado.pdf</t>
   </si>
   <si>
     <t>CM 334/21 REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL, COM O SEGUINTE PEDIDO DE INFORMAÇÕES: - QUAL O TRÂMITE QUE SE DEU PARA ALTERAÇÃO DO VALE ALIMENTAÇÃO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS? – QUAL A RAZÃO DA ALTERAÇÃO REALIZADA E POR QUE OS FUNCIONÁRIOS NÃO FORAM AVISADOS PREVIAMENTE? – QUANTO AOS ESTABELECIMENTOS CONVENIADOS, COMO SE DARÁ O CADASTRAMENTO DESTES E QUAL A LISTAGEM DOS JÁ CONVENIADOS?</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7209/requerimento.335.bancadas.mdb.psdb.psd.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7209/requerimento.335.bancadas.mdb.psdb.psd.pdf</t>
   </si>
   <si>
     <t>CM 335/21 REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL, COM O SEGUINTE REQUERIMENTO: - QUE SEJA REMETIDA CÓPIA DO APONTAMENTO/RECOMENDAÇÃO DO TRIBUNAL DE CONTAS DO ESTADO DO RIO GRANDE DO SUL ACERCA DO VALE ALIMENTAÇÃO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS; - QUE SEJA REMETIDA CÓPIA DO APONTAMENTO/RECOMENDAÇÃO DO TRIBUNAL DE CONTAS DO ESTADO DO RIO GRANDE DO SUL ACERCA DA REVISÃO DA INSALUBRIDADE DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7215/requerimento.341.cesar.nilse.diego.dilson.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7215/requerimento.341.cesar.nilse.diego.dilson.pdf</t>
   </si>
   <si>
     <t>CM 341/21 REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR, SUBSCRITO PELOS DEMAIS, PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO COM O SEGUINTE PEDIDO DE INFORMAÇÕES: QUANTO AOS ESTABELECIMENTOS CONVENIADOS, COMO SE DARÁ O CADASTRAMENTO DESTE E QUAL A LISTAGEM DOS JÁ CADASTRADOS?; O QUE OCORRERÁ COM OS SALDOS REMANESCENTES NO VALE ALIMENTAÇÃO ANTERIOR?; A CÓPIA DO CONTRATO RESULTANTE DO CERTAME LICITATÓRIO; QUAL O VALOR PAGO AO MUNICÍPIO OU VICE-VERSA À EMPRESA.</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7226/requerimento.352.cesar.dilson.nilse.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7226/requerimento.352.cesar.dilson.nilse.pdf</t>
   </si>
   <si>
     <t>CM 352/21 REQUERIMENTO DE INICIATIVA DOS VEREADORES CESAR DOS SANTOS JUNIOR, DILSON DIOCLECIO PIRES E NILSE MARIA ALVES DE LIMA PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO DEPUTADO ESTADUAL VILMAR ZANCHIN PARA QUE SEJAM ENCAMINHADOS RECURSOS NA ORDEM DE R$ 100.000,00 (CEM MIL REAIS) AO FUNDO MUNICIPAL DE SAÚDE, QUE SERÃO UTILIZADOS NA REALIZAÇÃO DE EXAMES DE MÉDIA E ALTA COMPLEXIDADE.</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7250/requerimento.372.todosvereadores.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7250/requerimento.372.todosvereadores.pdf</t>
   </si>
   <si>
     <t>CM 372/21          REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO À UNIVERSIDADE DE CAXIAS DO SUL - CAMPUS SEDE PARA SABER ACERCA DA POSSIBILIDADE DE PARCERIA COM O MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, NO QUE DIZ RESPEITO À VINDA DO "CASTRAMÓVEL" DA UNIVERSIDADE PARA ATENDER A DEMANDA DE ANIMAIS A SEREM CASTRADOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO COMUNITÁRIA LAJEADINHO</t>
   </si>
   <si>
     <t>CM 393/21          REQUERIMENTO, DE INICIATIVA DA ASSOCIAÇÃO COMUNITÁRIA LAJEADINHO, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA INSCRITA, BEM COMO DA PESSOA QUE IRÁ REPRESENTÁ-LA, PARA PARTICIPAR DA "TRIBUNA DO POVO".</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7284/requerimento.410.cesar.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7284/requerimento.410.cesar.pdf</t>
   </si>
   <si>
     <t>CM 410/21 REQUERIMENTO DE INICIATIVA DO VEREADOR CESAR DOS SANTOS JUNIOR PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL, COM O SEGUINTE PEDIDO DE INFORMAÇÕES: CONSIDERANDO O PROTOCOLO JÁ FEITO PELA ASSOCIAÇÃO DE MORADORES DO BAIRRO LAJEADINHO, QUAL O ANDAMENTO DADO PELA ADMINISTRAÇÃO MUNICIPAL ACERCA DA CESSÃO DE USO DO LOCAL ANEXO? CONSIDERANDO QUE O EXCELENTÍSSIMO PREFEITO MUNICIPAL TENHA ENCAMINHADO A DEMANDA JUNTO AO ESTADO, PARA QUAL SETOR DO GOVERNO ESTADUAL FOI ENCAMINHADO E QUAL O NÚMERO DE PROTOCOLO EXISTENTE?</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7020/projeto.149.substitutivo_ao_projeto_cm120.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7020/projeto.149.substitutivo_ao_projeto_cm120.pdf</t>
   </si>
   <si>
     <t>CM 149/21          VEDA A NOMEAÇÃO PARA CARGOS DE PROVIMENTO EM COMISSÃO, INCLUSIVE CARGOS DE AGENTE POLÍTICO, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA, NOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL, DE QUEM INCORRA NAS HIPÓTESES DE INELEGIBILIDADE DA LEI COMPLEMENTAR FEDERAL Nº 64/1990 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>VOP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6974/requerimento.115.voto_de_pesar.bancadaspsdb.pp.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6974/requerimento.115.voto_de_pesar.bancadaspsdb.pp.pdf</t>
   </si>
   <si>
     <t>CM 115/21          OS VEREADORES ELSON LOPES, JOÃO MARCOS DUARTE GUARÁ, ASIR ANDRÉ HARTMANN E ANASTÁCIO DA SILVA REQUEREM A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO ADVOGADO E EX-VEREADOR ONEIDE SMIT, NO DIA 10 DE ABRIL DE 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5430,67 +5430,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7021/emenda_150.21_ao_projeto_pm_034.21_cria_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7131/emenda.257.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7132/emenda.258.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7134/emenda.260.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7135/emenda.261.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7146/emenda.268.21._ao_projeto_pm_074.21._dispoe_sobre_as_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7231/emenda.357.21._ao_projeto_pm_088.21.programa_pavimentacao_comunitaria..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6132/indicacao.002.elson_guara_asir_e_anastacio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6294/indicacao.015.nilse.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6295/indicacao.016.cesar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6296/indicacao.017.cesar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6298/indicacao..018.cesar-nilse.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6299/indicacao.019.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6302/indicacao.020.diego.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6303/indicacao.021.diego.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6305/indicacao.022.diego.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6307/indicacao.023.diego.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6309/indicacao.024.cesar-nilse.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6393/indicacao.030.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6394/indicacao.031.cesar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6395/indicacao.032.cesar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6396/indicacao.033.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6397/indicacao.034.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6399/indicacao.035.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6401/indicacao.036.dilson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6403/indicacao.037.nilse.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6405/indicacao.038.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6407/indicacao.039.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6471/indicacao.043.nilse..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6472/indicacao.044.cesar..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6473/indicacao.045.cesar..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6474/indicacao.046.cesar.nilse..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6475/indicacao.047.cesar..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6476/indicacao.048.elson.guara.asir.anastacio..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6477/indicacao.049.elson.guara.asir.anastacio..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6706/indicacao.061.cesar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6707/indicacao.062.cesar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6770/indicacao.063._cesar.claudio.diego.dilson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6801/indicacao.064.guara.elson.asir.anastacio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6907/indicacao.076.cesar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6908/indicacao.077.nilse.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6909/indicacao.078.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6910/indicacao.079.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6922/indicacao.083._bancadamdb.psd.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6923/indicacao.084.bancada.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6924/indicacao.085.bancadamdb.psd.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6925/indicacao.086.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6937/indicacao.093.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6938/indicacao.094.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6939/indicacao.095.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6940/indicacao.096.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6960/indicacao.101.nilse.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6961/indicacao.102.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6962/indicacao.103.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6963/indicacao.104.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6968/indicacao.109.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6969/indicacao.110.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6970/indicacao.111.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6975/indicacao.116.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6986/indicacao.121.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6987/indicacao.122.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6988/indicacao.123.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6989/indicacao.124.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6990/indicacao.125.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6991/indicacao.126.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6996/indicacao.134.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6997/indicacao.135.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6998/indicacao.136.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6999/indicacao.137.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7000/indicacao.138.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7001/indicacao.139.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7002/indicacao.140.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7003/indicacao.141.anastacio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7023/indicacao.153.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7024/indicacao.154.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7025/indicacao.156.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7026/indicacao.157.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7029/indicacao.158.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7030/indicacao.159.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7031/indicacao.160.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7032/indicacao.161.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7033/indicacao.162.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7039/indicacao.168.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7040/indicacao.169.anastacio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7041/indicacao.170.todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7042/indicacao.171.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7044/indicacao.175.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7045/indicacao.176.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7046/indicacao.177.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7052/indicacao.182.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7053/indicacao.183.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7054/indicacao.184.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7068/indicacao.191.bancadasmdb.psd..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7064/indicacao.193.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7065/indicacao.194.bancadasmdb.psd..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7066/indicacao.195.bancadasmdb.psd..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7077/indicacao.201.bancadasmds.psd.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7078/indicacao.202.bancadasmds.psd.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7079/indicacao.203.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7080/indicacao.204.bancadasmds.psd.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7081/indicacao.205.bancadasmds.psd.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7083/indicacao.210.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7084/indicacao.211.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7085/indicacao.212.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7094/indicacao.213.diego.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7095/indicacao.214.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7096/indicacao.215.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7098/indicacao.223.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7099/indicacao.225.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7106/indicacao.232.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7107/indicacao.233.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7109/indicacao.234.asir.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7112/indicacao.238.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7113/indicacao.239.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7125/indicacao.250.asir.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7128/indicacao.254.cesar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7129/indicacao.255.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7130/indicacao.256.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7136/indicacao.262.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7137/indicacao.263.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7138/indicacao.264.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7139/indicacao.265.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7140/indicacao.266.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7141/indicacao.267.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7149/indicacao.271.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7150/indicacao.272.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7151/indicacao.273.bancadas.mdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7159/indicacao.284.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7160/indicacao.285.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7161/indicacao.286.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7166/indicacao.292.cesar.nilse.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7167/indicacao.293.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7168/indicacao.294.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7169/indicacao.295.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7170/indicacao.296.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7171/indicacao.298.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7172/indicacao.299.anastacio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7179/indicacao.305.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7180/indicacao.306.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7181/indicacao.307.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7182/indicacao.308.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7183/indicacao.309.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7186/indicacao.312.bancadas.mdb.psd_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7187/indicacao.313.bancadas.mdb.psd_3.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7188/indicacao.314.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7189/indicacao.315.bancadas.mdb.psd_4.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7194/indicacao.317.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7195/indicacao.318.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7196/indicacao.319.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7197/indicacao.320.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7198/indicacao.323.bancadasmdb.psd.pp.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7205/indicacao.330.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7206/indicacao.331.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7210/indicacao.336.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7211/indicacao.337.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7216/indicacao.342.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7217/indicacao.343.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7218/indicacao.344.cesar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7219/indicacao.345.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7220/indicacao.346.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7227/indicacao.353.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7236/indicacao.362.diego.retirado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7237/indicacao.363.diego.retirado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7251/indicacao.373.todos_vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7252/indicacao.374.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7253/indicacao.375.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7254/indicacao.376.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7255/indicacao.377.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7256/indicacao.378.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7266/indicacao.391.cesardilsonnilse.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7281/indicacao.406.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7285/indicacao.411.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7286/indicacao.412.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7038/requerimento.167.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7163/requerimento.290.cesar.claudio.dilson.nilse.guara.elson.anastacio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7214/requerimento.340.bancadas.pp.psd.psdb.mdb.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7225/requerimento.351.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7242/requerimento.368.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7243/requerimento.369.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7265/requerimento.390.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7022/requerimento.152.anastacio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7123/requerimento.249.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7148/requerimento.275.asir.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7178/requerimento.304.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7190/requerimento.316.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7264/requerimento.389.todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7274/requerimento.401.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7275/requerimento.402.todosvereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6973/requerimento.114.mocao_de_repudio.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7061/requerimento.190.todos_vereadores_retirado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7072/requerimento.199.todosvereadores.verbal..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7165/requerimento.297.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7047/projeto.178.aprova_as_contas_de_governo_do_poder_executivo_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7153/projeto.279.concede_titulo_de_cidada_caiense_a_cleusa_tania_de_oliveira_spinato.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7246/projeto.executivo.001._lei_complementar_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6129/projeto.executivo.001..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6268/projeto.executivo.002.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6271/projeto.executivo.003.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6273/projeto.executivo.004.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6274/projeto.executivo.005.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6275/projeto.executivo.006.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6276/projeto.010._proibicao_veiculos_pesados_rua_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6277/projeto.011.altera_redacao_da_lei_3.320-pagamento_de_diarias.ok.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6457/projeto.executivo.007.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6458/projeto.executivo.008.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6622/projeto.executivo.009.ok.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6623/projeto.executivo.010.ok.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6624/projeto.executivo.011.ok.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6625/projeto.executivo.012.ok.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6626/projeto.executivo.013.ok.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6627/projeto.executivo.014.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6628/projeto.executivo.015.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6779/projeto.executivo.016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6780/projeto.executivo.017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6781/projeto.executivo.018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6782/projeto.executivo.019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6901/projeto.executivo.020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6917/projeto.executivo.021..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6919/projeto.executivo.022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6934/projeto.executivo.027.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6931/projeto.executivo.024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6932/projeto.executivo.025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6933/projeto.executivo.026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6957/projeto.098.reconhece_pratica_de_atividade_fisica_como_essencial.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6964/projeto.105.da_denominacao_de_rua_miguel_nunes_dos_santos_e_rua_pedro_selvino_steffens.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6971/projeto.executivo.028.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6979/projeto.executivo.029.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6980/projeto.executivo.030.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6981/projeto.executivo.031.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6982/projeto.120.veda_nomeacao_para_cargos_em_comissao_de_pessoas_que_possuam_sentenca_criminal....pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6992/projeto.executivo.032.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6993/projeto.executivo.033.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6994/projeto.executivo.034..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6995/projeto.executivo.035._retirado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7014/projeto.executivo.036.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7015/projeto.executivo.037.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7016/projeto.executivo.038..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7017/projeto.executivo.039.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7018/projeto.executivo.040.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7019/projeto.151.da_denominacao_de_rua_jose_luiz_de_mello....pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7027/projeto.executivo.041.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7028/projeto.executivo.042.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7036/projeto.165.da_denominacao_de_rua_max_fernando_de_paiva_oderich....pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7034/projeto.executivo.043..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7035/projeto.executivo.044.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7049/projeto.executivo.045.retirado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7050/projeto.executivo.046.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7051/projeto.executivo.047.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7055/projeto.executivo.048.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7056/projeto.executivo.049.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7058/projeto.187._altera_limites_das_zonas_industrial_mista_e_comercial_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7067/projeto.188.da_denominacao_de_rua_joao_antonio_klein_....pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7060/projeto.189.estabelece_a_obrigatoriedade_de_apresentacao_de_contas....pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7069/projeto.executivo.050.ok.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7070/projeto.executivo.051.ok.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7073/projeto.executivo.052.ok.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7074/projeto.executivo.053.ok.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7075/projetoexecutivo.054.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7091/projeto.executivo.060.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7090/projeto.executivo.059.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7089/projeto.executivo.058..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7088/projeto.executivo.057.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7087/projeto.executivo.056.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7086/projeto.executivo.055..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7100/projeto.executivo.061.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7101/projeto.executivo.062.retificado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7110/projetoexecutivo.064.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7111/projetoexecutivo.065.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7115/projetoexecutivo.066.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7116/projetoexecutivo.067.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7117/projeto.executivo.069.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7118/projeto.executivo.070.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7119/projeto.executivo.071.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7120/projeto.executivo.072.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7121/projeto.executivo.073.retirado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7122/projeto.248.dispoesobreobrigatoriedadedefechamentodeportoesnosestabelecimentosdeensino....pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7126/projeto.executivo.074.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7144/projeto.executivo.075.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7145/projeto.270.institiu_programa_de_banco_de_racoes._retirado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7142/projeto.executivo.063.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7143/projeto.executivo.068.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7152/projeto.executivo.076.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7162/projeto.executivo.077.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7173/projeto.executivo.078.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7174/projeto.executivo.079.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7184/projetoexecutivo.080.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7185/projetoexecutivo.081.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7199/projetoexecutivo.082.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7200/projetoexecutivo.083.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7201/projetoexecutivo.084.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7202/projeto.executivo.085.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7203/projeto.332.dispoe_sobre_instituicao_de_patrocinio_nos_uniformes_escolares....pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7207/projetoexecutivo.086.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7212/projeto.executivo.087.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7213/projeto.339.institui_programa_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7221/projetoexecutivo.088.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7222/projeto.executivo.089.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7223/projeto.349.autoriza_implantacao_do_projeto_buieros_inteligentes.retirado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7224/projeto.350.inclui_conteudo_sobre_a_cultura_tradicionalista_nas_escolas_publicas...retirado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7228/projetoexecutivo.090.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7229/projetoexecutivo.091.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7230/projeto.356.anastacio.da_denominacao_de_rua_waldemart_rucker....pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7232/projetoexecutivo.092.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7233/projetoexecutivo.093.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7234/projetoexecutivo.094.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7235/projetoexecutivo.095.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7238/projetoexecutivo.096.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7239/projetoexecutivo.097.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7240/projetoexecutivo.098.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7241/projetoexecutivo.099..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7244/projeto.370.da_denominacao_de_rua_padre_ernesto_zanatta..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7245/projetoexecutivo.100..pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7247/projetoexecutivo.101.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7248/projetoexecutivo.102.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7249/projeto.executivo.103.loa.ok.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7257/projetoexecutivo.104.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7258/projetoexecutivo.105.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7259/projetoexecutivo.106.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7260/projetoexecutivo.107.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7261/projetoexecutivo.108.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7262/projeto.388.autoriza_estabelecimentos_responsaveis_pela_producao....pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7267/projetoexecutivo.109.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7268/projeto.executivo.110.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7269/projetoexecutivo.111.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7270/projeto.executivo.112.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7271/projeto.executivo.113.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7272/projeto.executivo.114.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7276/projeto.403.altera_o_anexo_iv_da_lei_2969.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7278/projeto.executivo.116.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7279/projeto.executivo.117.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7280/projeto.408.da_denominacao_de_rua_levino_de_oliveira....pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7283/projeto.executivo.118.ok.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6459/projeto.042.criacaocomissaoespecialexercicio2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6903/projeto.073.criacaocomissaoespecialplanodiretor.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7263/projeto.392.alterearedacao_1oe_2o_art.74_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6130/requerimento.003.elson_guara_tacio_e_asir.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6131/requerimento.004._elson_guara_tacio_e_asir.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6283/requerimento.012.cesar.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6286/requerimento.013.diego.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6385/requerimento.025.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6388/requerimento.026.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6391/requerimento.027.cesar.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6389/requerimento.028.cesar.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6392/requerimento.029.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6482/requerimento.050.guara.anastacio..pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6702/requerimento.058.cesar.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6704/requerimento.059.cesar.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6784/requerimento.069.guara.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6832/requerimento.070.diego.ok.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6921/requerimento.082.psdb.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6935/requerimento.091.cesar.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6936/requerimento.092.nilse.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6958/requerimento.099.guara.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6965/requerimento.107.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6966/requerimento.108.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6972/requerimento.113.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6983/requerimento.127.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6984/requerimento.128.asir.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6985/requerimento.129.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7004/requerimento.142.anastacio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7005/requerimento.143.guara.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7037/requerimento.166.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7043/requerimento.174.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7063/requerimento.192.bancadasmdb.psd..pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7071/requerimento.198.anastacio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7076/requerimento.200.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7082/requerimento.206.cesar.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7092/requerimento.222._cesar.diego.claudio.dilson.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7097/requerimento.224.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7102/requerimento.228.diego.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7103/requerimento.229.cgp.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7104/requerimento.230.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7105/requerimento.231.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7108/requerimento.235.asir.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7114/requerimento.240.cesar..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7124/requerimento.251.diego.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7127/requerimento.253.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7147/requerimento.274.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7154/requerimento.280.cesar.guara.anastacio.nilse.dilson.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7155/requerimento.281.anastacio.cesar.nilse.dilson.claudio.guara.asir.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7156/requerimento.282.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7157/requerimento.283.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7158/requerimentoi.287.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7164/requerimento.291.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7175/requerimento.301.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7176/requerimento.302.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7177/requerimento.303.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7191/requerimento.321.anastacio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7192/requerimento.322.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7193/requerimento.324.guara.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7204/requerimento.329.bancadasmdb.psdb.psd.pp.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7208/requerimento.334.bancadas.mdb.psd.retirado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7209/requerimento.335.bancadas.mdb.psdb.psd.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7215/requerimento.341.cesar.nilse.diego.dilson.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7226/requerimento.352.cesar.dilson.nilse.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7250/requerimento.372.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7284/requerimento.410.cesar.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7020/projeto.149.substitutivo_ao_projeto_cm120.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6974/requerimento.115.voto_de_pesar.bancadaspsdb.pp.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7021/emenda_150.21_ao_projeto_pm_034.21_cria_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7131/emenda.257.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7132/emenda.258.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7134/emenda.260.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7135/emenda.261.21_ao_projeto_pm_073.21_implantacao_do_programa_de_pavimentacao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7146/emenda.268.21._ao_projeto_pm_074.21._dispoe_sobre_as_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7231/emenda.357.21._ao_projeto_pm_088.21.programa_pavimentacao_comunitaria..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6132/indicacao.002.elson_guara_asir_e_anastacio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6294/indicacao.015.nilse.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6295/indicacao.016.cesar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6296/indicacao.017.cesar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6298/indicacao..018.cesar-nilse.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6299/indicacao.019.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6302/indicacao.020.diego.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6303/indicacao.021.diego.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6305/indicacao.022.diego.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6307/indicacao.023.diego.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6309/indicacao.024.cesar-nilse.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6393/indicacao.030.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6394/indicacao.031.cesar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6395/indicacao.032.cesar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6396/indicacao.033.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6397/indicacao.034.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6399/indicacao.035.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6401/indicacao.036.dilson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6403/indicacao.037.nilse.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6405/indicacao.038.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6407/indicacao.039.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6471/indicacao.043.nilse..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6472/indicacao.044.cesar..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6473/indicacao.045.cesar..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6474/indicacao.046.cesar.nilse..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6475/indicacao.047.cesar..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6476/indicacao.048.elson.guara.asir.anastacio..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6477/indicacao.049.elson.guara.asir.anastacio..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6706/indicacao.061.cesar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6707/indicacao.062.cesar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6770/indicacao.063._cesar.claudio.diego.dilson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6801/indicacao.064.guara.elson.asir.anastacio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6907/indicacao.076.cesar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6908/indicacao.077.nilse.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6909/indicacao.078.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6910/indicacao.079.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6922/indicacao.083._bancadamdb.psd.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6923/indicacao.084.bancada.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6924/indicacao.085.bancadamdb.psd.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6925/indicacao.086.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6937/indicacao.093.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6938/indicacao.094.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6939/indicacao.095.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6940/indicacao.096.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6960/indicacao.101.nilse.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6961/indicacao.102.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6962/indicacao.103.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6963/indicacao.104.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6968/indicacao.109.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6969/indicacao.110.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6970/indicacao.111.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6975/indicacao.116.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6986/indicacao.121.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6987/indicacao.122.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6988/indicacao.123.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6989/indicacao.124.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6990/indicacao.125.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6991/indicacao.126.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6996/indicacao.134.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6997/indicacao.135.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6998/indicacao.136.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6999/indicacao.137.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7000/indicacao.138.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7001/indicacao.139.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7002/indicacao.140.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7003/indicacao.141.anastacio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7023/indicacao.153.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7024/indicacao.154.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7025/indicacao.156.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7026/indicacao.157.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7029/indicacao.158.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7030/indicacao.159.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7031/indicacao.160.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7032/indicacao.161.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7033/indicacao.162.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7039/indicacao.168.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7040/indicacao.169.anastacio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7041/indicacao.170.todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7042/indicacao.171.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7044/indicacao.175.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7045/indicacao.176.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7046/indicacao.177.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7052/indicacao.182.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7053/indicacao.183.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7054/indicacao.184.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7068/indicacao.191.bancadasmdb.psd..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7064/indicacao.193.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7065/indicacao.194.bancadasmdb.psd..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7066/indicacao.195.bancadasmdb.psd..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7077/indicacao.201.bancadasmds.psd.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7078/indicacao.202.bancadasmds.psd.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7079/indicacao.203.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7080/indicacao.204.bancadasmds.psd.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7081/indicacao.205.bancadasmds.psd.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7083/indicacao.210.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7084/indicacao.211.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7085/indicacao.212.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7094/indicacao.213.diego.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7095/indicacao.214.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7096/indicacao.215.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7098/indicacao.223.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7099/indicacao.225.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7106/indicacao.232.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7107/indicacao.233.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7109/indicacao.234.asir.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7112/indicacao.238.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7113/indicacao.239.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7125/indicacao.250.asir.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7128/indicacao.254.cesar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7129/indicacao.255.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7130/indicacao.256.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7136/indicacao.262.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7137/indicacao.263.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7138/indicacao.264.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7139/indicacao.265.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7140/indicacao.266.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7141/indicacao.267.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7149/indicacao.271.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7150/indicacao.272.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7151/indicacao.273.bancadas.mdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7159/indicacao.284.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7160/indicacao.285.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7161/indicacao.286.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7166/indicacao.292.cesar.nilse.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7167/indicacao.293.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7168/indicacao.294.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7169/indicacao.295.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7170/indicacao.296.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7171/indicacao.298.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7172/indicacao.299.anastacio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7179/indicacao.305.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7180/indicacao.306.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7181/indicacao.307.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7182/indicacao.308.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7183/indicacao.309.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7186/indicacao.312.bancadas.mdb.psd_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7187/indicacao.313.bancadas.mdb.psd_3.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7188/indicacao.314.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7189/indicacao.315.bancadas.mdb.psd_4.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7194/indicacao.317.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7195/indicacao.318.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7196/indicacao.319.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7197/indicacao.320.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7198/indicacao.323.bancadasmdb.psd.pp.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7205/indicacao.330.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7206/indicacao.331.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7210/indicacao.336.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7211/indicacao.337.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7216/indicacao.342.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7217/indicacao.343.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7218/indicacao.344.cesar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7219/indicacao.345.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7220/indicacao.346.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7227/indicacao.353.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7236/indicacao.362.diego.retirado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7237/indicacao.363.diego.retirado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7251/indicacao.373.todos_vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7252/indicacao.374.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7253/indicacao.375.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7254/indicacao.376.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7255/indicacao.377.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7256/indicacao.378.bancadasmdb.psd.ok.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7266/indicacao.391.cesardilsonnilse.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7281/indicacao.406.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7285/indicacao.411.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7286/indicacao.412.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7038/requerimento.167.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7163/requerimento.290.cesar.claudio.dilson.nilse.guara.elson.anastacio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7214/requerimento.340.bancadas.pp.psd.psdb.mdb.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7225/requerimento.351.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7242/requerimento.368.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7243/requerimento.369.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7265/requerimento.390.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7022/requerimento.152.anastacio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7123/requerimento.249.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7148/requerimento.275.asir.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7178/requerimento.304.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7190/requerimento.316.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7264/requerimento.389.todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7274/requerimento.401.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7275/requerimento.402.todosvereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6973/requerimento.114.mocao_de_repudio.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7061/requerimento.190.todos_vereadores_retirado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7072/requerimento.199.todosvereadores.verbal..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7165/requerimento.297.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7047/projeto.178.aprova_as_contas_de_governo_do_poder_executivo_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7153/projeto.279.concede_titulo_de_cidada_caiense_a_cleusa_tania_de_oliveira_spinato.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7246/projeto.executivo.001._lei_complementar_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6129/projeto.executivo.001..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6268/projeto.executivo.002.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6271/projeto.executivo.003.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6273/projeto.executivo.004.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6274/projeto.executivo.005.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6275/projeto.executivo.006.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6276/projeto.010._proibicao_veiculos_pesados_rua_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6277/projeto.011.altera_redacao_da_lei_3.320-pagamento_de_diarias.ok.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6457/projeto.executivo.007.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6458/projeto.executivo.008.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6622/projeto.executivo.009.ok.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6623/projeto.executivo.010.ok.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6624/projeto.executivo.011.ok.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6625/projeto.executivo.012.ok.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6626/projeto.executivo.013.ok.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6627/projeto.executivo.014.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6628/projeto.executivo.015.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6779/projeto.executivo.016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6780/projeto.executivo.017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6781/projeto.executivo.018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6782/projeto.executivo.019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6901/projeto.executivo.020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6917/projeto.executivo.021..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6919/projeto.executivo.022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6934/projeto.executivo.027.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6931/projeto.executivo.024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6932/projeto.executivo.025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6933/projeto.executivo.026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6957/projeto.098.reconhece_pratica_de_atividade_fisica_como_essencial.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6964/projeto.105.da_denominacao_de_rua_miguel_nunes_dos_santos_e_rua_pedro_selvino_steffens.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6971/projeto.executivo.028.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6979/projeto.executivo.029.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6980/projeto.executivo.030.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6981/projeto.executivo.031.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6982/projeto.120.veda_nomeacao_para_cargos_em_comissao_de_pessoas_que_possuam_sentenca_criminal....pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6992/projeto.executivo.032.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6993/projeto.executivo.033.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6994/projeto.executivo.034..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6995/projeto.executivo.035._retirado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7014/projeto.executivo.036.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7015/projeto.executivo.037.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7016/projeto.executivo.038..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7017/projeto.executivo.039.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7018/projeto.executivo.040.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7019/projeto.151.da_denominacao_de_rua_jose_luiz_de_mello....pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7027/projeto.executivo.041.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7028/projeto.executivo.042.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7036/projeto.165.da_denominacao_de_rua_max_fernando_de_paiva_oderich....pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7034/projeto.executivo.043..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7035/projeto.executivo.044.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7049/projeto.executivo.045.retirado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7050/projeto.executivo.046.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7051/projeto.executivo.047.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7055/projeto.executivo.048.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7056/projeto.executivo.049.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7058/projeto.187._altera_limites_das_zonas_industrial_mista_e_comercial_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7067/projeto.188.da_denominacao_de_rua_joao_antonio_klein_....pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7060/projeto.189.estabelece_a_obrigatoriedade_de_apresentacao_de_contas....pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7069/projeto.executivo.050.ok.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7070/projeto.executivo.051.ok.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7073/projeto.executivo.052.ok.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7074/projeto.executivo.053.ok.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7075/projetoexecutivo.054.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7091/projeto.executivo.060.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7090/projeto.executivo.059.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7089/projeto.executivo.058..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7088/projeto.executivo.057.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7087/projeto.executivo.056.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7086/projeto.executivo.055..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7100/projeto.executivo.061.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7101/projeto.executivo.062.retificado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7110/projetoexecutivo.064.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7111/projetoexecutivo.065.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7115/projetoexecutivo.066.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7116/projetoexecutivo.067.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7117/projeto.executivo.069.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7118/projeto.executivo.070.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7119/projeto.executivo.071.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7120/projeto.executivo.072.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7121/projeto.executivo.073.retirado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7122/projeto.248.dispoesobreobrigatoriedadedefechamentodeportoesnosestabelecimentosdeensino....pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7126/projeto.executivo.074.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7144/projeto.executivo.075.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7145/projeto.270.institiu_programa_de_banco_de_racoes._retirado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7142/projeto.executivo.063.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7143/projeto.executivo.068.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7152/projeto.executivo.076.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7162/projeto.executivo.077.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7173/projeto.executivo.078.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7174/projeto.executivo.079.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7184/projetoexecutivo.080.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7185/projetoexecutivo.081.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7199/projetoexecutivo.082.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7200/projetoexecutivo.083.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7201/projetoexecutivo.084.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7202/projeto.executivo.085.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7203/projeto.332.dispoe_sobre_instituicao_de_patrocinio_nos_uniformes_escolares....pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7207/projetoexecutivo.086.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7212/projeto.executivo.087.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7213/projeto.339.institui_programa_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7221/projetoexecutivo.088.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7222/projeto.executivo.089.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7223/projeto.349.autoriza_implantacao_do_projeto_buieros_inteligentes.retirado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7224/projeto.350.inclui_conteudo_sobre_a_cultura_tradicionalista_nas_escolas_publicas...retirado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7228/projetoexecutivo.090.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7229/projetoexecutivo.091.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7230/projeto.356.anastacio.da_denominacao_de_rua_waldemart_rucker....pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7232/projetoexecutivo.092.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7233/projetoexecutivo.093.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7234/projetoexecutivo.094.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7235/projetoexecutivo.095.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7238/projetoexecutivo.096.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7239/projetoexecutivo.097.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7240/projetoexecutivo.098.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7241/projetoexecutivo.099..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7244/projeto.370.da_denominacao_de_rua_padre_ernesto_zanatta..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7245/projetoexecutivo.100..pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7247/projetoexecutivo.101.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7248/projetoexecutivo.102.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7249/projeto.executivo.103.loa.ok.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7257/projetoexecutivo.104.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7258/projetoexecutivo.105.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7259/projetoexecutivo.106.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7260/projetoexecutivo.107.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7261/projetoexecutivo.108.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7262/projeto.388.autoriza_estabelecimentos_responsaveis_pela_producao....pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7267/projetoexecutivo.109.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7268/projeto.executivo.110.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7269/projetoexecutivo.111.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7270/projeto.executivo.112.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7271/projeto.executivo.113.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7272/projeto.executivo.114.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7276/projeto.403.altera_o_anexo_iv_da_lei_2969.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7278/projeto.executivo.116.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7279/projeto.executivo.117.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7280/projeto.408.da_denominacao_de_rua_levino_de_oliveira....pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7283/projeto.executivo.118.ok.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6459/projeto.042.criacaocomissaoespecialexercicio2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6903/projeto.073.criacaocomissaoespecialplanodiretor.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7263/projeto.392.alterearedacao_1oe_2o_art.74_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6130/requerimento.003.elson_guara_tacio_e_asir.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6131/requerimento.004._elson_guara_tacio_e_asir.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6283/requerimento.012.cesar.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6286/requerimento.013.diego.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6385/requerimento.025.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6388/requerimento.026.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6391/requerimento.027.cesar.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6389/requerimento.028.cesar.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6392/requerimento.029.elson-guara-asir-tacio.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6482/requerimento.050.guara.anastacio..pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6702/requerimento.058.cesar.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6704/requerimento.059.cesar.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6784/requerimento.069.guara.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6832/requerimento.070.diego.ok.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6921/requerimento.082.psdb.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6935/requerimento.091.cesar.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6936/requerimento.092.nilse.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6958/requerimento.099.guara.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6965/requerimento.107.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6966/requerimento.108.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6972/requerimento.113.bancadapsdb.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6983/requerimento.127.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6984/requerimento.128.asir.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6985/requerimento.129.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7004/requerimento.142.anastacio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7005/requerimento.143.guara.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7037/requerimento.166.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7043/requerimento.174.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7063/requerimento.192.bancadasmdb.psd..pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7071/requerimento.198.anastacio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7076/requerimento.200.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7082/requerimento.206.cesar.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7092/requerimento.222._cesar.diego.claudio.dilson.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7097/requerimento.224.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7102/requerimento.228.diego.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7103/requerimento.229.cgp.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7104/requerimento.230.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7105/requerimento.231.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7108/requerimento.235.asir.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7114/requerimento.240.cesar..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7124/requerimento.251.diego.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7127/requerimento.253.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7147/requerimento.274.bancadaspsdb.pp.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7154/requerimento.280.cesar.guara.anastacio.nilse.dilson.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7155/requerimento.281.anastacio.cesar.nilse.dilson.claudio.guara.asir.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7156/requerimento.282.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7157/requerimento.283.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7158/requerimentoi.287.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7164/requerimento.291.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7175/requerimento.301.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7176/requerimento.302.bancadas.psdb.pp.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7177/requerimento.303.bancadas.mdb.psd.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7191/requerimento.321.anastacio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7192/requerimento.322.bancadasmdb.psd.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7193/requerimento.324.guara.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7204/requerimento.329.bancadasmdb.psdb.psd.pp.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7208/requerimento.334.bancadas.mdb.psd.retirado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7209/requerimento.335.bancadas.mdb.psdb.psd.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7215/requerimento.341.cesar.nilse.diego.dilson.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7226/requerimento.352.cesar.dilson.nilse.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7250/requerimento.372.todosvereadores.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7284/requerimento.410.cesar.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/7020/projeto.149.substitutivo_ao_projeto_cm120.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2021/6974/requerimento.115.voto_de_pesar.bancadaspsdb.pp.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H405"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>