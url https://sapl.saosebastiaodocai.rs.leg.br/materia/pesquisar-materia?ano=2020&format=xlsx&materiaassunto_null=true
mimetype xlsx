--- v0 (2025-12-03)
+++ v1 (2026-04-23)
@@ -54,1557 +54,1557 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5288/emenda_078.20_ao_projeto_pm_039.2020_cm_066.20_diretrizes_orcamentarias..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5288/emenda_078.20_ao_projeto_pm_039.2020_cm_066.20_diretrizes_orcamentarias..pdf</t>
   </si>
   <si>
     <t>CM 078/20          EMENDAS AO PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2020 - PM 039/2020 - CM 066/20.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5299/emenda_087.20_ao_projeto_cm_077.20_proibicao_do_uso_de_veiculos_tracao_animal.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5299/emenda_087.20_ao_projeto_cm_077.20_proibicao_do_uso_de_veiculos_tracao_animal.pdf</t>
   </si>
   <si>
     <t>CM 087/20          EMENDA AO PROJETO DE LEI CM 077/20, QUE DISPÕE SOBRE A PROIBIÇÃO DO USO DE VEÍCULOS DE TRAÇÃO ANIMAL NA ÁREA URBANA DE SÃO SEBASTIÃO DO CAÍ E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>MARÍLIA LEÃO FORTES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5360/emenda_108.20_ao_projeto_pm_054.20_doacao_materialescavacao...pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5360/emenda_108.20_ao_projeto_pm_054.20_doacao_materialescavacao...pdf</t>
   </si>
   <si>
     <t>CM 108/20 - EMENDA AO PROJETO DE LEI PM 054/2020, QUE AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO MATERIAL PROVENIENTE DE ESCAVAÇÃO, TERRAPLENAGEM E ATERRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4490/indicacao.001.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4490/indicacao.001.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 001/20          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA FEITA UMA PRAÇA COM "QUIOSQUE" NO FINAL DA RUA MACHADO DE ASSIS, NO LOTEAMENTO SÃO SEBASTIÃO, NA ÁREA DA PREFEITURA ONDE HAVIA UM CAMPINHO, QUE NÃO ESTÁ MAIS SENDO UTILIZADO.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4491/indicacao.002.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4491/indicacao.002.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 002/20          INDICA AO EXECUTIVO MUNICIPAL , A PEDIDO DE MORADORES, QUE SEJAM COLOCADOS "QUIOSQUES" NA PRAÇA DA PRAINHA, NO BAIRRO NAVEGANTES.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ALEX DE OLIVEIRA MEIRELLES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4492/indicacao.003.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4492/indicacao.003.alex..pdf</t>
   </si>
   <si>
     <t>CM 003/20          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA FEITO O CALÇAMENTO DE PVS NA RUA VENÂNCIO AIRES, AO LADO DO CAMPO VILA NOVA, NO LOTEAMENTO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4509/indicacao.012.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4509/indicacao.012.alex..pdf</t>
   </si>
   <si>
     <t>CM 012/20          INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM INSTALADAS CÂMERAS DE MONITORAMENTO NA ÁREA EXTERNA E ESTACIONAMENTOS DO PARQUE CENTENÁRIO.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4510/indicacao.013.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4510/indicacao.013.alex..pdf</t>
   </si>
   <si>
     <t>CM 013/20          INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM INSTALADAS CÂMERAS DE MONITORAMENTO NA ENTRADA E SAÍDA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4582/indicacao.018.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4582/indicacao.018.alex..pdf</t>
   </si>
   <si>
     <t>CM 018/20          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE EMPRESÁRIOS, AS SEGUINTES PROVIDÊNCIAS NO CONDOMÍNIO INDUSTRIAL LOCALIZADO NA AV. EDMUNDO KLEIN, NESTE MUNICÍPIO: CONSERTO DOS BURACOS DO ASFALTO DAS RUAS DO CONDOMÍNIO; CALÇAMENTO DA RUA DE ENTRADA DO CONDOMÍNIO, PARALELA À ERS 122; COLOCAÇÃO DE UMA PLACA DE IDENTIFICAÇÃO DO CONDOMÍNIO.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4583/indicacao.019.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4583/indicacao.019.alex..pdf</t>
   </si>
   <si>
     <t>CM 019/20          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A PINTURA DAS FAIXAS DE PEDESTRE E REPINTURA DA LINHA DIVISÓRIA DA PISTA, NAS RUAS DOS LOTEAMENTOS NOVA RIO BRANCO, SÃO JOSÉ E POPULAR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4584/indicacao.020.marilia..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4584/indicacao.020.marilia..pdf</t>
   </si>
   <si>
     <t>CM 020/20          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A ACESSIBILIDADE PARA CADEIRANTES EM FRENTE À ESTAÇÃO RODOVIÁRIA DA CIDADE, LOCALIZADA NA ESQUINA DA RUA TIRADENTES COM A AV. EGYDIO MICHAELSEN.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ROQUE JOSÉ SCHRÖDER</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4585/indicacao.021.roque..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4585/indicacao.021.roque..pdf</t>
   </si>
   <si>
     <t>CM 021/20          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE SEU SUPLENTE CLÓVIS ROBERTO AYMAI JUNG, AS SEGUINTES PROVIDÊNCIAS NO BAIRRO QUILOMBO: COLOCAÇÃO DE MAIS 06 (SEIS) BANCOS NA PRACINHA; PINTURA DOS QUEBRA-MOLAS E CORDÕES DAS CALÇADAS; COLOCAÇÃO DAS PLACAS COM NOME DE RUAS QUE ESTÃO FALTANDO; RAMPAS DE ACESSIBILIDADE PARA CADEIRANTES NA PRAÇA; TROCA DAS LÂMPADAS QUEIMADAS; COLOCAÇÃO DE MAIS UM AGENTE DE SAÚDE À DISPOSIÇÃO NO BAIRRO.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4716/indicacao.037.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4716/indicacao.037.claudio..pdf</t>
   </si>
   <si>
     <t>CM 037/20          INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM CONTAINER DE LIXO NA ESQUINA DA RUA ERNANI MAX BENDER COM A VRS 874, NO BAIRRO CHAPADÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4712/indicacao.038.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4712/indicacao.038.alex..pdf</t>
   </si>
   <si>
     <t>CM 038/20          INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE TROCADORES DE FRALDA NOS BANHEIROS PÚBLICOS DA CIDADE, COMO NA PRAÇA CÔNEGO EDVINO PUHL E NO PARQUE CENTENÁRIO, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4713/indicacao.039.roque..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4713/indicacao.039.roque..pdf</t>
   </si>
   <si>
     <t>CM 039/20          INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM ABRIGO NA PARADA DE ÔNIBUS LOCALIZADA NA RUA VEREADOR JOSÉ GOULART, ESQUINA COM A VRS-874, NO LOTEAMENTO POPULAR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ELSON LOPES.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4714/indicacao.040.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4714/indicacao.040.elson..pdf</t>
   </si>
   <si>
     <t>CM 040/20          INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM FEITOS REFÚGIOS PARA OS ÔNIBUS ESTACIONAREM NAS PARADAS, EM TODA A EXTENSÃO DA RUA PADRE JOÃO WAGNER E VRS 874, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4715/indicacao.041.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4715/indicacao.041.elson..pdf</t>
   </si>
   <si>
     <t>CM 041/20          INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UMA LOMBO-FAIXA NA RUA ESPERANTO, EM FRENTE À CAPELA MORTUÁRIA HARTMANN, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5279/indicacao.069.alex.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5279/indicacao.069.alex.ok.pdf</t>
   </si>
   <si>
     <t>CM 069/20          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE UM POSTE DE ILUMINAÇÃO NA PRACINHA DA RUA GUARANI, AO LADO DO CENTRO ESPÍRITA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5280/indicacao.070.alex.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5280/indicacao.070.alex.ok.pdf</t>
   </si>
   <si>
     <t>CM 070/20          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A CONTINUAÇÃO DO ASFALTAMENTO DA ESTRADA DA VIGIA, ATÉ A DIVISA COM SÃO JOSÉ DO HORTÊNCIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5281/indicacao.071.alex.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5281/indicacao.071.alex.ok.pdf</t>
   </si>
   <si>
     <t>CM 071/20          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE UM POSTE CENTRAL COM LUMINÁRIAS NA PRAÇA DO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5282/indicacao.072.alex.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5282/indicacao.072.alex.ok.pdf</t>
   </si>
   <si>
     <t>CM 072/20          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A PAVIMENTAÇÃO COM PAVS NA RUA ELZA KLEIN, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5283/indicacao.073.anastacio.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5283/indicacao.073.anastacio.ok.pdf</t>
   </si>
   <si>
     <t>CM 073/20          INDICA AO EXECUTIVO QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE BANCOS NOVOS, BEM COMO RESTAURAÇÃO DOS BANCOS JÁ EXISTENTES, NA PRAÇA COMUNITÁRIA ORLANDO NAPOLEÃO DA SILVA, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5284/indicacao.074.anastacio.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5284/indicacao.074.anastacio.ok.pdf</t>
   </si>
   <si>
     <t>CM 074/20          INDICA AO EXECUTIVO QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE BRINQUEDOS (ESCORREGADOR, BALANÇO, GIRA-GIRA, ETC...) NA PRAÇA EMÍLIO ROBERTO KAYSER, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CM 080/20          INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE TAXÕES NA AV. DR. BRUNO CASSEL, ANTES DO VIADUTO QUE DÁ ACESSO AOS LOTEAMENTOS E À RS122.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>CM 081/20          INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UMA PLACA INDICATIVA DO NOME DA RUA VEREADOR JOSÉ GOULART, NO CRUZAMENTO COM A VRS874, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
     <t>CM 082/20          INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE REDUTORES DE VELOCIDADE OU QUEBRA-MOLAS EM FRENTE AO SUPERMERCADO LEDUR E PRÓXIMO AO CEMITÉRIO MUNICIPAL (ENTRE A EMPRESA LARANJAS VALE CAÍ E ENTRADA DO BAIRRO QUILOMBO), AMBOS OS LOCAIS NA AVENIDA DR. BRUNO CASSEL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5304/indicacao.086.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5304/indicacao.086.claudio..pdf</t>
   </si>
   <si>
     <t>CM 086/20          INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE ELETRÔNICOS NA AV. DR. BRUNO CASSEL, NA ENTRADA DO HOSPITAL SAGRADA FAMÍLIA E EM FRENTE À WEBERMAQ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5315/indicacao.094.marilia..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5315/indicacao.094.marilia..pdf</t>
   </si>
   <si>
     <t>CM 094/20          SUGERE AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DOS ANIMAIS.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5316/indicacao.095.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5316/indicacao.095.claudio..pdf</t>
   </si>
   <si>
     <t>CM 095/20          SUGERE AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA, COM EXTREMA URGÊNCIA, UMA MAIOR FISCALIZAÇÃO EM RELAÇÃO AO CUMPRIMENTO DO CÓDIGO DE POSTURAS VIGENTE, ESPECIFICAMENTE NO QUE TANGE AOS ANIMAIS. SUGERE, AINDA, APLICAÇÃO DE MULTAS E PUNIÇÕES MAIS RÍGIDAS PARA QUEM DESCUMPRIR A LEI.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5317/indicacao.096.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5317/indicacao.096.claudio..pdf</t>
   </si>
   <si>
     <t>CM 096/20          SUGERE AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA, COM EXTREMA URGÊNCIA, UMA "OPERAÇÃO TAPA BURACOS" EM TODO O TRECHO DA AVENIDA DOUTOR BRUNO CASSEL.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5318/indicacao.097.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5318/indicacao.097.claudio..pdf</t>
   </si>
   <si>
     <t>CM 097/20          SUGERE AO EXECUTIVO MUNICIPAL QUE CRIE E REGULAMENTE UM CERTIFICADO DE BONS TRATOS A ANIMAIS. SUGERE, TAMBÉM, QUE A FISCALIZAÇÃO PARA A EMISSÃO DESTE CERTIFICADO PASSE PELO RESPONSÁVEL TÉCNICO LIGADO À SECRETARIA DE AGRICULTURA (VETERINÁRIO CONCURSADO).</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>CM 100/20          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DA ASSOCIAÇÃO DE MORADORES, A COLOCAÇÃO DE QUEBRA-MOLAS (NO MÍNIMO QUATRO) AO LONGO DE TODA A EXTENSÃO DA AV. CONCEIÇÃO, NA VILA SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5345/indicacao.105.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5345/indicacao.105.alex..pdf</t>
   </si>
   <si>
     <t>CM 105/20          INDICAÇÃO SUGERINDO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM POSTE CENTRAL DE LUZ NA PRACINHA DO BAIRRO CONCEIÇÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5346/indicacao.106.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5346/indicacao.106.alex..pdf</t>
   </si>
   <si>
     <t>CM 106/20          INDICAÇÃO SUGERINDO AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA REALIZADA A PAVIMENTAÇÃO COM PAVS NA RUA FATO NOVO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5347/indicacao.107.todos..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5347/indicacao.107.todos..pdf</t>
   </si>
   <si>
     <t>CM 107/20          INDICAM AO EXECUTIVO MUNICIPAL QUE TOME AS DEVIDAS PROVIDÊNCIAS EM RELAÇÃO AO PRÉDIO INACABADO LOCALIZADO NA ESQUINA DA RUA TIRADENTES COM A MARECHAL FLORIANO PEIXOTO, NO BAIRRO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5361/indicacao.109.anastacio...pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5361/indicacao.109.anastacio...pdf</t>
   </si>
   <si>
     <t>CM 109/20 - INDICA AO EXECUTIVO A COLOCAÇÃO DE QUEBRA-MOLAS NA AV. BRASIL (PRINCIPLAMENTE NAS PROXIMIDADES DA PRACINHA), NO LOTEAMENTO SÃO RAFAEL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5362/indicacao.110.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5362/indicacao.110.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 110/20 - INDICA AO EXECUTIVO MUNICIPAL QUE A ISENÇÃO DO PAGAMENTO DO IMPOSRO PREDIAL E TERRITORIAL URBANO, PREVISTA NO ART. 242, INCISO I, DA LEI MUNICIPAL Nº 3.244, DE 28 DE SETEMBRO DE 2010 (CÓDIGO TRIBUTÁRIO DO MUNICÍPIO), SEJA ESTENDIDA AOS IMÓVEIS COMPROVADAMENTE LOCADOS PARA ATIVIDADES RELIGIOSAS.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4504/plano_diretor._pl_005.2020.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4504/plano_diretor._pl_005.2020.pdf</t>
   </si>
   <si>
     <t>PM 005/2020 - CM 008/20          ESTABELECE OS PRINCÍPIOS, DIRETRIZES, POLÍTICAS, PROGRAMAS, PROJETOS E OUTROS INSTRUMENTOS DO DESENVOLVIMENTO - PLANO DIRETOR - DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4488/projeto.executivo.001..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4488/projeto.executivo.001..pdf</t>
   </si>
   <si>
     <t>PM 001/2020 - CM 004/20          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MOTORISTA - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4489/projeto.executivo.002..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4489/projeto.executivo.002..pdf</t>
   </si>
   <si>
     <t>PM 002/2020 - CM 005/20          ALTERA A REDAÇÃO DO ARTIGO 108 DA LEI Nº 3.133, DE 22 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE O CÓDIGO  DE POSTURAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4502/projeto.executivo.003..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4502/projeto.executivo.003..pdf</t>
   </si>
   <si>
     <t>PM 003/2020 - CM 006/20          INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4503/projeto.executivo.004..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4503/projeto.executivo.004..pdf</t>
   </si>
   <si>
     <t>PM 004/2020 - CM 007/20          ALTERA, CRIA PADRÕES E CONSOLIDA A TABELA CONSTANTE NO ARTIGO 19, INCISO I, DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, BEM COMO ALTERA O VENCIMENTO DOS CARGOS DE LAVADOR DE VEÍCULOS, OPERÁRIO ESPECIALIZADO, PEDREIRO, CALCETEIRO, OPERADOR DE MÁQUINA E OFICIAL ADMINISTRATIVO, NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4505/projeto.executivo.006..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4505/projeto.executivo.006..pdf</t>
   </si>
   <si>
     <t>PM 006/2020 - CM 009/20          ALTERA O ANEXO I DO CARGO DE MOTORISTA DA LEI MUNICIPAL Nº 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4506/projeto.executivo.007..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4506/projeto.executivo.007..pdf</t>
   </si>
   <si>
     <t>PM 007/2020 - CM 010/20          ALTERA O ANEXO I DO CARGO DE SERVENTE DA LEI MUNICIPAL Nº 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4507/projeto.executivo.008..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4507/projeto.executivo.008..pdf</t>
   </si>
   <si>
     <t>PM 008/2020 - CM 014/20          FIXA O SALÁRIO-BASE, ATRELADO AO DO PISO NACIONAL, A SER PAGO AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4579/projeto.executivo.009..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4579/projeto.executivo.009..pdf</t>
   </si>
   <si>
     <t>PM 009/2020 - CM 015/20          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - SERVENTE - POR PRAZO DETERMINADO, EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4580/projeto.executivo.010..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4580/projeto.executivo.010..pdf</t>
   </si>
   <si>
     <t>PM 010/2020 - CM 016/20          ALTERA O PADRÃO DO VENCIMENTO BÁSICO DO CARGO DE AGENTE ADMINISTRATIVO NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO CONSTANTE NA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4581/projeto.executivo.011..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4581/projeto.executivo.011..pdf</t>
   </si>
   <si>
     <t>PM 011/2020 - CM 017/20          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL E PROFESSOR SÉRIES INICIAIS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4615/projeto.executivo.012..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4615/projeto.executivo.012..pdf</t>
   </si>
   <si>
     <t>PM 012/2020 - CM 022/20 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR SÉRIES INICIAIS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4616/projeto.executivo.013..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4616/projeto.executivo.013..pdf</t>
   </si>
   <si>
     <t>PM 013/2020 - CM 023/20 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MOTORISTA - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4617/projeto.executivo.014..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4617/projeto.executivo.014..pdf</t>
   </si>
   <si>
     <t>PM 014/2020 - CM 024/20 - CONCEDE AUMENTO REAL DE 5% (CINCO POR CENTO) AOS VENCIMENTOS DOS SERVIDORES INTEGRANTES DO QUADRO DO MAGISTÉRIO, AOS PROVENTOS  E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS QUE ESPECIFICA, ALÉM DE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4699/projeto.executivo.015.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4699/projeto.executivo.015.ok.pdf</t>
   </si>
   <si>
     <t>PM 015/2020 - CM 025/20          ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI 2.547, DE 02 DE ABRIL DE 2004, QUE DISPÕE SOBRE A CONCESSÃO DE VALES-REFEIÇÃO AOS SERVIDORES MUNICIPAIS E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4700/projeto.executivo.016.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4700/projeto.executivo.016.ok.pdf</t>
   </si>
   <si>
     <t>PM 016/2020 - CM 026/20          CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CF - AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO QUE ESPECIFICA, ALÉM DE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4701/projeto.executivo.017.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4701/projeto.executivo.017.ok.pdf</t>
   </si>
   <si>
     <t>PM 017/2020 - CM 027/20          ALTERA A REDAÇÃO DO ANEXO II - ESCOLARIDADE DE CARGOS CONSTANTES NA LEI 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4702/projeto.executivo.018.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4702/projeto.executivo.018.ok.pdf</t>
   </si>
   <si>
     <t>PM 018/2020 - CM 028/20          AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER DOAÇÃO EM DINHEIRO DA ASSOCIAÇÃO BRASIL SEM GRADES, BEM COMO FIRMAR CONVÊNIOS COM OUTROS MUNICÍPIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4703/projeto.executivo.019.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4703/projeto.executivo.019.ok.pdf</t>
   </si>
   <si>
     <t>PM 019/2020 - CM 029/20          ALTERA A REDAÇÃO DO ARTIGO 30 DA LEI Nº 4.050, DE 10 DE ABRIL DE 2018, REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4704/projeto.executivo.020.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4704/projeto.executivo.020.ok.pdf</t>
   </si>
   <si>
     <t>PM 020/2020 - CM 030/20          AUTORIZA O EXECUTIVO MUNICIPAL FIRMAR ESCRITURA PÚBLICA DE DOAÇÃO DE IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4705/projeto.031.revisaogeral.vereadores.536.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4705/projeto.031.revisaogeral.vereadores.536.ok.pdf</t>
   </si>
   <si>
     <t>CM 031/20          CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DOS VEREADORES.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4706/projeto.032.revisaogeral.pref.vice.536.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4706/projeto.032.revisaogeral.pref.vice.536.ok.pdf</t>
   </si>
   <si>
     <t>CM 032/20          CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DO PREFEITO MUNICIPAL E PARA O SUBSÍDIO DO VICE-PREFEITO.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4707/projeto.033.revisaogeral.secretarios.536.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4707/projeto.033.revisaogeral.secretarios.536.ok.pdf</t>
   </si>
   <si>
     <t>CM 033/20          CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4708/projeto.034.revisaogeral.servidores.536.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4708/projeto.034.revisaogeral.servidores.536.ok.pdf</t>
   </si>
   <si>
     <t>CM 034/20          CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CONSTITUIÇÃO FEDERAL, AOS VENCIMENTOS DOS SERVIDORES, APOSENTADOS E PENSIONISTAS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4732/projeto.executivo.021.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4732/projeto.executivo.021.ok.pdf</t>
   </si>
   <si>
     <t>PM 021/2020 - CM 044/20 - ABRE CRÉDITO EXTRAORDINÁRIO AO ORÇAMENTO DO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4733/projeto.executivo.022.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4733/projeto.executivo.022.ok.pdf</t>
   </si>
   <si>
     <t>PM 022/2020 - CM 045/20 - AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4734/projeto.executivo.023.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4734/projeto.executivo.023.ok.pdf</t>
   </si>
   <si>
     <t>PM 023/2020 - CM 046/20 - RECONHECE A CALAMIDADE PÚBLICA MUNICIPAL, CONVALIDA AS MEDIDAS DISCIPLINADAS NO DECRETO MUNICIPAL Nº 3.903, DE 30 DE MARÇO DE 2020, AUTORIZA A PRORROGAÇÃO DE VENCIMENTO DAS DÍVIDAS DE NATUREZA TRIBUTÁRIAS E NÃO TRIBUTÁRIAS DO EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4758/projeto.executivo.024..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4758/projeto.executivo.024..pdf</t>
   </si>
   <si>
     <t>PM 024/2020 - CM 047/20          AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVO À AGROSUL AGROVÍCOLA INDUSTRIAL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4780/projeto.executivo.025..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4780/projeto.executivo.025..pdf</t>
   </si>
   <si>
     <t>PM 025/2020 - CM 048/20          AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4881/projeto.executivo.026..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4881/projeto.executivo.026..pdf</t>
   </si>
   <si>
     <t>PM 026/2020 - CM 049/20          AUTORIZA O EXECUTIVO MUNICIPAL FIRMAR ESCRITURA PÚBLICA DE DOAÇÃO DE IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4975/projeto.executivo.027..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4975/projeto.executivo.027..pdf</t>
   </si>
   <si>
     <t>PM 027/2020 - CM 050/20          AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR ESCRITURAS DE DESAPROPRIAÇÃO AMIGÁVEL DE ÁREAS DE TERRAS VISANDO A ABERTURA DE RUA PARA ACESSO AO CEMITÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4977/projeto.051.fixasubsidioprefeito.vice-prefeito..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4977/projeto.051.fixasubsidioprefeito.vice-prefeito..pdf</t>
   </si>
   <si>
     <t>CM 051/20          FIXA OS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4979/projeto.052.fixasubsidiovereadores..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4979/projeto.052.fixasubsidiovereadores..pdf</t>
   </si>
   <si>
     <t>CM 052/20          FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA A LEGISLATURA DE 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4980/projeto.053.fixasubsidiosecretarios..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4980/projeto.053.fixasubsidiosecretarios..pdf</t>
   </si>
   <si>
     <t>CM 053/20          FIXA OS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5065/projeto.executivo.028..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5065/projeto.executivo.028..pdf</t>
   </si>
   <si>
     <t>PM 028/2020 - CM 055/20          ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.300,00 (HUM MIL E TREZENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5067/projeto.executivo.029..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5067/projeto.executivo.029..pdf</t>
   </si>
   <si>
     <t>PM 029/2020 - CM 056/20          AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5239/projeto.executivo.030..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5239/projeto.executivo.030..pdf</t>
   </si>
   <si>
     <t>PM 030/2020 - CM 057/20          AUTORIZA O PODER EXECUTIVO A FIRMAR PARCERIA OBJETIVANDO O RESTAURO DO PRÉDIO DO ANTIGO BANCO PELOTENSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5237/projeto.executivo.031..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5237/projeto.executivo.031..pdf</t>
   </si>
   <si>
     <t>PM 031/2020 - CM 058/20          AUTORIZA O EXECUTIVO MUNICIPAL RECEBER EM DOAÇÃO ÁREAS DE TERRAS VISANDO O PROLONGAMENTO DA RUA CARLOS MAAHS, NO LOTEAMENTO MORADA DO VALE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5238/projeto.executivo.032..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5238/projeto.executivo.032..pdf</t>
   </si>
   <si>
     <t>PM 032/2020 - CM 059/20          ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 3.358, DE 28 DE JUNHO DE 2011, INSTITUI NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ A LEI GERAL MUNICIPAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5248/projeto.executivo.033..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5248/projeto.executivo.033..pdf</t>
   </si>
   <si>
     <t>PM 033/2020 - CM 060/20          HOMOLOGA O CRÉDITO ADICIONAL EXTRAORDINÁRIO ABERTO E INCORPORADO AO ORÇAMENTO DO ANO DE 2020 EM DECORRÊNCIA DE SITUAÇÃO DE EMERGÊNCIA E CALAMIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5249/projeto.executivo.034..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5249/projeto.executivo.034..pdf</t>
   </si>
   <si>
     <t>PM 034/2020 - CM 061/20          AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVO À PARAFLU DO BRASIL INDÚSTRIA DE PRODUTOS QUÍMICOS LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5250/projeto.executivo.035..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5250/projeto.executivo.035..pdf</t>
   </si>
   <si>
     <t>PM 035/2020 - CM 062/20          AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVO À EMPRESA R&amp;S COMÉRCIO DE SERVIÇOS LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5269/projeto.executivo.036..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5269/projeto.executivo.036..pdf</t>
   </si>
   <si>
     <t>PM 036/2020 - CM 063/20          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR  PESSOAL - OFICIAL ADMINISTRATIVO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5270/projeto.executivo.037..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5270/projeto.executivo.037..pdf</t>
   </si>
   <si>
     <t>PM 037/2020 - CM 064          AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO PARA A BRIGADA MILITAR, DE DIVERSOS BENS DO MUNICÍPIO QUE SERVEM AO VIDEOMONITORAMENTO DA CIDADE E CERCAMENTO ELETRÔNICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5274/projeto.executivo.038..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5274/projeto.executivo.038..pdf</t>
   </si>
   <si>
     <t>PM 038/2020 - CM 065/20          HOMOLOGA O CRÉDITO ADICIONAL EXTRAORDINÁRIO ABERTO E INCORPORADO AO ORÇAMENTO DO ANO DE 2020 EM DECORRÊNCIA DE SITUAÇÃO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5275/projeto.executivo.039.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5275/projeto.executivo.039.ok.pdf</t>
   </si>
   <si>
     <t>PM 039/2020 - CM 066/20          DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PM 040/2020 - CM 067/20          ALTERA A LEI MUNICIPAL Nº 4050, DE 10 DE ABRIL DE 2018, QUE REESTRUTURA REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5278/projeto.executivo.041..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5278/projeto.executivo.041..pdf</t>
   </si>
   <si>
     <t>PM 041/2020 - CM 068/20          APROVA A PROGRAMAÇÃO ANUAL DE SAÚDE DE SÃO SEBASTIÃO DO CAÍ PARA O ANO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5285/projeto.executivo.042..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5285/projeto.executivo.042..pdf</t>
   </si>
   <si>
     <t>PM 042/2020 - CM 075/20          HOMOLOGA O CRÉDITO ADICIONAL EXTRAORDINÁRIO ABERTO E INCORPORADO AO ORÇAMENTO DO ANO DE 2020 EM DECORRÊNCIA DE SITUAÇÃO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5286/projeto.executivo.043..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5286/projeto.executivo.043..pdf</t>
   </si>
   <si>
     <t>PM 043/2020 - CM 076/20          HOMOLOGA O CRÉDITO ESPECIAL ABERTO E INCORPORADO AO ORÇAMENTO DO ANO DE 2020 EM DECORRÊNCIA DE SITUAÇÃO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5287/projeto.077.proibicao_veiculos_tracao_animal..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5287/projeto.077.proibicao_veiculos_tracao_animal..pdf</t>
   </si>
   <si>
     <t>CM 077/20          DISPÕE SOBRE A PROIBIÇÃO DO USO DE VEÍCULOS DE TRAÇÃO ANIMAL NA ÁREA URBANA DE SÃO SEBASTIÃO DO CAÍ E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5301/projeto.executivo.044..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5301/projeto.executivo.044..pdf</t>
   </si>
   <si>
     <t>PM 044/2020 - CM 083/20          ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 103.971,81 (CENTO E TRÊS MIL NOVECENTOS E SETENTA E UM REAIS E OITENTA E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5302/projeto.executivo.045..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5302/projeto.executivo.045..pdf</t>
   </si>
   <si>
     <t>PM 045/2020 - CM 084/20          HOMOLOGA O CRÉDITO ADICIONAL EXTRAORDINÁRIO ABERTO E INCORPORADO AO ORÇAMENTO DO ANO DE 2020 EM DECORRÊNCIA DE SITUAÇÃO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5303/projeto.executivo.046..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5303/projeto.executivo.046..pdf</t>
   </si>
   <si>
     <t>PM 046/2020 - CM 085/20          ALTERA A LEI MUNICIPAL Nº 4.158, DE 03 DE SETEMBRO DE 2019, QUE DISPÕE SOBRE A REGULARIZAÇÃO DE CONSTRUÇÕES NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5310/projeto.executivo.047..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5310/projeto.executivo.047..pdf</t>
   </si>
   <si>
     <t>PM 047/2020 - CM 089/20          CONSOLIDA E REESTRUTURA A LEGISLAÇÃO MUNICIPAL QUE VERSA SOBRE O SISTEMA MUNICIPAL DE EDUCAÇÃO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5311/projeto.executivo.048..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5311/projeto.executivo.048..pdf</t>
   </si>
   <si>
     <t>PM 048/2020 - CM 090/20          CONSOLIDA E REESTRUTURA A LEGISLAÇÃO MUNICIPAL QUE VERSA SOBRE O CONSELHO MUNICIPAL DE EDUCAÇÃO DE SÃO SEBASTIÃO DO CAÍ E DÁ NOVAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5312/projeto.executivo.049..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5312/projeto.executivo.049..pdf</t>
   </si>
   <si>
     <t>PM 049/2020 - CM 091/20          ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.050, DE 10 DE ABRIL DE 2018, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5313/projeto.092.subsidiovereadores..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5313/projeto.092.subsidiovereadores..pdf</t>
   </si>
   <si>
     <t>CM 092/20          ALTERA A REDAÇÃO DO ART. 3º DA LEI Nº 4.228, DE 02 DE JUNHO DE 2020, QUE FIXA O SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA A LEGISLATURA DE 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5314/projeto.093.acrescentaevento..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5314/projeto.093.acrescentaevento..pdf</t>
   </si>
   <si>
     <t>CM 093/20          ACRESCENTA EVENTO, NO MÊS DE OUTUBRO, NO ART. 1º DA LEI Nº 4.198, DE 24 DE JANEIRO DE 2020, QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5326/projeto.executivo.050..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5326/projeto.executivo.050..pdf</t>
   </si>
   <si>
     <t>PM 050/2020 - CM 098/20          ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 3.116 DE 25 DE NOVEMBRO DE 2009, QUE DISPÕE SOBRE A POLÍTICA AMBIENTAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5328/projeto.executivo.051..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5328/projeto.executivo.051..pdf</t>
   </si>
   <si>
     <t>PM 051/2020 - CM 099/20          DEFINE A RESERVA DE FAIXA DE DOMÍNIO DAS RODOVIAS DENTRO DO PERÍMETRO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5341/projeto.executivo.052..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5341/projeto.executivo.052..pdf</t>
   </si>
   <si>
     <t>PM 052/2020 - CM 101/20          AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO A ENTIDADES GOVERNAMENTAIS E NÃO GOVERNAMENTAIS, ORIUNDOS DO FUNCRIANÇA, PARA FINS ESPECÍFICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5342/projeto.executivo.053..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5342/projeto.executivo.053..pdf</t>
   </si>
   <si>
     <t>PM 053/2020 - CM 102/20          SUSPENDE O PRAZO DE VALIDADE DOS CONCURSOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5343/projeto.executivo.054..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5343/projeto.executivo.054..pdf</t>
   </si>
   <si>
     <t>PM 054/2020 - CM 103/20          AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO MATERIAL PROVENIENTE DE ESCAVAÇÃO, TERRAPLENAGEM E ATERRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5344/projeto.executivo.055..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5344/projeto.executivo.055..pdf</t>
   </si>
   <si>
     <t>PM 055/2020 - CM 104/20          INSTITUI PROGRAMA DE APOIO E FINANCIAMENTO À CULTURA NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, PARA FINS DE APLICAÇÃO DOS RECURSOS DA LEI FEDERAL Nº 14.017, DE 29 DE JUNHO DE 2020, A LEI ALDIR BLANC.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5394/projeto.executivo.056.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5394/projeto.executivo.056.pdf</t>
   </si>
   <si>
     <t>PM 056/2020 - CM 111/20          ALTERA A REDAÇÃO DO ARTIGO 55 DA LEI MUNICIPAL Nº 2.970 DE 19 DE DEZEMBRO DE 2008, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E O SISTEMA VIÁRIO NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5395/projeto.executivo.057.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5395/projeto.executivo.057.pdf</t>
   </si>
   <si>
     <t>PM 057/2020 - CM 112/20          INSTITUI O CÓDIGO DE DEFESA DO EMPREENDEDOR, ESTABELECE NORMAS PARA EXPEDIÇÃO DE ATOS PÚBLICOS DE LIBERAÇÃO DA ATIVIDADE ECONÔMICA, DISPÕE SOBRE A REALIZAÇÃO DE ANÁLISE DE IMPACTO REGULATÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5443/projeto.executivo.058..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5443/projeto.executivo.058..pdf</t>
   </si>
   <si>
     <t>PM 058/2020 - CM 113/20          ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ  PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5444/projeto.executivo.059.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5444/projeto.executivo.059.pdf</t>
   </si>
   <si>
     <t>PM 059/2020 - CM 114/20          AUTORIZA O EXECUTIVO MUNICIPAL RECEBER EM DOAÇÃO UMA ÁREA DE TERRAS NA ESTRADA DA VÁRZEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5644/projeto.executivo.060..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5644/projeto.executivo.060..pdf</t>
   </si>
   <si>
     <t>PM 060/2020 - CM 115/20          AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DO AUTOMÓVEL VW/GOL, PLACAS INM-0110 À SOCIEDADE CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5645/projeto.executivo.061..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5645/projeto.executivo.061..pdf</t>
   </si>
   <si>
     <t>PM 061/2020 - CM 116/20          AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO MATERIAL PROVENIENTE DE ESCAVAÇÃO, TERRAPLANAGEM E ATERRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5646/projeto.executivo.062..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5646/projeto.executivo.062..pdf</t>
   </si>
   <si>
     <t>PM 062/2020 - CM 117/20          AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL, SEM BENFEITORIAS, À EMPRESA BIOETAL COMERCIO E TRANSPORTES LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5649/projeto.executivo.063..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5649/projeto.executivo.063..pdf</t>
   </si>
   <si>
     <t>PM 063/2020 - CM 118/20          AUTORIZA O EXECUTIVO MUNICIPAL A DAR BAIXA DE OFÍCIO DE EMPRESAS QUE O SETOR DE FISCALIZAÇÃO CONSTATAR NÃO ESTAREM MAIS EM ATIVIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5836/projeto.executivo.064..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5836/projeto.executivo.064..pdf</t>
   </si>
   <si>
     <t>PM 064/2020 - CM 119/20          ESTABELECE A ESTRUTURA ADMINISTRATIVA BÁSICA DO EXECUTIVO MUNICIPAL, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5837/projeto.executivo.065..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5837/projeto.executivo.065..pdf</t>
   </si>
   <si>
     <t>PM 065/2020 - CM 120/20          CONSOLIDA E REESTRUTURA A LEGISLAÇÃO MUNICIPAL QUE VERSA SOBRE O CONSELHO MUNICIPAL DE EDUCAÇÃO DE SÃO SEBASTIÃO DO CAÍ E DÁ NOVAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5991/projeto.executivo.066.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5991/projeto.executivo.066.pdf</t>
   </si>
   <si>
     <t>PM 066/2020 - CM 122/20          ALTERA A REDAÇÃO DO ARTIGO 189 DA LEI MUNICIPAL Nº 3.133, DE 22 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/6076/projeto.executivo.067..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/6076/projeto.executivo.067..pdf</t>
   </si>
   <si>
     <t>PM 067/2020 - CM 123/20          ALTERA DISPOSITIVOS DA LEI 3.244, DE 28 DE SETEMBRO DE 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4982/projeto.054.comissaoorcamentofinancastributacao..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4982/projeto.054.comissaoorcamentofinancastributacao..pdf</t>
   </si>
   <si>
     <t>CM 054/20          DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO DE ORÇAMENTO, FINANÇAS E TRIBUTAÇÃO, DE NATUREZA PERMANENTE.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4508/requerimento.011.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4508/requerimento.011.alex..pdf</t>
   </si>
   <si>
     <t>CM 011/20          PROPÕE QUE, OUVIDO O PLENÁRIO, SEJAM ENVIADOS OFÍCIOS A TODOS OS ESTABELECIMENTOS BANCÁRIOS DE SÃO SEBASTIÃO DO CAÍ NO SENTIDO DE QUE OS MESMOS PROPONHAM UMA PARCERIA JUNTO À PREFEITURA MUNICIPAL, DE INSTALAÇÃO DE UM OU MAIS RELÓGIOS DIGITAIS COM TEMPERATURA, NO INTERIOR DO PARQUE CENTENÁRIO.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4709/requerimento.035.marilia.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4709/requerimento.035.marilia.ok.pdf</t>
   </si>
   <si>
     <t>CM 035/20          REQUER A PRESENÇA DA COORDENADORA DO EVENTO SEMANA FARROUPILHA, SRª INGRID BORCHHARDT, E OU DO SR. SECRETÁRIO DA CULTURA, SR. ELTON FERNANDES, UMA VEZ QUE É DE INTERESSE PÚBLICO OS ESCLARECIMENTOS E TRANSPARÊNCIA DA ADMINISTRAÇÃO, ASSIM COMO UMA PRESTAÇÃO DE CONTAS DE EVENTOS QUE RESULTEM PREJUÍZO FINANCEIRO AOS COFRES PÚBLICOS.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4710/requerimento.036.claudio.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4710/requerimento.036.claudio.ok.pdf</t>
   </si>
   <si>
     <t>CM 036/20          PROPÕEM QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER SOLICITANDO QUE SEJA ENVIADO A ESTA CASA, COM EXTREMA URGÊNCIA, UMA RESPOSTA AO OFÍCIO 116/19, REFERENTE AO REQUERIMENTO CM 095/19, EM ANEXO.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4729/requerimento.042.alex.retirado.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4729/requerimento.042.alex.retirado.pdf</t>
   </si>
   <si>
     <t>CM 042/20          PROPÕE QUE, OUVIDO O PLENÁRIO, SEJAM ENVIADOS OFÍCIOS A TODOS OS ESTABELECIMENTOS BANCÁRIOS DE SÃO SEBASTIÃO DO CAÍ NO SENTIDO DE QUE OS MESMOS PROPONHAM UMA PARCERIA JUNTO À PREFEITURA MUNICIPAL, DE INSTALAÇÃO DE UM AQUECEDOR DE ÁGUA PARA CHIMARRÃO NA PRAÇA CÔNEGO EDVINO PUHL E NO INTERIOR DO PARQUE CENTENÁRIO.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento.043.mesadiretora.verbal.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento.043.mesadiretora.verbal.pdf</t>
   </si>
   <si>
     <t>CM 043/20          PROPÕE AOS VEREADORES QUE ESTA CASA LEGISLATIVA TORNE AS SESSÕES ORDINÁRIAS E EXTRAORDINÁRIAS, POR 30 (TRINTA) DIAS, A PARTIR DA SESSÃO DO DIA 23/03/2020, NÃO PÚBLICAS PRESENCIAIS, COMO FORMA DE EVITAR AGLOMERAÇÕES E POSSÍVEL CONTÁGIO DO CORONAVÍRUS, VISANDO A SAÚDE PÚBLICA. PROPÕE, AINDA, QUE NESSAS SESSÕES SOMENTE OCORRA A LEITURA DA ATA, DAS CORRESPONDÊNCIAS E PROPOSIÇÕES, E A ORDEM DO DIA.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>CM 079/20          REQUERIMENTO SUBSCRITO POR TODOS OS VEREADORES PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM SOLICITANDO A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NA VRS 874, ALERTANDO PARA O CRUZAMENTO COM A RUA VEREADOR JOSÉ GOULART, LOTEAMENTO SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5300/requerimento.088.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5300/requerimento.088.claudio..pdf</t>
   </si>
   <si>
     <t>CM 088/20          PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO PRESIDENTE DA AMVARC - ASSOCIAÇÃO DOS MUNICÍPIOS DO VALE DO CAÍ PEDINDO A INTERVENÇÃO JUNTO AO GOVERNO DO ESTADO, FAMURS E ASSEMBLEIA LEGISLATIVA DO RS COM RELAÇÃO AO PROJETO DE LEI Nº 184/2020, QUE TRATA DA REFORMA TRIBUTÁRIA APRESENTADA PELO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5845/requerimento.121.anastacio.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5845/requerimento.121.anastacio.ok.pdf</t>
   </si>
   <si>
     <t>CM 121/20          PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, QUE SEJA ENVIADO À RCC - RÁDIO COMUNITÁRIA CAIENSE UMA MOÇÃO DE CONGRATULAÇÕES EM RECONHECIMENTO DESTA CASA LEGISLATIVA A TODO O EMPENHO, AO LONGO DOS ANOS, EM REPASSAR À POPULAÇÃO CAIENSE, ATRAVÉS DO COMUNICADOR CARLOS OMAR CORNELIUS SILVA (TINTA), OS TRABALHOS E ACONTECIMENTOS DA CÂMARA DE VEREADORES DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1911,67 +1911,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5288/emenda_078.20_ao_projeto_pm_039.2020_cm_066.20_diretrizes_orcamentarias..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5299/emenda_087.20_ao_projeto_cm_077.20_proibicao_do_uso_de_veiculos_tracao_animal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5360/emenda_108.20_ao_projeto_pm_054.20_doacao_materialescavacao...pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4490/indicacao.001.anastacio..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4491/indicacao.002.anastacio..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4492/indicacao.003.alex..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4509/indicacao.012.alex..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4510/indicacao.013.alex..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4582/indicacao.018.alex..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4583/indicacao.019.alex..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4584/indicacao.020.marilia..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4585/indicacao.021.roque..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4716/indicacao.037.claudio..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4712/indicacao.038.alex..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4713/indicacao.039.roque..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4714/indicacao.040.elson..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4715/indicacao.041.elson..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5279/indicacao.069.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5280/indicacao.070.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5281/indicacao.071.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5282/indicacao.072.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5283/indicacao.073.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5284/indicacao.074.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5304/indicacao.086.claudio..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5315/indicacao.094.marilia..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5316/indicacao.095.claudio..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5317/indicacao.096.claudio..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5318/indicacao.097.claudio..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5345/indicacao.105.alex..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5346/indicacao.106.alex..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5347/indicacao.107.todos..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5361/indicacao.109.anastacio...pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5362/indicacao.110.anastacio..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4504/plano_diretor._pl_005.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4488/projeto.executivo.001..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4489/projeto.executivo.002..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4502/projeto.executivo.003..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4503/projeto.executivo.004..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4505/projeto.executivo.006..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4506/projeto.executivo.007..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4507/projeto.executivo.008..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4579/projeto.executivo.009..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4580/projeto.executivo.010..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4581/projeto.executivo.011..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4615/projeto.executivo.012..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4616/projeto.executivo.013..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4617/projeto.executivo.014..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4699/projeto.executivo.015.ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4700/projeto.executivo.016.ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4701/projeto.executivo.017.ok.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4702/projeto.executivo.018.ok.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4703/projeto.executivo.019.ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4704/projeto.executivo.020.ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4705/projeto.031.revisaogeral.vereadores.536.ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4706/projeto.032.revisaogeral.pref.vice.536.ok.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4707/projeto.033.revisaogeral.secretarios.536.ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4708/projeto.034.revisaogeral.servidores.536.ok.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4732/projeto.executivo.021.ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4733/projeto.executivo.022.ok.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4734/projeto.executivo.023.ok.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4758/projeto.executivo.024..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4780/projeto.executivo.025..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4881/projeto.executivo.026..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4975/projeto.executivo.027..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4977/projeto.051.fixasubsidioprefeito.vice-prefeito..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4979/projeto.052.fixasubsidiovereadores..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4980/projeto.053.fixasubsidiosecretarios..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5065/projeto.executivo.028..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5067/projeto.executivo.029..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5239/projeto.executivo.030..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5237/projeto.executivo.031..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5238/projeto.executivo.032..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5248/projeto.executivo.033..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5249/projeto.executivo.034..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5250/projeto.executivo.035..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5269/projeto.executivo.036..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5270/projeto.executivo.037..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5274/projeto.executivo.038..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5275/projeto.executivo.039.ok.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5278/projeto.executivo.041..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5285/projeto.executivo.042..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5286/projeto.executivo.043..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5287/projeto.077.proibicao_veiculos_tracao_animal..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5301/projeto.executivo.044..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5302/projeto.executivo.045..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5303/projeto.executivo.046..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5310/projeto.executivo.047..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5311/projeto.executivo.048..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5312/projeto.executivo.049..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5313/projeto.092.subsidiovereadores..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5314/projeto.093.acrescentaevento..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5326/projeto.executivo.050..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5328/projeto.executivo.051..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5341/projeto.executivo.052..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5342/projeto.executivo.053..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5343/projeto.executivo.054..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5344/projeto.executivo.055..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5394/projeto.executivo.056.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5395/projeto.executivo.057.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5443/projeto.executivo.058..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5444/projeto.executivo.059.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5644/projeto.executivo.060..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5645/projeto.executivo.061..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5646/projeto.executivo.062..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5649/projeto.executivo.063..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5836/projeto.executivo.064..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5837/projeto.executivo.065..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5991/projeto.executivo.066.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/6076/projeto.executivo.067..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4982/projeto.054.comissaoorcamentofinancastributacao..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4508/requerimento.011.alex..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4709/requerimento.035.marilia.ok.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4710/requerimento.036.claudio.ok.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4729/requerimento.042.alex.retirado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento.043.mesadiretora.verbal.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5300/requerimento.088.claudio..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5845/requerimento.121.anastacio.ok.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5288/emenda_078.20_ao_projeto_pm_039.2020_cm_066.20_diretrizes_orcamentarias..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5299/emenda_087.20_ao_projeto_cm_077.20_proibicao_do_uso_de_veiculos_tracao_animal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5360/emenda_108.20_ao_projeto_pm_054.20_doacao_materialescavacao...pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4490/indicacao.001.anastacio..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4491/indicacao.002.anastacio..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4492/indicacao.003.alex..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4509/indicacao.012.alex..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4510/indicacao.013.alex..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4582/indicacao.018.alex..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4583/indicacao.019.alex..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4584/indicacao.020.marilia..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4585/indicacao.021.roque..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4716/indicacao.037.claudio..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4712/indicacao.038.alex..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4713/indicacao.039.roque..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4714/indicacao.040.elson..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4715/indicacao.041.elson..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5279/indicacao.069.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5280/indicacao.070.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5281/indicacao.071.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5282/indicacao.072.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5283/indicacao.073.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5284/indicacao.074.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5304/indicacao.086.claudio..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5315/indicacao.094.marilia..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5316/indicacao.095.claudio..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5317/indicacao.096.claudio..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5318/indicacao.097.claudio..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5345/indicacao.105.alex..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5346/indicacao.106.alex..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5347/indicacao.107.todos..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5361/indicacao.109.anastacio...pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5362/indicacao.110.anastacio..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4504/plano_diretor._pl_005.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4488/projeto.executivo.001..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4489/projeto.executivo.002..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4502/projeto.executivo.003..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4503/projeto.executivo.004..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4505/projeto.executivo.006..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4506/projeto.executivo.007..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4507/projeto.executivo.008..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4579/projeto.executivo.009..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4580/projeto.executivo.010..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4581/projeto.executivo.011..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4615/projeto.executivo.012..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4616/projeto.executivo.013..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4617/projeto.executivo.014..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4699/projeto.executivo.015.ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4700/projeto.executivo.016.ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4701/projeto.executivo.017.ok.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4702/projeto.executivo.018.ok.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4703/projeto.executivo.019.ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4704/projeto.executivo.020.ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4705/projeto.031.revisaogeral.vereadores.536.ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4706/projeto.032.revisaogeral.pref.vice.536.ok.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4707/projeto.033.revisaogeral.secretarios.536.ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4708/projeto.034.revisaogeral.servidores.536.ok.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4732/projeto.executivo.021.ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4733/projeto.executivo.022.ok.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4734/projeto.executivo.023.ok.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4758/projeto.executivo.024..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4780/projeto.executivo.025..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4881/projeto.executivo.026..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4975/projeto.executivo.027..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4977/projeto.051.fixasubsidioprefeito.vice-prefeito..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4979/projeto.052.fixasubsidiovereadores..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4980/projeto.053.fixasubsidiosecretarios..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5065/projeto.executivo.028..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5067/projeto.executivo.029..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5239/projeto.executivo.030..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5237/projeto.executivo.031..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5238/projeto.executivo.032..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5248/projeto.executivo.033..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5249/projeto.executivo.034..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5250/projeto.executivo.035..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5269/projeto.executivo.036..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5270/projeto.executivo.037..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5274/projeto.executivo.038..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5275/projeto.executivo.039.ok.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5278/projeto.executivo.041..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5285/projeto.executivo.042..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5286/projeto.executivo.043..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5287/projeto.077.proibicao_veiculos_tracao_animal..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5301/projeto.executivo.044..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5302/projeto.executivo.045..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5303/projeto.executivo.046..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5310/projeto.executivo.047..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5311/projeto.executivo.048..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5312/projeto.executivo.049..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5313/projeto.092.subsidiovereadores..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5314/projeto.093.acrescentaevento..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5326/projeto.executivo.050..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5328/projeto.executivo.051..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5341/projeto.executivo.052..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5342/projeto.executivo.053..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5343/projeto.executivo.054..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5344/projeto.executivo.055..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5394/projeto.executivo.056.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5395/projeto.executivo.057.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5443/projeto.executivo.058..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5444/projeto.executivo.059.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5644/projeto.executivo.060..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5645/projeto.executivo.061..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5646/projeto.executivo.062..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5649/projeto.executivo.063..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5836/projeto.executivo.064..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5837/projeto.executivo.065..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5991/projeto.executivo.066.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/6076/projeto.executivo.067..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4982/projeto.054.comissaoorcamentofinancastributacao..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4508/requerimento.011.alex..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4709/requerimento.035.marilia.ok.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4710/requerimento.036.claudio.ok.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4729/requerimento.042.alex.retirado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento.043.mesadiretora.verbal.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5300/requerimento.088.claudio..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2020/5845/requerimento.121.anastacio.ok.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="160.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>