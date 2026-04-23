--- v0 (2025-12-03)
+++ v1 (2026-04-23)
@@ -54,2712 +54,2712 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>MARÍLIA LEÃO FORTES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CM 046/19 - EMENDAS AO PROJETO DE LEI CM 012/2019, QUE INSTITUI O PROGRAMA DE INCENTIVO ÀS MICROCERVEJARIAS, CERVEJARIAS ARTESANAIS, BREWPUBS E CERVEJEIROS CASEIROS NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3911/emenda_137_ao_projeto_pm_049.2019_diretrizesorc_ttRJMqK.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3911/emenda_137_ao_projeto_pm_049.2019_diretrizesorc_ttRJMqK.pdf</t>
   </si>
   <si>
     <t>CM 137/19          EMENDAS AO PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2020 - PM 049/2019 - CM 119/19.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4050/emenda_153_ao_projeto_pm_064.2019_acessoinfiorm_1EmT5A7.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4050/emenda_153_ao_projeto_pm_064.2019_acessoinfiorm_1EmT5A7.pdf</t>
   </si>
   <si>
     <t>CM 153/19          EMENDAS AO PROJETO DE LEI PM 064/2019, QUE REGULAMENTA O ACESSO À INFORMAÇÃO E O SERVIÇO DE OUVIDORIA MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ALEX DE OLIVEIRA MEIRELLES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2469/indicacao.001.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2469/indicacao.001.alex..pdf</t>
   </si>
   <si>
     <t>CM 001/19      INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA FEITO O CALÇAMENTO EM PVS NA RUA SOL NASCENTE, NO LOTEAMENTO POPULAR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2470/indicacao.002.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2470/indicacao.002.alex..pdf</t>
   </si>
   <si>
     <t>CM 002/19     INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES EM ABAIXO ASSINADO ANEXO, QUE SEJA FEITA A REDE DE ESGOTO NA RUA EGON MATIAS PETERS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao.004.marilia...pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao.004.marilia...pdf</t>
   </si>
   <si>
     <t>CM 004/19     INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE CANALIZAÇÃO DE ESGOTO NAS RUAS ANTONIO WOLLMANN E ELSA KLEIN, NÃO INFERIOR AO DIÂMETRO DE 1,00 METRO, EM SUBSTITUIÇÃO AOS EXISTENTES NAS REFERIDAS RUAS.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ROQUE JOSÉ SCHRÖDER</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2523/indicacao.009.roque..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2523/indicacao.009.roque..pdf</t>
   </si>
   <si>
     <t>CM 009/19 - INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA NA ESTRADA DA VIGIA, EM FRENTE À ENTRADA DA ESTRADA QUE DÁ ACESSO A ARROIO BONITO.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2524/indicacao.010.marilia..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2524/indicacao.010.marilia..pdf</t>
   </si>
   <si>
     <t>CM 010/19 - INDICA AO EXECUTIVO MUNICIPAL QUE LIMITE AS CONCESSÕES DE USO DO PARQUE CENTENÁRIO PARA EVENTOS EXCLUSIVAMENTE CULTURAIS, SOCIAIS COM FINS PÚBLICOS, EDUCACIONAIS E ESPORTIVOS, DEVENDO A ENTIDADE JUSTIFICAR A FINALIDADE DOCUMENTALMENTE, PARA FINS DE CEDÊNCIA OU NÃO.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ELSON LOPES.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2656/indicacao.018.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2656/indicacao.018.elson..pdf</t>
   </si>
   <si>
     <t>CM 018/19     INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADOS GUARDAS MUNICIPAIS NAS ESCOLAS MUNICIPAIS, DANDO MAIOR SEGURANÇA NESSES LOCAIS, PRINCIPALMENTE NAS LOCALIDADES DE MAIOR POPULAÇÃO, COMO O LOTEAMENTO SÃO JOSÉ, VILA SÃO MARTIM E BAIRRO NAVEGANTES.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2657/indicacao.019.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2657/indicacao.019.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 019/19     INDICA AO EXECUTIVO, A PEDIDO DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO SÃO MARTIM, CONFORME PEDIDO ANEXO, QUE SEJA AUXILIADA A REFERIDA ASSOCIAÇÃO NO SENTIDO DE SE CONSEGUIR A AQUISIÇÃO DE UM TATAME DE 30 METROS PARA AS AULAS/TREINOS QUE SÃO REALIZADAS NA ENTIDADE.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2658/indicacao.020.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2658/indicacao.020.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 020/19     INDICA AO EXECUTIVO QUE SEJA FEITA UMA ROÇADA E PASSADA A PATROLA NO ACESSO AO PASSO VELHO, NO ARROIO CADEIA.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2659/indicacao.021.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2659/indicacao.021.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 021/19     INDICA AO EXECUTIVO QUE SEJA FEITA UMA LIMPEZA GERAL NO FINAL DA RUA ODERICH COM A RUA CORONEL GUIMARÃES, PRÓXIMO À SANTINHA.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2660/indicacao.022.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2660/indicacao.022.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 022/19     INDICA AO EXECUTIVO QUE SEJA FEITO UM ESTUDO JUNTO AO DEPARTAMENTO DO MEIO AMBIENTE PARA QUE SEJA RETIRADA A AREIA DO CAIS NA PRAINHA DO RIO.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2801/indicacao.031.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2801/indicacao.031.elson..pdf</t>
   </si>
   <si>
     <t>CM 031/19 - INDICA AO EXECUTIVO MUNICIPAL QUE FINALIZE A LIGAÇÃO EXISTENTE ENTRE O LOTEAMENTO NOVA RIO BRANCO E O LOTEAMENTO SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>ALEXANDRO DUTRA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2802/indicacao.032.alexandro..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2802/indicacao.032.alexandro..pdf</t>
   </si>
   <si>
     <t>CM 032/19 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACAS INDICATIVAS COM O NOME DAS RUAS DA CIDADE NOS LOCAIS FALTANTES E REPINTURA NAS PLACAS JÁ EXISTENTES. INDICA AINDA O SIGNATÁRIO QUE, CASO NÃO HAJA PESSOAL SUFICIENTE NA SECRETARIA DE OBRAS PARA A REALIZAÇÃO DO SERVIÇO, SEJA CONTRATADA UMA EMPRESA TERCEIRIZADA.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2803/indicacao.033.alexandro..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2803/indicacao.033.alexandro..pdf</t>
   </si>
   <si>
     <t>CM 033/19 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, A COLOCAÇÃO DE POSTES DE ILUMINAÇÃO NA CANCHA DE FUTEBOL DO LOTEAMENTO POPULAR, QUE FICA AO LADO DA CRECHE. PEDE AINDA O SIGNATÁRIO QUE OS POSTES SEJAM IGUAIS AOS QUE FORAM COLOCADOS NA PRAÇA DA SANTINHA, NO BAIRRO NAVEGANTES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2881/indicacao.040.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2881/indicacao.040.alex..pdf</t>
   </si>
   <si>
     <t>CM 040/19 - INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM POSTE DE LUZ COM DUAS LUMINÁRIAS NA RAMPA DE ACESSO AO RIO CAÍ, NA BARCA, PERMITINDO DESTA FORMA UMA ILUMINAÇÃO ADEQUADA PARA OS USUÁRIOS DAS EMBARCAÇÕES.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2882/indicacao.041.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2882/indicacao.041.alex..pdf</t>
   </si>
   <si>
     <t>CM 041/19 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM FEITAS RAMPAS DE ACESSO À CADEIRANTES NAS CALÇADAS DA CIDADE, PRINCIPALMENTE NA ÁREA CENTRAL, ONDE CONCENTRA-SE A MAIORIA DOS COMÉRCIOS E ESTABELECIMENTOS BANCÁRIOS DO MUNICÍPIO, OCASIONANDO UMA GRANDE CIRCULAÇÃO DE PESSOAS.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2883/indicacao.042.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2883/indicacao.042.elson..pdf</t>
   </si>
   <si>
     <t>CM 042/19 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE, EM CONJUNTO COM A PREFEITURA DE CAPELA DE SANTANA, PROVIDENCIEM MELHORIAS NA ESTRADA DO PINHEIRINHO, QUE PASSA PELA VILA SÃO MARTIM E LIGA SÃO SEBASTIÃO DO CAÍ À CAPELA DE SANTANA.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2884/indicacao.043.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2884/indicacao.043.alex..pdf</t>
   </si>
   <si>
     <t>CM 043/19 - INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO NO POSTO DE SAÚDE DO BAIRRO NAVEGANTES.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2959/indicacao.048.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2959/indicacao.048.claudio..pdf</t>
   </si>
   <si>
     <t>CM 048/19 - INDICA AO EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA MUNICIPAL DO MEIO AMBIENTE QUE REALIZE A LIMPEZA E REMOÇÃO DAS MADEIRAS ACUMULADAS JUNTO AOS PILARES DA PONTE DO RIO CAÍ.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao.051.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao.051.alex..pdf</t>
   </si>
   <si>
     <t>CM 051/19 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, A COLOCAÇÃO DE UM PARQUINHO PARA AS CRIANÇAS E DE UMA ACADEMIA AO AR LIVRE NO BAIRRO CONCEIÇÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2977/indicacao.052.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2977/indicacao.052.alex..pdf</t>
   </si>
   <si>
     <t>CM 052/19 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DOS FUNCIONÁRIOS DA REFERIDA ESCOLA, A COLOCAÇÃO DE UM BICICLETÁRIO NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL TIA JUSSARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/indicacao.054.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/indicacao.054.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 054/19 - INDICA AO EXECUTIVO QUE SEJA FEITO UM ESTUDO, O MAIS BREVE POSSÍVEL, PARA UMA REESTRUTURAÇÃO DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO EXECUTIVO, COM UMA MELHOR REMUNERAÇÃO, PRINCIPALMENTE DAQUELAS CATEGORIAS QUE AINDA NÃO FORAM REESTRUTURADAS AO LONGO DOS ÚLTIMOS 05 (CINCO) ANOS.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao.055.marilia..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao.055.marilia..pdf</t>
   </si>
   <si>
     <t>CM 055/19 - INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE À GUARDA MUNICIPAL QUE EXECUTE UMA FORÇA TAREFA A FIM DE MONITORAR OS CICLISTAS QUE TRANSITAM NA AVENIDA OSVALDO ARANHA, PARA QUE UTILIZEM A CICLOVIA E NÃO A RUA, FAZENDO UM TRABALHO DE EDUCAÇÃO E RESPEITO NO TRÂNSITO. INDICA, AINDA, A MELHORIA DA SINALIZAÇÃO VISUAL NA PISTA QUANTO À PREFERÊNCIA DOS CICLISTAS PARA INGRESSO E SAÍDA DA CICLOVIA.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/indicacao.056.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/indicacao.056.alex..pdf</t>
   </si>
   <si>
     <t>CM 056/19 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A PINTURA DOS CORDÕES DE MEIO-FIO DA PRAÇA DR. ORESTES LUCAS, BEM COMO DE TODAS AS DEMAIS PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/indicacao.057.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/indicacao.057.alex..pdf</t>
   </si>
   <si>
     <t>CM 057/19 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA UMA MELHOR ILUMINAÇÃO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/indicacao.063.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/indicacao.063.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 063/19     INDICA AO EXECUTIVO QUE SEJA PROVIDENCIADA UMA RÓTULA NA ESQUINA DA RUA ANDRADE NEVES COM A RUA SÃO JOÃO, NAS PROXIMIDADES DO SUPERMERCADO CRUZ, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/indicacao.070.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/indicacao.070.claudio..pdf</t>
   </si>
   <si>
     <t>CM 070/19 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADO O CONSERTO DO ENORME BURACO EXISTENTE NO ASFALTO DA RUA TIRADENTES, NA ESQUINA COM A RUA MARECHAL FLORIANO PEIXOTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/indicacao.071.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/indicacao.071.claudio..pdf</t>
   </si>
   <si>
     <t>CM 071/19 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE UMA LOMBOFAIXA NA RUA PRIMEIRO DE MAIO, PRÓXIMO À ESQUINA COM A RUA 13 DE MAIO, NESTE MUNICÍPIO, CONFORME IMAGEM EM ANEXO.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/indicacao.074.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/indicacao.074.alex..pdf</t>
   </si>
   <si>
     <t>CM 074/19 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE LUMINÁRIA NO POSTE EXISTENTE EM FRENTE À PARADA DE ÔNIBUS LOCALIZADA NA RUA IJUÍ, ATRÁS DA SERRALHERIA, NO LOTEAMENTO NOVA RIO BRANCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/indicacao.082.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/indicacao.082.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 082/19 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJAM PROVIDENCIADAS MELHORIAS, COMO CONSERTO DOS BURACOS E COLOCAÇÃO DE MATERIAL, NA RUA ARCO ÍRIS, NO LOTEAMENTO POPULAR, NESTE MUNICÍPIO. INDICA, AINDA, UMA FUTURA COLOCAÇÃO DE MEIO-FIO E CALÇAMENTO NA REFERIDA RUA.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/indicacao.083.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/indicacao.083.alex..pdf</t>
   </si>
   <si>
     <t>CM 083/19 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA REALIZADO, COM URGÊNCIA, O CONSERTO DOS BURACOS EXISTENTES NOS CALÇAMENTOS DOS SEGUINTES LOCAIS DO MUNICÍPIO: LOTEAMENTO SÃO RAFAEL E ESTRADA PASSO DA TAQUARA.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3312/indicacao.084.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3312/indicacao.084.alex..pdf</t>
   </si>
   <si>
     <t>CM 084/19 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA FEITA A LIMPEZA DE TODAS AS BOCAS-DE-LOBO, EM TODOS OS BAIRROS DO MUNICÍPIO. SOLICITA, AINDA, QUE SEJA FEITA UMA AVALIAÇÃO DA SITUAÇÃO QUE SE ENCONTRAM AS BOCAS-DE-LOBO E SE BUSQUE UMA SOLUÇÃO PARA OS ALAGAMENTOS.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/indicacao.086.alex.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/indicacao.086.alex.ok.pdf</t>
   </si>
   <si>
     <t>CM 086/19  INDICA AO EXECUTIVO, A PEDIDO DE MORADORES, QUE SEJA REALIZADO, COM URGÊNCIA, O CONSERTO DOS BURACOS EXISTENTES NA AVENIDA CONCEIÇÃO, AO LADO DA PARADA DE ÔNIBUS, NA VILA SÃO MARTIM.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/indicacao.087.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/indicacao.087.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 087/19  INDICA AO EXECUTIVO, A PEDIDO DE MORADORES, QUE SEJAM PROVIDENCIADAS MELHORIAS, COMO CONSERTO DOS BURACOS E COLOCAÇÃO DE MATERIAL, NA RUA SOL NASCENTE, NO LOTEAMENTO POPULAR, NESTE MUNICÍPIO. INDICA, AINDA, UMA FUTURA COLOCAÇÃO DE MEIO-FIO E CALÇAMENTO NA REFERIDA RUA.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/indicacao.088.marilia..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/indicacao.088.marilia..pdf</t>
   </si>
   <si>
     <t>CM 088/19  INDICA AO EXECUTIVO, A PEDIDO DE MORADORES, A REPOSIÇÃO DE PARTE DAS TELHAS NA PARADA DE ÔNIBUS EM FRENTE AO SUPERMERCADO LEDUR.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao.089.marilia..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao.089.marilia..pdf</t>
   </si>
   <si>
     <t>CM 089/19  INDICA AO EXECUTIVO A INSTALAÇÃO DE FAIXA DE SEGURANÇA E OU LOMBADA EM FRENTE AO SUPERMERCADO LEDUR, NA AVENIDA DR. BRUNO CASSEL.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/indicacao.090.roque..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/indicacao.090.roque..pdf</t>
   </si>
   <si>
     <t>CM 090/19  INDICA AO EXECUTIVO QUE SEJA ILUMINADO AS RÉGUAS DE MEDIÇÃO DA CPRM COLOCADAS JUNTO A ESTAÇÃO "BARCA DO CAÍ" SITA A RUA PINHEIRO MACHADO.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao.096.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao.096.elson..pdf</t>
   </si>
   <si>
     <t>CM 096/19  INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJAM CONSERTADOS OS BURACOS EXISTENTES NA ESTRADA DO PASSO DA TAQUARA, NO TRECHO ONDE TEM CALÇAMENTO.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3564/indicacao.099.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3564/indicacao.099.alex..pdf</t>
   </si>
   <si>
     <t>CM 099/19     INDICA AO EXECUTIVO MUNICIPAL QUE SEJA SOLICITADO À SECRETARIA DE OBRAS QUE FAÇA, COM URGÊNCIA, A LIMPEZA DA PRACINHA AO LADO DO CENTRO ESPÍRITA, ATRÁS DO CAMPO DO GUARANI.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3775/indicacao.114.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3775/indicacao.114.alex..pdf</t>
   </si>
   <si>
     <t>CM 114/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO O TRENZINHO A CIRCULAR NO PARQUE CENTENÁRIO AO MENOS 02 (DOIS) DOMINGOS POR MÊS.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3777/indicacao.115.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3777/indicacao.115.alex..pdf</t>
   </si>
   <si>
     <t>CM 115/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADAS 02 (DUAS) LOMBO-FAIXAS NA RUA JOÃO PEREIRA, UMA EM CADA SENTIDO, NAS PROXIMIDADES COM A ESQUINA DA AV. DR. BRUNO CASSEL.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3778/indicacao.116.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3778/indicacao.116.claudio..pdf</t>
   </si>
   <si>
     <t>CM 116/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADA UMA REDE ATRÁS DAS TABELAS DE BASQUETE, NO PAVILHÃO ABERTO DO PARQUE CENTENÁRIO, PRÓXIMO AO PORTÃO DA ODERICH.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>CASSIUS DANIEL SCHIAVINI</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3821/indicacao.121.cassius..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3821/indicacao.121.cassius..pdf</t>
   </si>
   <si>
     <t>CM 121/19          INDICA AO EXECUTIVO QUE SEJA PINTADO O PONTILHÃO DA ESTRADA DA VIGIA, BEM COMO SEJA FEITA A SINALIZAÇÃO VERTICAL DE TRÂNSITO, EM AMBOS OS SENTIDOS.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3822/indicacao.122.cassius..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3822/indicacao.122.cassius..pdf</t>
   </si>
   <si>
     <t>CM 122/19          INDICA AO EXECUTIVO QUE SEJAM COLOCADOS MAIS CANOS (AUXILIARES) JUNTO AO CANO JÁ EXISTENTE NA ESTRADA DO MONJOLO II, ONDE UM ARROIO CRUZA A ESTRADA.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA., Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3847/requerimento.128.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3847/requerimento.128.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 128/19          O VEREADOR ABAIXO ASSINADO, SUBSCRITO PELOS DEMAIS VEREADORES, INDICAM AO EXECUTIVO QUE DOS RECURSOS QUE A CÂMARA REPASSARÁ PARA A PREFEITURA, ATÉ O FINAL DESTE ANO, REFERENTE AO DUODÉCIMO, SEJA DESTINADO R$ 100.000,00 PARA O FAS - FUNDO DE ASSISTÊNCIA À SAÚDE COMO FORMA DE REFORÇAR O CAIXA DO MESMO E POSSIBILITAR AOS SERVIDORES A ISENÇÃO DO PAGAMENTO OU A DIMINUIÇÃO DOS VALORES PAGOS POR ALGUM PERÍODO.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>CLÉBER BALCH SCHRÖEDER</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3888/indicacao.131.cleber..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3888/indicacao.131.cleber..pdf</t>
   </si>
   <si>
     <t>CM 131/19          INDICAÇÃO SUGERINDO AO EXECUTIVO MUNICIPAL A IMPLEMENTAÇÃO DO PROJETO DA ECO GAROPABA NO MUNICÍPIO, CONFORME EXPLICATIVO ANEXO.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3901/indicacao.135.alex.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3901/indicacao.135.alex.pdf</t>
   </si>
   <si>
     <t>CM 135/19          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SOLICITE À SECRETARIA DE OBRAS DO MUNICÍPIO, COM EXTREMA URGÊNCIA, O CONSERTO DA BOCA DE LOBO E DA REDE DE ESGOTO EXISTENTE NA RUA MONTENEGRO, 40, NO BAIRRO VILA RICA.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4047/indicacao.152.roque..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4047/indicacao.152.roque..pdf</t>
   </si>
   <si>
     <t>CM 152/19          INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM ABRIGO NA PARADA DE ÔNIBUS EXISTENTE NO CHAPADÃO, NA ESTRADA ERNANI MAX BENDER, AO LADO DA PLACA DE IDENTIFICAÇÃO DA REFERIDA ESTRADA.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4089/indicacao.160.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4089/indicacao.160.elson..pdf</t>
   </si>
   <si>
     <t>CM 160/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADAS PLACAS INDICATIVAS DOS QUEBRA-MOLAS EXISTENTES NAS RUAS VERANÓPOLIS E VIAMÃO, NO LOTEAMENTO POPULAR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4127/indicacao.162.alexandro.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4127/indicacao.162.alexandro.ok.pdf</t>
   </si>
   <si>
     <t>CM 162/19 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A PINTURA DE UMA FAIXA DE PEDESTRES, NA AV. DR. BRUNO CASSEL, EM FRENTE AO SUPERMERCADO LEDUR E À ENTRADA DA RUA ANTÔNIO PRADO, NESTE MUNICÍPIO. INDICA AINDA  A COLOCAÇÃO DA SINALIZAÇÃO INDICATIVA DA FAIXA DE PEDESTRES, ALGUNS METROS ANTES.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4126/indicacao.163.anastacio.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4126/indicacao.163.anastacio.ok.pdf</t>
   </si>
   <si>
     <t>CM 163/19 - INDICA AO EXECUTIVO MUNICIPAL UMA REFORMA NA QUADRA DE ESPORTES DO LOTEAMENTO POPULAR, NESTE MUNICÍPIO, INCLUINDO AS SEGUINTES PROVIDÊNCIAS: TROCA DAS REDES DAS GOLEIRAS; COLOCAÇÃO DE REDES NOS MUROS ATRÁS DAS GOLEIRAS; PINTURA DA QUADRA; COLOCAÇÃO DE FERROS PARA REDE DE VÔLEI.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4137/indicacao.166.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4137/indicacao.166.alex..pdf</t>
   </si>
   <si>
     <t>CM 166/19          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DOS MORADORES, QUE SEJA FEITO O CALÇAMENTO NA RUA MATHIAS EGON PETERS, NO BAIRRO RIO BRANCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4138/indicacao.167.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4138/indicacao.167.alex..pdf</t>
   </si>
   <si>
     <t>CM 167/19          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA REALIZADO O CALÇAMENTO NO FINAL DA RUA SÃO LOURENÇO, NO BAIRRO NAVEGANTES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4139/indicacao.168.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4139/indicacao.168.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 168/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A TROCA DAS GOLEIRAS NO CAMPO DE FUTEBOL DA BARCA, NO BAIRRO NAVEGANTES, NESTA CIDADE. SOLICITA, AINDA, A COLOCAÇÃO DE TELA ATRÁS DAS GOLEIRAS.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4140/indicacao.169.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4140/indicacao.169.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 169/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O CALÇAMENTO COM PAVS NO TRECHO FALTANTE DA RUA SATURNINO DA SILVA, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4141/indicacao.170.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4141/indicacao.170.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 170/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O ASFALTAMENTO DA RUA CACHOEIRINHA, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4142/indicacao.171.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4142/indicacao.171.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 171/19          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA ASFALTADO O TRECHO DA RUA JOSÉ BONIFÁCIO, QUE LIGA A AVENIDA HELMUT WEIRICH À RUA BENTO GONÇALVES, PRÓXIMO À CRECHE TIA JUSSARA, NO BAIRRO QUILOMBO.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4143/indicacao.172.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4143/indicacao.172.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 172/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO O CALÇAMENTO E CAIXA DE BOCA DE LOBO NO TRECHO DA RUA CARLOS CHAGAS, LOCALIZADO ATRÁS DA ASSOCIAÇÃO, NO LOTEAMENTO POPULAR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4163/indicacao.180.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4163/indicacao.180.alex..pdf</t>
   </si>
   <si>
     <t>CM 180/19          INDICA AO EXECUTIVO MUNICIPAL QUE O SALDO DO DUODÉCIMO QUE A CÂMARA MUNICIPAL NÃO FOR UTILIZAR EM 2019, A SER REPASSADO AO EXECUTIVO ATÉ O FINAL DO ANO, SEJA DESTINADO PARA A OBRA DA NOVA SECRETARIA DA SAÚDE.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4164/indicacao.181.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4164/indicacao.181.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 181/19          INDICA AO EXECUTIVO MUNICIPAL QUE, EM CASO DE CHEIAS NO MUNICÍPIO, SEJA DADA AMPLA DIVULGAÇÃO DA SITUAÇÃO DO RIO, DE HORA EM HORA. SUGERE O SIGNATÁRIO QUE SEJA COLOCADA À DISPOSIÇÃO DA COMUNIDADE CAIENSE UMA CENTRAL DE INFORMAÇÕES 24 HORAS, BEM COMO DIVULGAÇÃO NA RÁDIO COMUNITÁRIA CAIENSE E INTERNET.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4165/indicacao.182.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4165/indicacao.182.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 182/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UM ABRIGO NA PARADA DE ÔNIBUS LOCALIZADA PRÓXIMO À ESCOLA ALENCASTRO GUIMARÃES, NO BAIRRO NAVEGANTES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4167/indicacao.184.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4167/indicacao.184.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 184/19          INDICA AO EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS NO BAIRRO QUILOMBO: CONSTRUÇÃO DE UM POSTINHO DE SAÚDE E CONSTRUÇÃO DE UMA QUADRA DE ESPORTES FECHADA, QUE POSSA SER USADA PARA FUTSAL, VÔLEI, BASQUETE, ETC.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4168/indicacao.185.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4168/indicacao.185.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 185/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA UMA REFORMA COMPLETA NO CAMPO DE AREIA DA PRAINHA, AO LADO DA SANTINHA, NO BAIRRO NAVEGANTES, NESTE MUNICÍPIO. REFORÇA AINDA, O SIGNATÁRIO, QUE A REFORMA INCLUA O CONSERTO DAS GOLEIRAS, A TROCA DAS REDES E COLOCAÇÃO DE AREIA, ENTRE OUTRA PROVIDÊNCIAS QUE SE FIZEREM NECESSÁRIAS.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4358/indicacao.201.claudio._skr0iHr.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4358/indicacao.201.claudio._skr0iHr.pdf</t>
   </si>
   <si>
     <t>CM 201/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDA UMA PRAÇA DE LAZER NO FINAL DA RUA OMIRO LEDUR COM A RUA ANTONIO PRADO, NESTE MUNICÍPIO, CONFORME MAPA ANEXO.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4359/indicacao.202.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4359/indicacao.202.alex..pdf</t>
   </si>
   <si>
     <t>CM 202/19          INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO, EM CADA PRAÇA DA CIDADE, DE UM BALANÇO ADAPTADO PARA CRIANÇAS PORTADORAS DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4360/indicacao.203.claudio._42R8nf9.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4360/indicacao.203.claudio._42R8nf9.pdf</t>
   </si>
   <si>
     <t>CM 203/19          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA FEITO O ASFALTAMENTO DA ESTRADA DO PASSO DA TAQUARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4398/indicacao.208.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4398/indicacao.208.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 208/19          INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM QUEBRA-MOLAS NA RUA TRIUNFO, NO BAIRRO VILA RICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4399/indicacao.209.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4399/indicacao.209.alex..pdf</t>
   </si>
   <si>
     <t>CM 209/19          INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE PORTÕES NAS ENTRADAS DO CEMITÉRIO MUNICIPAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4400/indicacao.210.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4400/indicacao.210.alex..pdf</t>
   </si>
   <si>
     <t>CM 210/19          INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA PROVIDENCIADA A LIMPEZA DA ÁREA VERDE LOCALIZADA NA TRAVESSA DA RUA SATURNINO, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>BANCADA PSDB, Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4487/indicacao.214.marilia.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4487/indicacao.214.marilia.elson..pdf</t>
   </si>
   <si>
     <t>CM 214/19          OS VEREADORES MARÍLIA LEÃO FORTES E ELSON LOPES, SUBSCRITOS PELOS DEMAIS VEREADORES, INDICAM AO EXECUTIVO MUNICIPAL QUE O VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) RECEBIDOS PELO MUNICÍPIO, ATRAVÉS DO MINISTÉRIO DA SAÚDE - INCREMENTO PAB, REFERENTE AO PROCESSO Nº 36000272003201900, SEJA REPASSADO NA SUA TOTALIDADE AO HOSPITAL SAGRADA FAMÍLIA.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3696/requerimento.109.todos..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3696/requerimento.109.todos..pdf</t>
   </si>
   <si>
     <t>CM 109/19  PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADA AO GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA UMA MOÇÃO DE APOIO À CONVOCAÇÃO DOS APROVADOS NO ÚLTIMO CONCURSO DA POLÍCIA CIVIL/RS.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>ALEX DE OLIVEIRA MEIRELLES, Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4159/requerimento.176.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4159/requerimento.176.alex..pdf</t>
   </si>
   <si>
     <t>CM 176/19          PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO GOVERNADOR DO ESTADO DO RIO GRANDE DO SUL, SENHOR EDUARDO LEITE, COM A PRESENTE MOÇÃO DE APOIO À CONVOCAÇÃO DE TODOS OS CANDIDATOS APROVADOS NO ÚLTIMO CONCURSO PÚBLICO PARA AGENTE PENITENCIÁRIO DA SUSEPE.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4357/requerimento.200.todos._OgCwVsu.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4357/requerimento.200.todos._OgCwVsu.pdf</t>
   </si>
   <si>
     <t>CM 200/19          REQUERIMENTO DO VEREADOR ALEX DE OLIVEIRA MEIRELLES, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA AO GOVERNADOR DO ESTADO DO RS E À ASSEMBLEIA LEGISLATIVA DO RS UMA MOÇÃO DE APOIO PELA MANUTENÇÃO E FORTALECIMENTO DA EMATER/ASCAR.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/requerimento.062.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/requerimento.062.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 062/19   PROPÕE QUE SEJA ENTREGUE EM UMA DAS PRÓXIMAS SESSÕES, À FECTERS - FEDERAÇÃO DE COMUNIDADES TERAPÊUTICAS DO ESTADO DO RS, UMA MOÇÃO DE CONGRATULAÇÕES  PELA PASSAGEM DOS 50 (CINQUENTA) ANOS DE INSTALAÇÃO DAS COMUNIDADES TERAPÊUTICAS NO BRASIL.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4160/requerimento.177.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4160/requerimento.177.claudio..pdf</t>
   </si>
   <si>
     <t>CM 177/19          PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO À SRª JANAÍNA FLORES, PROFESSORA MENTORA E COORDENADORA DO PROJETO "O ESCREVER NUM MUNDO DIGITADO", UMA MOÇÃO DE CONGRATULAÇÕES PELA CONQUISTA DO 1º LUGAR NA CATEGORIA VOTO POPULAR, NO PRÊMIO RBS DE EDUCAÇÃO 2019.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/projeto.066.cidadaocaiense.fernado..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/projeto.066.cidadaocaiense.fernado..pdf</t>
   </si>
   <si>
     <t>CM 066/19 - OUTORGA O TÍTULO DE CIDADÃO CAIENSE A PAULO FERNANDO MENTZ.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>ROQUE JOSÉ SCHRÖDER, Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/projeto.073.cidadaocaiense.castor..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/projeto.073.cidadaocaiense.castor..pdf</t>
   </si>
   <si>
     <t>CM 073/19 - OUTORGA O TÍTULO DE CIDADÃO CAIENSE A CASTOR LUIZ BECKER.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/projeto.081.regulamentalei13.460.2017..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/projeto.081.regulamentalei13.460.2017..pdf</t>
   </si>
   <si>
     <t>CM 081/19 - REGULAMENTA OS CAPÍTULOS III, IV E VI DA LEI Nº 13.460, DE 26 DE JUNHO DE 2017, QUE DISPÕE SOBRE PARTICIPAÇÃO, PROTEÇÃO E DEFESA DOS DIREITOS DO USUÁRIO DE SERVIÇOS PÚBLICOS DA ADMINISTRAÇÃO PÚBLICA DE QUE TRATA O §3º DO ART. 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3692/projeto.108.fixanumerovereadores2021.2024..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3692/projeto.108.fixanumerovereadores2021.2024..pdf</t>
   </si>
   <si>
     <t>CM 108/19          FIXA O NÚMERO DE VEREADORES PARA A LEGISLATURA DE 2021/2024.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>CECEX - COMISSÃO ESPECIAL CONTAS EXECUTIVO 2017</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4473/projeto.197.aprovacontasgoverno2017..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4473/projeto.197.aprovacontasgoverno2017..pdf</t>
   </si>
   <si>
     <t>CM 197/19          APROVA AS CONTAS DE GOVERNO DO PODER EXECUTIVO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ RELATIVAS AO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3563/projeto.executivo.036.complementar..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3563/projeto.executivo.036.complementar..pdf</t>
   </si>
   <si>
     <t>PM 036/2019 - CM 098/19     ESTABELECE OS PRINCÍPIOS, DIRETRIZES, POLÍTICAS, PROGRAMAS, PROJETOS E OUTROS INSTRUMENTOS DO DESENVOLVIMENTO - PLANO DIRETOR - DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3587/projeto.executivo.040.complementar..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3587/projeto.executivo.040.complementar..pdf</t>
   </si>
   <si>
     <t>PM 040/2019 - CM 103/19          INSTITUI O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2466/projeto.executivo.001..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2466/projeto.executivo.001..pdf</t>
   </si>
   <si>
     <t>PM 001/2019 - CM 005/19     INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2467/projeto.executivo.002..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2467/projeto.executivo.002..pdf</t>
   </si>
   <si>
     <t>PM 002/2019 - CM 006/19     AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL, BEM COMO SERVENTE - POR PRAZO DETERMINADO, EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2521/projeto.executivo.003..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2521/projeto.executivo.003..pdf</t>
   </si>
   <si>
     <t>PM 003/2019 - CM 007/19 - ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 3.798 DE 12 DE MAIO DE 2015, QUE DEFINE OBRIGAÇÃO DE PEQUENO VALOR ATENDENDO AO DISPOSTO NOS §§ 3º E 4º DO ART. 100 DA CONSTITUIÇÃO FEDERAL, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº 62/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2598/projeto.executivo.004..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2598/projeto.executivo.004..pdf</t>
   </si>
   <si>
     <t>PM 004/2019 - CM 011/19     ALTERA REDAÇÃO DO ARTIGO 189 DA LEI MUNICIPAL Nº 3.133, DE 22 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2599/projeto.executivo.005..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2599/projeto.executivo.005..pdf</t>
   </si>
   <si>
     <t>PM 005/2019 - CM 012/19     ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 33.700,00 (TRINTA E TRÊS MIL E SETECENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2600/projeto.executivo.006..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2600/projeto.executivo.006..pdf</t>
   </si>
   <si>
     <t>PM 006/2019 - CM 013/19     INSTITUI O CÓDIGO SANITÁRIO DE SÃO SEBASTIÃO DO CAÍ  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2652/projeto.executivo.007..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2652/projeto.executivo.007..pdf</t>
   </si>
   <si>
     <t>PM 007/2019 - CM 014/19     ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 8.000,00 (OITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2653/projeto.executivo.008..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2653/projeto.executivo.008..pdf</t>
   </si>
   <si>
     <t>PM 008/2019 - CM 015/19     AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PSICÓLOGO, BEM COMO ASSISTENTE SOCIAL - POR PRAZO DETERMINADO, EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2793/projeto.executivo.009..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2793/projeto.executivo.009..pdf</t>
   </si>
   <si>
     <t>PM 009/2019 - CM 023/19 - ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI 2.547, DE 02 DE ABRIL DE 2004, QUE DISPÕE SOBRE A CONCESSÃO DE VALES-REFEIÇÃO AOS SERVIDORES MUNICIPAIS E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2794/projeto.executivo.010..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2794/projeto.executivo.010..pdf</t>
   </si>
   <si>
     <t>PM 010/2019 - CM 024/19 - CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CF - AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO, BEM COMO CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS QUE ESPECIFICA, ALÉM DE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2795/projeto.executivo.011..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2795/projeto.executivo.011..pdf</t>
   </si>
   <si>
     <t>PM 011/2019 - CM 025/19 - DENOMINA DE RUA FIRMINO PINHEIRO A VIA PÚBLICA QUE TEM INÍCIO NA ESTRADA DA VÁRZEA, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2796/projeto.executivo.012.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2796/projeto.executivo.012.ok.pdf</t>
   </si>
   <si>
     <t>PM 012/2019 - CM 026/19 - INSTITUI O PROGRAMA DE INCENTIVO ÀS MICROCERVEJARIAS, CERVEJARIAS ARTESANAIS, BREWPUBS E CERVEJEIROS CASEIROS NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2797/projeto.027.subsidioprefeitoevice-prefeito..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2797/projeto.027.subsidioprefeitoevice-prefeito..pdf</t>
   </si>
   <si>
     <t>CM 027/19 - CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DO PREFEITO MUNICIPAL E PARA O SUBSÍDIO DO VICE-PREFEITO.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2798/projeto.028.subsidiosecretarios..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2798/projeto.028.subsidiosecretarios..pdf</t>
   </si>
   <si>
     <t>CM 028/19 - CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2799/projeto.029.subsidiovereadores..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2799/projeto.029.subsidiovereadores..pdf</t>
   </si>
   <si>
     <t>CM 029/19 - CONCEDE REVISÃO GERAL ANUAL PARA O SUBSÍDIO DOS VEREADORES.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2800/projeto.030.revisaogeralanual..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2800/projeto.030.revisaogeralanual..pdf</t>
   </si>
   <si>
     <t>CM 030/19 - CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CONSTITUIÇÃO FEDERAL, AOS VENCIMENTOS DOS SERVIDORES, APOSENTADOS E PENSIONISTAS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2875/projeto.executivo.013..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2875/projeto.executivo.013..pdf</t>
   </si>
   <si>
     <t>PM 013/2019 - CM 034/19 - AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DO GINÁSIO DE ESPORTES DO RIO BRANCO À ASSOCIAÇÃO CULTURAL, ESPORTIVA E RECREATIVA RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2876/projeto.executivo.014..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2876/projeto.executivo.014..pdf</t>
   </si>
   <si>
     <t>PM 014/2019 - CM 035/19 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATOS E ESCRITURAS PÚBLICAS PARA RECEBER EM DOAÇÃO DIVERSOS IMÓVEIS SITUADOS NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2877/projeto.executivo.015..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2877/projeto.executivo.015..pdf</t>
   </si>
   <si>
     <t>PM 015/2019 - CM 036/19 - ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 3.798 DE 12 DE MAIO DE 2015, QUE DEFINE OBRIGAÇÃO DE PEQUENO VALOR ATENDENDO AO DISPOSTO NOS §§ 3º E 4º DO ART. 100 DA CONSTITUIÇÃO FEDERAL, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº 62/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2878/projeto.executivo.016..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2878/projeto.executivo.016..pdf</t>
   </si>
   <si>
     <t>PM 016/2019 - CM 037/19 - AUTORIZA O PODER EXECUTIVO A ISENTAR DO IMPOSTO DE TRANSMISSÃO DE BENS IMÓVEIS - ITBI - A FUTURA NOVA SEDE SOCIAL DO CLUBE ALIANÇA DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2879/projeto.038.subsidiosecretarios..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2879/projeto.038.subsidiosecretarios..pdf</t>
   </si>
   <si>
     <t>CM 038/19 - FIXA OS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2955/projeto.executivo.017._dbv4cPQ.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2955/projeto.executivo.017._dbv4cPQ.pdf</t>
   </si>
   <si>
     <t>PM 017/2019 - CM 044/19 - AUTORIZA O EXECUTIVO MUNICIPAL A DOAR AUTOMÓVEL FIAT DUCATO MINIBUS, PLACAS IPU-0957 À SOCIEDADE CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2956/projeto.executivo.018..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2956/projeto.executivo.018..pdf</t>
   </si>
   <si>
     <t>PM 018/2019 - CM 045/19 - CRIA GRATIFICAÇÃO ESPECIAL DE PRODUTIVIDADE PARA OS FISCAIS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2974/projeto.executivo.019..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2974/projeto.executivo.019..pdf</t>
   </si>
   <si>
     <t>PM 019/2019 - CM 049/19 - AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEL DE PROPRIEDADE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/projeto.executivo.020..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/projeto.executivo.020..pdf</t>
   </si>
   <si>
     <t>PM 020/2019 - CM 058/19 - AUTORIZA O EXECUTIVO MUNICIPAL A PAGAR O VALOR DO PISO NACIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS, REFERENTE AOS MESES DE JANEIRO E FEVEREIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/projeto.executivo.021..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/projeto.executivo.021..pdf</t>
   </si>
   <si>
     <t>PM 021/2019 - CM 059/19 - AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR UM IMÓVEL URBANO, COM BENFEITORIAS, PARA ATENDER A SECRETARIA MUNICIPAL DA ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/projeto.executivo.022..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/projeto.executivo.022..pdf</t>
   </si>
   <si>
     <t>PM 022/2019 - CM 060/19 - CRIA GRATIFICAÇÃO ESPECIAL POR ATIVIDADE JUNTO À CENTRAL DE VIDEOMONITORAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/projeto.061.cainapesquisa..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/projeto.061.cainapesquisa..pdf</t>
   </si>
   <si>
     <t>CM 061/19     INSTITUI A MOSTRA MUNICIPAL DE PESQUISA CIENTÍFICA "CAÍ NA PESQUISA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/projeto.executivo.023..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/projeto.executivo.023..pdf</t>
   </si>
   <si>
     <t>PM 023/2019 - CM 064/19 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/projeto.executivo.024..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/projeto.executivo.024..pdf</t>
   </si>
   <si>
     <t>PM 024/2019 - CM 065/19 - ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 3.805, DE 02 DE JUNHO DE 2015, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/projeto.executivo.025..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/projeto.executivo.025..pdf</t>
   </si>
   <si>
     <t>PM 025/19 - CM 068/19 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR O TERMO DE ACORDO DE COOPERAÇÃO TÉCNICA, OU PRORROGAR EXISTENTE, COM A DELEGACIA FEDERAL DE AGRICULTURA NO RS, BEM COMO CONTRATAR EMERGENCIALMENTE DOIS MÉDICOS VETERINÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/projeto.executivo.026...pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/projeto.executivo.026...pdf</t>
   </si>
   <si>
     <t>PM 026/2019 - CM 069/19 - ALTERA O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DE QUE TRATA O ART. 14 DA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/projeto.executivo.027..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/projeto.executivo.027..pdf</t>
   </si>
   <si>
     <t>PM 027/2019 - CM 072/19 - CONCEDE REDUÇÃO PARCIAL DE ENCARGOS NAS CONDIÇÕES EM QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/projeto.executivo.028..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/projeto.executivo.028..pdf</t>
   </si>
   <si>
     <t>PM 028/2019 - CM 075/19 - DENOMINA DE ESTRADA DEJALMO PEDRO KLEIN A VIA PÚBLICA QUE TEM INÍCIO NA ESTRADA DA BARRA NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/projeto.executivo.029..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/projeto.executivo.029..pdf</t>
   </si>
   <si>
     <t>PM 029/2019 - CM 076/19 - ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 2.071, DE 31 DE JULHO DE 1998, QUE DISCIPLINA A ATIVIDADE DO COMÉRCIO AMBULANTE NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/projeto.executivo.030..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/projeto.executivo.030..pdf</t>
   </si>
   <si>
     <t>PM 030/2019 - CM 077/19 - ALTERA A REDAÇÃO DO ARTIGO 98 DA LEI MUNICIPAL Nº 3.133, DE 22 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/projeto.executivo.031..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/projeto.executivo.031..pdf</t>
   </si>
   <si>
     <t>PM 031/2019 - CM 078/19 - AUTORIZA O PODER EXECUTIVO A DISTRIBUIR PREMIAÇÃO EM DINHEIRO PARA OS PARTICIPANTES DA ETAPA GAÚCHA DE CICLISMO MEIO FUNDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/projeto.executivo.032._VAxVIkK.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/projeto.executivo.032._VAxVIkK.pdf</t>
   </si>
   <si>
     <t>PM 032/2019 - CM 079/19 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - ODONTÓLOGO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/projeto.080.criagratificacaoe-ouv..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/projeto.080.criagratificacaoe-ouv..pdf</t>
   </si>
   <si>
     <t>CM 080/19 - CRIA A GRATIFICAÇÃO "G-OUV" PARA O EXERCÍCIO DAS ATRIBUIÇÕES DE OUVIDOR DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ, PREVISTAS NA LEI FEDERAL Nº 13.460, DE 26 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/projeto.executivo.033.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/projeto.executivo.033.ok.pdf</t>
   </si>
   <si>
     <t>PM 033/2019 - CM 091/19  AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/projeto.executivo.034.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/projeto.executivo.034.ok.pdf</t>
   </si>
   <si>
     <t>PM 034/2019 - CM 92/19  AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3562/projeto.executivo.035..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3562/projeto.executivo.035..pdf</t>
   </si>
   <si>
     <t>PM 035/2019 - CM 097/19     ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 655,68 (SEISCENTOS E CINQUENTA E CINCO REAIS COM SESSENTA E OITO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3584/projeto.executivo.037..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3584/projeto.executivo.037..pdf</t>
   </si>
   <si>
     <t>PM 037/2019 - CM 100/19          AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO A ENTIDADES GOVERNAMENTAIS E NÃO GOVERNAMENTAIS, ORIUNDOS DO FUNCRIANÇA, PARA FINS ESPECÍFICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3585/projeto.executivo.038..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3585/projeto.executivo.038..pdf</t>
   </si>
   <si>
     <t>PM 038/2019 - CM 101/19          ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 3.805, DE 02 DE JUNHO DE 2015, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3586/projeto.executivo.039..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3586/projeto.executivo.039..pdf</t>
   </si>
   <si>
     <t>PM 039/2019 - CM 102/19          ALTERA A DENOMINAÇÃO DA "ESCOLA DE ENSINO FUNDAMENTAL PADRE LUIZ MÜLLER" PARA "ESCOLA DE ENSINO FUNDAMENTAL PROFESSOR BENNO SEIDEL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3588/projeto.executivo.041..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3588/projeto.executivo.041..pdf</t>
   </si>
   <si>
     <t>PM 041/2019 - CM 104/19 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - TÉCNICO DE ENFERMAGEM - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3690/projeto.executivo.042..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3690/projeto.executivo.042..pdf</t>
   </si>
   <si>
     <t>PM 042/2019 - CM 106/19          ALTERA O ANEXO I DA LEI MUNICIPAL Nº 3.612 DE 03 DE SETEMBRO DE 2013, QUE CRIA O CARGO EFETIVO DE "CONTROLADOR INTERNO" NO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3691/projeto.executivo.043..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3691/projeto.executivo.043..pdf</t>
   </si>
   <si>
     <t>PM 043/2019 - CM 107/19          ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 3.232, DE 24 DE AGOSTO DE 2010, REGULA O TRÂNSITO DE VEÍCULOS PESADOS NA ÁREA CENTRAL DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3737/projeto.executivo.044..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3737/projeto.executivo.044..pdf</t>
   </si>
   <si>
     <t>PM 044/2019 - CM 110/19          ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 18.000,00 (DEZOITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3738/projeto.executivo.045..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3738/projeto.executivo.045..pdf</t>
   </si>
   <si>
     <t>PM 045/2019  -  CM 111/19          AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATOS E ESCRITURAS PÚBLICAS PARA RECEBER EM DOAÇÃO DIVERSOS IMÓVEIS SITUADOS NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3774/projeto.executivo.046..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3774/projeto.executivo.046..pdf</t>
   </si>
   <si>
     <t>PM 046/2019 - CM 113/19          ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DO RIO GRANDE DO SUL, INSTITUÍDO E ADMINISTRADO PELA FAMURS, COMO VEÍCULO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3817/projeto.executivo.047..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3817/projeto.executivo.047..pdf</t>
   </si>
   <si>
     <t>PM 047/2019 - CM 117/19          ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 3.519, DE 28 DE DEZEMBRO DE 2012, QUE DENOMINA DE RUA OSVALDO LÖSCH A VIA PÚBLICA SITUADA NA RODOVIA RS-122, KM 8, NO BAIRRO CONCEIÇÃO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3818/projeto.executivo.048..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3818/projeto.executivo.048..pdf</t>
   </si>
   <si>
     <t>PM 048/2019 - CM 118/19          APROVA A PROGRAMAÇÃO ANUAL DE SAÚDE DE SÃO SEBASTIÃO DO CAÍ PARA O ANO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3819/projeto.executivo.049._np7hKHP.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3819/projeto.executivo.049._np7hKHP.pdf</t>
   </si>
   <si>
     <t>PM 049/2019 - CM 119/19          DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3820/projeto.executivo.050..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3820/projeto.executivo.050..pdf</t>
   </si>
   <si>
     <t>PM 050/2019 - CM 120/19          ACRESCENTA REDAÇÃO NO ARTIGO 242 DA LEI MUNICIPAL Nº 3.244 DE 28 DE SETEMBRO DE 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3842/projeto.executivo.051..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3842/projeto.executivo.051..pdf</t>
   </si>
   <si>
     <t>PM 051/2019 - CM 123/19          ALTERA A REDAÇÃO DE ARTIGOS DA LEI MUNICIPAL Nº 4.066 DE 26 DE JUNHO DE 2018, QUE ESTABELECE A ESTRUTURA ADMINISTRATIVA BÁSICA DO EXECUTIVO MUNICIPAL, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3843/projeto.executivo.052..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3843/projeto.executivo.052..pdf</t>
   </si>
   <si>
     <t>PM 052/2019 - CM 124/19          ALTERA O QUADRO DE CARGOS EFETIVOS DE QUE TRATA O ART. 3º DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3885/projeto.129.denominaestradaernani.roque.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3885/projeto.129.denominaestradaernani.roque.pdf</t>
   </si>
   <si>
     <t>CM 129/19          PROJETO DE LEI QUE DENOMINA DE "ESTRADA ERNANI MAX BENDER" A VIA PÚBLICA, SEM DENOMINAÇÃO, EXISTENTE NA LOCALIDADE DE CHAPADÃO ALTO, ENTRE A ERS 124 E A ESTRADA DO MONJOLO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3898/projeto.executivo.053.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3898/projeto.executivo.053.pdf</t>
   </si>
   <si>
     <t>PM 053/2019 - CM 132/19          DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO CIVIL E AUXILIAR DE COMBATE AO FOGO, DE PREVENÇÃO DE INCÊNDIOS E DE ATIVIDADES COMPLEMENTARES DE DEFESA CIVIL NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, DE ACORDO COM O ARTIGO 128 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3899/projeto.executivo.054.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3899/projeto.executivo.054.pdf</t>
   </si>
   <si>
     <t>PM 054/2019 - CM 133/19          ALTERA A REDAÇÃO DO ARTIGO 4º DA LEI MUNICIPAL Nº 3.479, DE 18 DE MAIO DE 2012, QUE INSTITUI O SISTEMA DE CONTROLE INTERNO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3900/projeto.executivo.055.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3900/projeto.executivo.055.pdf</t>
   </si>
   <si>
     <t>PM 055/2019 - CM 134/19          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3910/projeto.executivo.056..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3910/projeto.executivo.056..pdf</t>
   </si>
   <si>
     <t>PM 056/2019 - CM 136/19          DISPÕE SOBRE A REGULARIZAÇÃO DE CONSTRUÇÕES NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3924/projeto.executivo.057..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3924/projeto.executivo.057..pdf</t>
   </si>
   <si>
     <t>PM 057/2019 - CM 140/19          ALTERA O NÚMERO DE VAGAS DO CARGO DE "TÉCNICO EM SAÚDE BUCAL" CRIADO PELA LEI MUNICIPAL Nº 3.987, DE 04 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3926/projeto.executivo.058..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3926/projeto.executivo.058..pdf</t>
   </si>
   <si>
     <t>PM 058/2019 - CM 141/19          ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 3.336, DE 03 DE MAIO DE 2011, QUE INSTITUI O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3927/projeto.executivo.059..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3927/projeto.executivo.059..pdf</t>
   </si>
   <si>
     <t>PM 059/2019 - CM 142/19          ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 3.185, DE 27 DE ABRIL DE 2010, QUE DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3928/projeto.executivo.060..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3928/projeto.executivo.060..pdf</t>
   </si>
   <si>
     <t>PM 060/2019 - CM 143/19          ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 3.185, DE 27 DE ABRIL DE 2010, QUE DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3953/projeto.144.organizacaoeinstalacaoservicoscivis..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3953/projeto.144.organizacaoeinstalacaoservicoscivis..pdf</t>
   </si>
   <si>
     <t>CM 144/19          DISPÕE SOBRE A ORGANIZAÇÃO E INSTALAÇÃO DOS SERVIÇOS CIVIS E AUXILIARES DE COMBATE AO FOGO, DE PREVENÇÃO DE INCÊNDIOS E DE ATIVIDADES COMPLEMENTARES DE DEFESA CIVIL, NA MODALIDADE DE BOMBEIRO VOLUNTÁRIO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, DE ACORDO COM O ART. 128 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4017/projeto.executivo.061..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4017/projeto.executivo.061..pdf</t>
   </si>
   <si>
     <t>PM 061/2019 - CM 146/19          ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4018/projeto.executivo.062..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4018/projeto.executivo.062..pdf</t>
   </si>
   <si>
     <t>PM 062/2019 - CM 147/19          ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 20,00 (VINTE REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4044/projeto.executivo.063..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4044/projeto.executivo.063..pdf</t>
   </si>
   <si>
     <t>PM 063/2019 - CM 149/19          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - SERVENTE - POR PRAZO DETERMINADO, EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4045/projeto.executivo.064..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4045/projeto.executivo.064..pdf</t>
   </si>
   <si>
     <t>PM 064/2019 - CM 150/19          REGULAMENTA O ACESSO À INFORMAÇÃO E O SERVIÇO DE OUVIDORIA MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4080/projeto.executivo.065..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4080/projeto.executivo.065..pdf</t>
   </si>
   <si>
     <t>PM 065/2019 - CM 154/19          AUTORIZA O EXECUTIVO MUNICIPAL FIRMAR ESCRITURA PÚBLICA DE DOAÇÃO DE IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4081/projeto.executivo.066..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4081/projeto.executivo.066..pdf</t>
   </si>
   <si>
     <t>PM 066/2019 - CM 155/19          ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL Nº 3.818 DE 01 DE JULHO DE 2015, QUE CRIA EMPREGOS PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4082/projeto.executivo.067..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4082/projeto.executivo.067..pdf</t>
   </si>
   <si>
     <t>PM 067/2019 - CM 156/19          AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER DOAÇÃO EM DINHEIRO DA ASSOCIAÇÃO BRASIL SEM GRADES, BEM COMO FIRMAR CONVÊNIOS COM OUTROS MUNICÍPIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4087/projeto.executivo.068..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4087/projeto.executivo.068..pdf</t>
   </si>
   <si>
     <t>PM 068/2019 - CM 158/19          AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER DOAÇÃO DE ATERRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4088/projeto.executivo.069..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4088/projeto.executivo.069..pdf</t>
   </si>
   <si>
     <t>PM 069/2019 - CM 159/19          AUTORIZA SERVIDORA A PARTICIPAR DE ENCONTRO NACIONAL DA UNIÃO DOS CONSELHOS MUNICIPAIS DE EDUCAÇÃO E ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 2.000,00 (DOIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4125/projeto.executivo.070..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4125/projeto.executivo.070..pdf</t>
   </si>
   <si>
     <t>PM 070/2019 - CM 161/19 - AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM A GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4135/projeto.executivo.071..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4135/projeto.executivo.071..pdf</t>
   </si>
   <si>
     <t>PM 071/2019 - CM 164/19          ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 4.010, DE 25 DE OUTUBRO DE 2017, QUE INSTITUI O CONSELHO DE DESENVOLVIMENTO ECONÔMICO E SOCIAL DE SÃO SEBASTIÃO DO CAÍ - CODESSC - DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ/RS, E CRIA A COMISSÃO DE ANÁLISE TÉCNICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4136/projeto.executivo.072..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4136/projeto.executivo.072..pdf</t>
   </si>
   <si>
     <t>PM 072/2019 - CM 165/19          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4144/projeto.173.aberturaespetaculosmusicais..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4144/projeto.173.aberturaespetaculosmusicais..pdf</t>
   </si>
   <si>
     <t>CM 173/19          DISPÕE SOBRE A ABERTURA DE ESPETÁCULOS MUSICAIS NACIONAIS E INTERNACIONAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4157/projeto.executivo.073..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4157/projeto.executivo.073..pdf</t>
   </si>
   <si>
     <t>PM 073/2019 - CM 174/19          ALTERA, CRIA PADRÕES E CONSOLIDA A TABELA CONSTANTE NO INCISO I DO ARTIGO 19 DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, BEM COMO ALTERA O VENCIMENTO DOS CARGOS DE OPERÁRIO, MOTORISTA, ASSISTENTE ADMINISTRATIVO, AUXILIAR ADMINISTRATIVO, AGENTE ADMINISTRATIVO, OFICIAL ADMINISTRATIVO, CONTADOR, ARQUITETO E ENGENHEIRO CIVIL, NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO CONSTANTE NA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4158/projeto.executivo.074..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4158/projeto.executivo.074..pdf</t>
   </si>
   <si>
     <t>PM 074/2019 - CM 175/19          AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL E PROFESSOR SÉRIES INICIAIS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4166/projeto.183.vencimentospoderlegislativo..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4166/projeto.183.vencimentospoderlegislativo..pdf</t>
   </si>
   <si>
     <t>CM 183/19          ALTERA OS PADRÕES DE VENCIMENTOS DOS CARGOS DE PROVIMENTO EFETIVO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4195/projeto.executivo.075..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4195/projeto.executivo.075..pdf</t>
   </si>
   <si>
     <t>PM 075/2019 - CM 186/19          ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4236/projeto.executivo.076..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4236/projeto.executivo.076..pdf</t>
   </si>
   <si>
     <t>PM 076/2019 - CM 187/19          ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 4.121, DE 02 DE ABRIL DE 2019, QUE CRIA GRATIFICAÇÃO ESPECIAL DE PRODUTIVIDADE PARA OS FISCAIS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4237/projeto.executivo.077..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4237/projeto.executivo.077..pdf</t>
   </si>
   <si>
     <t>PM 077/2019 - CM 188/19          ALTERA O PADRÃO 8 DA TABELA CONSTANTE NO INCISO I DO ARTIGO 19 DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4285/projeto.executivo.078..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4285/projeto.executivo.078..pdf</t>
   </si>
   <si>
     <t>PM 078/2019 - CM 190/19          CRIA O CARGO EFETIVO DE "AUXILIAR GERAL ESPECIAL" NO SERVIÇO PÚBLICO MUNICIPAL E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4286/projeto.executivo.079..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4286/projeto.executivo.079..pdf</t>
   </si>
   <si>
     <t>PM 079/2019 - CM 191/19          ALTERA A REDAÇÃO DO ANEXO I - CARGO DE SERVENTE DA LEI MUNICIPAL Nº 2.600, DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4287/projeto.executivo.080..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4287/projeto.executivo.080..pdf</t>
   </si>
   <si>
     <t>PM 080/2019 - CM 192/19          ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 2.823 DE 19 DE JANEIRO DE 2007, QUE CRIOU O CARGO DE MERENDEIRA, ALTERADA PELA LEI 3.234 DE 24 DE AGOSTO DE 2010, BEM COMO A LEI MUNICIPAL Nº 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4353/projeto.executivo.081..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4353/projeto.executivo.081..pdf</t>
   </si>
   <si>
     <t>PM 081/2019 - CM 196/19          AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DO AUTOMÓVEL VWGOL ESPECIAL, PLACAS IIZ-0643 À ASSOCIAÇÃO BENEFICENTE EVANGÉLICA DA FLORESTA IMPERIAL DE NOVO HAMBURGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4394/projeto.executivo.082..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4394/projeto.executivo.082..pdf</t>
   </si>
   <si>
     <t>PM 082/2019 - CM 204/19          AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DO PRÉDIO DA ANTIGA ESCOLA MUNICIPAL IDALINA HESS À COMUNIDADE DESAFIO JOVEM GIDEÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4395/projeto.executivo.083..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4395/projeto.executivo.083..pdf</t>
   </si>
   <si>
     <t>PM 083/2019 - CM 205/19          AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR ESCRITURA PÚBLICA DE DESAPROPRIAÇÃO AMIGÁVEL OU COMPRA E VENDA, OBJETIVANDO ADQUIRIR UMA ÁREA DE TERRAS, SEM BENFEITORIAS, PARA ATRAÇÃO DE EMPRESAS VISANDO A GERAÇÃO DE EMPREGO E RENDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4396/projeto.executivo.084..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4396/projeto.executivo.084..pdf</t>
   </si>
   <si>
     <t>PM 084/2019 - CM 206/19          ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS)  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4397/projeto.executivo.085..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4397/projeto.executivo.085..pdf</t>
   </si>
   <si>
     <t>PM 085/2019 - CM 207/19          ACRESCENTA REDAÇÃO NO ARTIGO 242 DA LEI MUNICIPAL Nº 3.244 DE 28 DE SETEMBRO DE 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4484/projeto.executivo.086..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4484/projeto.executivo.086..pdf</t>
   </si>
   <si>
     <t>PM 086/2019 - CM 211/19          ALTERA O PADRÃO DO VENCIMENTO BÁSICO DO CARGO DE OPERÁRIO ESPECIALIZADO NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO CONSTANTE NA LEI Nº 2,600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4485/projeto.executivo.087..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4485/projeto.executivo.087..pdf</t>
   </si>
   <si>
     <t>PM 087/2019 - CM 212/19          AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR ATRAVÉS DE LEILÃO, BENS INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2958/projeto.047.termoacordoadministrativo..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2958/projeto.047.termoacordoadministrativo..pdf</t>
   </si>
   <si>
     <t>CM 047/19 - AUTORIZA A FORMALIZAÇÃO DE TERMO DE ACORDO ADMINISTRATIVO PARA PAGAMENTO DE DIFERENÇAS DE SUBSÍDIOS A VEREADORES DA 16ª LEGISLATURA, DECORRENTE DE SENTENÇA JUDICIAL FAVORÁVEL, COM TRÂNSITO EM JULGADO.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3589/projeto.105.comissaoespecial.planodiretor..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3589/projeto.105.comissaoespecial.planodiretor..pdf</t>
   </si>
   <si>
     <t>CM 105/19          DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO ESPECIAL PARA ANÁLISE DO PROJETO DE LEI COMPLEMENTAR PM 036/2019 - PLANO DIRETOR.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4019/projeto.148.comissaoespecial.planodiretor.prorrogacao..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4019/projeto.148.comissaoespecial.planodiretor.prorrogacao..pdf</t>
   </si>
   <si>
     <t>CM 148/19          DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO ESPECIAL PARA A ANÁLISE DAS CONTAS DE GOVERNO DO ADMINISTRADOR DO EXECUTIVO MUNICIPAL, REFERENTE AO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2522/requerimento.008.claudio._XHtTg9c.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2522/requerimento.008.claudio._XHtTg9c.pdf</t>
   </si>
   <si>
     <t>CM 008/19 - PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À RGE SUL CONVIDANDO UM REPRESENTANTE DA EMPRESA PARA QUE VENHA A ESTA CASA LEGISLATIVA EM UMA DAS PRÓXIMAS SESSÕES, A SER AGENDADA  PELA EMPRESA JUNTO À SECRETARIA DA CÂMARA, AINDA NO MÊS DE JANEIRO - 21 OU 28 DE JANEIRO, ÀS 19:00 HORAS - PARA QUE SEJAM APRESENTADAS ALGUMAS INFORMAÇÕES E QUESTIONAMENTOS SOBRE FALTA DE ENERGIA ELÉTRICA, TROCAS DE POSTES, ENTRE OUTROS ASSUNTOS RELATIVOS A SERVIÇOS PRESTADOS PELA EMPRESA.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2655/requerimento.017.roque..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2655/requerimento.017.roque..pdf</t>
   </si>
   <si>
     <t>CM 017/19     O VEREADOR ABAIXO ASSINADO, SUBSCRITO PELOS DEMAIS VEREADORES, PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À RGE SUL PARA QUE A EMPRESA TOME PROVIDÊNCIAS NO SENTIDO DE NÃO DEIXAR A POPULAÇÃO CAIENSE POR TANTAS HORAS SEM ENERGIA ATÉ QUE SE REALIZE O CONSERTO NA REDE ELÉTRICA DESSE SERVIÇO TÃO ESSENCIAL.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2880/requerimento.039.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2880/requerimento.039.claudio..pdf</t>
   </si>
   <si>
     <t>CM 039/19 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DEPUTADO FEDERAL, SENHOR GIOVANI BATISTA FELTES, SOLICITANDO A APRESENTAÇÃO DE EMENDA PARLAMENTAR EM BENEFÍCIO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, PARA A CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA A SEDE DA SECRETARIA MUNICIPAL DA SAÚDE.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2975/requerimento.050.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2975/requerimento.050.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 050/19 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À POLÍCIA RODOVIÁRIA ESTADUAL SOLICITANDO QUE SEJA FORNECIDO O NÚMERO DE ACIDENTES OCORRIDOS NOS ÚLTIMOS 20 ANOS, NA RS 122, KM 05, NA ENTRADA PRINCIPAL DA VILA SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3046/requerimento.053.marilia..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3046/requerimento.053.marilia..pdf</t>
   </si>
   <si>
     <t>CM 053/19 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE INFORMAÇÕES: 1) QUE SEJA FORNECIDA A RELAÇÃO DOS VENCIMENTOS DOS SERVIDORES FISCAIS E AGENTES ADMINISTRATIVOS QUE RECEBAM FG - FUNÇÃO GRATIFICADA E/OU GRATIFICAÇÃO POR ATIVIDADE E/OU GRATIFICAÇÃO POR PRODUTIVIDADE, QUE ATUEM EM: FISCALIZAÇÃO; CONTROLE E AVALIAÇÃO DE BENS PÚBLICOS; COM RESPONSABILIDADE TÉCNICA; E MOTORISTAS. 2) QUE A RELAÇÃO VENHA DISCRIMINADA COM O SALÁRIO BASE, NÍVEL, CLASSE E PADRÃO, E EVENTUAIS HORAS EXTRAS. 3) QUE A RELAÇÃO SEJA DOS ÚLTIMOS 12 (DOZE) MESES.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>MARÍLIA LEÃO FORTES, ELSON LOPES.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/requerimento.067.marilia.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/requerimento.067.marilia.elson..pdf</t>
   </si>
   <si>
     <t>CM 067/19 - PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM PEDIDO DE INFORMAÇÕES SOBRE O PROJETO DE LEI Nº 021/2019, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR UM IMÓVEL URBANO, COM BENFEITORIAS, PARA ATENDER A SECRETARIA MUNICIPAL DA ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS, CONFORME SEGUE: 1) SE CONSTA NO PLANO PLURIANUAL A AQUISIÇÃO DO IMÓVEL PREVISTA NO PROJETO PM 021/2019, COM SUA DEVIDA COMPROVAÇÃO; 2) DE QUAL DOTAÇÃO ORÇAMENTÁRIA SAIRÁ O VALOR PARA A AQUISIÇÃO DO REFERIDO IMÓVEL, ESPECIFICANDO A SECRETARIA E RUBRICA PRÓPRIA; 3) QUE SEJA FORNECIDA CÓPIA DO CONTRATO DE LOCAÇÃO ATUAL DO IMÓVEL REFERIDO NO PROJETO PM 021/2019, COM ASSINATURAS, ONDE HOJE FUNCIONA O CRAS, CRES E DEFESA CIVIL.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/requerimento.085.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/requerimento.085.elson..pdf</t>
   </si>
   <si>
     <t>CM 085/19  REQUERIMENTO PROPONDO QUE SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM SOLICITANDO QUE SEJA REALIZADO O RECAPEAMENTO DO ASFALTO NAS TRÊS PONTES DA RODOVIA ERS 124, QUE LIGAM CAÍ À PARECI NOVO/HARMONIA.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/requerimento.093.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/requerimento.093.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 093/19  OS VEREADORES ABAIXO ASSINADOS PROPÕEM QUE SEJAM ENVIADOS OFÍCIOS ÀS CÂMARAS MUNICIPAIS DE PARECI NOVO E HARMONIA SOLICITANDO QUE AS MESMAS INTERCEDAM/QUESTIONEM JUNTO AO GOVERNO DO ESTADO DO RS, AO DAER E OU A ALGUM OUTRO ÓRGÃO COMPETENTE COM RELAÇÃO À SITUAÇÃO DAS 03 (TRÊS) PONTES QUE LIGAM SÃO SEBASTIÃO DO CAÍ A ESSES DOIS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/requerimento.094.marilia.elson..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/requerimento.094.marilia.elson..pdf</t>
   </si>
   <si>
     <t>CM 094/19  OS VEREADORES ABAIXO ASSINADOS PROPÕEM QUE SEJA ENVIADO UM OFÍCIO AO DIRETOR GERAL DO DAER, SENHOR SÍVORI SARTI DA SILVA, SOLICITANDO QUE INFORME, NESTE MOMENTO, QUAL A TONELAGEM PERMITIDA PARA O TRÁFEGO NAS TRÊS PONTES DE VIA ÚNICA NO TRECHO DA ERS 124, QUE LIGAM SÃO SEBASTIÃO DO CAÍ/PARECI NOVO/HARMONIA/MONTENEGRO/TUPANDI. SOLICITAM, AINDA, INFORMAÇÃO SOBRE A EXISTÊNCIA DE LIMITAÇÃO DE EIXOS  POR PARTE DO DAER/RS.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER., Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/requerimento.095.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/requerimento.095.claudio..pdf</t>
   </si>
   <si>
     <t>CM 095/19  OS VEREADORES ABAIXO ASSINADOS PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO DAER SOLICITANDO QUE SEJA INFORMADO A ESTA CASA LEGISLATIVA A EXISTÊNCIA OU NÃO DE UM LAUDO TÉCNICO DA SITUAÇÃO DAS 3 (TRÊS) PONTES EXISTENTES NA RODOVIA ERS 124, QUE LIGA ESTE MUNICÍPIO AOS MUNICÍPIOS DE HARMONIA E PARECI NOVO, NO QUE DIZ RESPEITO ÀS CONDIÇÕES DA ESTRUTURA DAS MESMAS. EM CASO DE EXISTÊNCIA DO REFERIDO LAUDO, QUE SEJA ENVIADA A ESTA CASA UMA CÓPIA DO MESMO. SOLICITAM, AINDA, CASO NÃO HAJA O REFERIDO LAUDO, QUE ESSE ÓRGÃO NÃO MEÇA ESFORÇOS PARA PROVIDENCIAR UM LAUDO NESSE SENTIDO.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>CEPLADIR - COMISSÃO ESPECIAL PLANO DIRETOR</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3739/requerimento.112.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3739/requerimento.112.claudio..pdf</t>
   </si>
   <si>
     <t>CM 112/19          OS VEREADORES INTEGRANTES DA COMISSÃO ESPECIAL  PARA ANÁLISE DO PROJETO DE LEI DO PLANO DIRETOR PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA PRORROGADO O PRAZO PARA APRESENTAÇÃO DE EMENDAS PELOS VEREADORES ATÉ O DIA 05 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3844/requerimento.125.todos.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3844/requerimento.125.todos.pdf</t>
   </si>
   <si>
     <t>CM 125/19          OS VEREADORES ABAIXO ASSINADOS, EM ATENDIMENTO ÀS FUNÇÕES DE LEGISLAR E FISCALIZAR, PROPÕEM QUE, APÓS OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENCAMINHADO OFÍCIO DA CÂMARA MUNICIPAL AO TRIBUNAL DE CONTAS PARA QUE O MESMO PROCEDA A ANÁLISE DA NOMEAÇÃO, DESDE O CONCURSO ATÉ HOJE, DO CARGO DE CONTROLADOR INTERNO, EM RAZÃO DE QUE O PROJETO DE LEI 042/2019 TENTA SUPRIMIR A ALÍNEA "d" DOS REQUISITOS DO CARGO, O QUE NA ÉPOCA DO CONCURSO INIBIU MUITOS CIDADÃOS DE PARTICIPAR DEVIDO ÀS EXIGÊNCIAS DO EDITAL. REQUER, AINDA, QUE VERIFIQUE SE NÃO HOUVE FAVORECIMENTO POR QUEM REALIZOU A ADMISSÃO E SE AS FUNÇÕES DE CONTROLADOR INTERNO ESTÃO SENDO DESEMPENHADAS COMO DESCRITAS NO ANEXO I DAS ATRIBUIÇÕES DO CARGO, CONSTANTES DA LEI 3.612/13, SEM DESVIO DE FUNÇÃO.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3845/requerimento.126.comissaoespecial..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3845/requerimento.126.comissaoespecial..pdf</t>
   </si>
   <si>
     <t>CM 126/19          OS VEREADORES ABAIXO ASSINADOS, INTEGRANTES DA COMISSÃO ESPECIAL PARA ANÁLISE DO PROJETO DE LEI DO PLANO DIRETOR, PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA PRORROGADO O PRAZO PARA APRESENTAÇÃO DE EMENDAS PELOS VEREADORES, ATÉ O DIA 04 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3894/requerimento.127.alex.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3894/requerimento.127.alex.ok.pdf</t>
   </si>
   <si>
     <t>CM 127/19          PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À ASSOCIAÇÃO CONGREGAÇÃO DE SANTA CATARINA - HOSPITAL SAGRADA FAMÍLIA, SOLICITANDO O AGENDAMENTO DE UMA REUNIÃO COM A DIREÇÃO DO HOSPITAL, VEREADORES E A EMPRESA RESPONSÁVEL PELO ATENDIMENTO MÉDICO NO PLANTÃO DO REFERIDO HOSPITAL.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3886/requerimento.130.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3886/requerimento.130.claudio..pdf</t>
   </si>
   <si>
     <t>CM 130/19          REQUERIMENTO PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À SECRETARIA DA SAÚDE DO ESTADO SOLICITANDO INFORMAÇÕES SOBRE O MOTIVO DA DEMORA NO AGENDAMENTO DE CIRURGIAS DOS PACIENTES DA ONCOLOGIA EM SÃO LEOPOLDO.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3912/requerimento.138.todosvereadores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3912/requerimento.138.todosvereadores.ok.pdf</t>
   </si>
   <si>
     <t>CM 138/19          PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À EGR - EMPRESA GAÚCHA DE RODOVIAS S.A. SOLICITANDO A COLOCAÇÃO DE UM PARDAL OU LOMBADA ELETRÔNICA NA RS 122, KM 5,3, NA ENTRADA DA VILA SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3913/requerimento.139.roque.e.vereadores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3913/requerimento.139.roque.e.vereadores.ok.pdf</t>
   </si>
   <si>
     <t>CM 139/19          PROPÕEM QUE, APÓS OUVIDO O PLENÁRIO, SEJA ENCAMINHADA AO PREFEITO MUNICIPAL A REQUISIÇÃO DESTA CASA PARA QUE O SETOR DE FISCALIZAÇÃO DO MUNICÍPIO TENHA UM TELEFONE MÓVEL PARA ATENDER AS DENÚNCIAS E CHAMADOS DA POPULAÇÃO AOS SÁBADOS E DOMINGOS, OPORTUNIDADE QUE OCORREM OS ABUSOS POR PARTE DE CAMELÔS E VENDEDORES AMBULANTES, E QUE ESSE NÚMERO SEJA DIVULGADO EM TODOS OS MEIOS DE COMUNICAÇÃO E TAMBÉM NO SITE DA PREFEITURA.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3954/requerimento.145.todosvereadores..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3954/requerimento.145.todosvereadores..pdf</t>
   </si>
   <si>
     <t>CM 145/19          PROPÕEM QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO HOSPITAL MONTENEGRO SOLICITANDO O AGENDAMENTO DE UMA REUNIÃO COM A DIREÇÃO DO HOSPITAL, VEREADORES E O SECRETÁRIO MUNICIPAL DA SAÚDE DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4046/requerimento.151.comissaoespecial..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4046/requerimento.151.comissaoespecial..pdf</t>
   </si>
   <si>
     <t>CM 151/19          0S VEREADORES INTEGRANTES DA COMISSÃO ESPECIAL PARA ANÁLISE DO PROJETO DE LEI DO PLANO DIRETOR PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA PRORROGADO O PRAZO PARA APRESENTAÇÃO DE EMENDAS PELOS VEREADORES, ATÉ O DIA 03 DE DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4083/requerimento.157.todos_S9lfnhz.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4083/requerimento.157.todos_S9lfnhz.pdf</t>
   </si>
   <si>
     <t>CM 157/19          PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À 1ª COORDENADORIA REGIONAL DE SAÚDE SOLICITANDO O AGENDAMENTO DE UMA REUNIÃO NESTA CASA, COM A PARTICIPAÇÃO DOS VEREADORES, DA DIREÇÃO DOS HOSPITAIS SAGRADA FAMÍLIA E MONTENEGRO E DO SECRETÁRIO MUNICIPAL DA SAÚDE.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4161/requerimento.178.marilia..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4161/requerimento.178.marilia..pdf</t>
   </si>
   <si>
     <t>CM 178/19          REQUER AO EXECUTIVO QUE INFORME A TOTALIDADE DAS DESPESAS/RECEITAS COM O EVENTO SEMANA FARROUPILHA.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4162/requerimento.179.claudio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4162/requerimento.179.claudio..pdf</t>
   </si>
   <si>
     <t>CM 179/19          PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO AO GOVERNO DO ESTADO DO RS E AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO RS UMA MOÇÃO DE REPÚDIO PELAS ALTERAÇÕES QUE QUEREM FAZER NOS DIREITOS DOS FUNCIONÁRIOS PÚBLICOS ESTADUAIS. PROPÕE, AINDA, UMA MOÇÃO DE APOIO PELA REGULARIZAÇÃO DOS VENCIMENTOS DE TODOS OS SERVIDORES PÚBLICOS DO GOVERNO DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4288/requerimento.193.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4288/requerimento.193.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 193/19          REQUERIMENTO DE INICIATIVA DO VEREADOR ANASTÁCIO DA SILVA, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À METROPLAN - FUNDAÇÃO ESTADUAL DE PLANEJAMENTO METROPOLITANO E REGIONAL SOLICITANDO QUE SEJA INFORMADO A ESTA CASA LEGISLATIVA O ANDAMENTO DOS ESTUDOS PARA A PREVENÇÃO DAS CHEIAS DO VALE DO CAÍ. SUGERE, AINDA, A REALIZAÇÃO DE UMA REUNIÃO COM O COMITÊ DE GERENCIAMENTO DA BACIA HIDROGRÁFICA DO RIO CAÍ PARA O REPASSE DE TODAS AS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4289/requerimento.194.anastacio..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4289/requerimento.194.anastacio..pdf</t>
   </si>
   <si>
     <t>CM 194/19          REQUERIMENTO PROPONDO QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO COMANDANTE DA BRIGADA MILITAR DO MUNICÍPIO SOLICITANDO QUE COMPAREÇA A ESTA CASA LEGISLATIVA A FIM DE EXPLANAR SOBRE ASSUNTOS RELACIONADOS À SEGURANÇA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>SINDICATO DOS MUNICIPÁRIOS SSCAÍ</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4290/requerimento.195.sindicatomuniciparios..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4290/requerimento.195.sindicatomuniciparios..pdf</t>
   </si>
   <si>
     <t>CM 195/19          REQUERIMENTO DE INSCRIÇÃO NA TRIBUNA DO POVO PARA FALAR SOBRE RECLASSIFICAÇÃO E PLANO DE CARREIRA DO MAGISTÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4355/requerimento.198.alex..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4355/requerimento.198.alex..pdf</t>
   </si>
   <si>
     <t>CM 198/19          PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À RGE SUL DISTRIBUIDORA GAÚCHA DE ENERGIA S.A. SOLICITANDO QUE SEJA REFORÇADA A REDE DE ENERGIA ELÉTRICA PÚBLICA EM FRENTE À ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4356/requerimento.199.comissaoespecial..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4356/requerimento.199.comissaoespecial..pdf</t>
   </si>
   <si>
     <t>CM 199/19          INTEGRANTES DA COMISSÃO ESPECIAL PARA ANÁLISE DO PROJETO DE LEI DO PLANO DIRETOR PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA PRORROGADO O PRAZO PARA APRESENTAÇÃO DE EMENDAS PELOS VEREADORES ATÉ O DIA 03 DE FEVEREIRO DE 2020.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4486/requerimento.213.roque._SHRJu9E.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4486/requerimento.213.roque._SHRJu9E.pdf</t>
   </si>
   <si>
     <t>CM 213/19          REQUERIMENTO DO VEREADOR ROQUE JOSÉ SCHRÖDER, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENCAMINHADO UM OFÍCIO À DIRETORA DA ASSOCIAÇÃO CONGREGAÇÃO SANTA CATARINA, IRMÃ AGNES BIESDORF, CONVIDANDO-A PARA SE FAZER PRESENTE EM UMA DAS PRIMEIRAS SESSÕES DO MÊS DE JANEIRO DE 2020, A SER AGENDADA, A FIM DE PRESTAR ESCLARECIMENTOS SOBRE O PLANTÃO MÉDICO PRESTADO NO HOSPITAL SAGRADA FAMÍLIA.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VOP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2468/requerimento.003.roque.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2468/requerimento.003.roque.ok.pdf</t>
   </si>
   <si>
     <t>CM 003/19     REQUER A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. JOÃO BATISTA GIURIATTI DA SILVA EM 19 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4247/requerimento.189.roque..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4247/requerimento.189.roque..pdf</t>
   </si>
   <si>
     <t>CM 189/19          REQUERIMENTO DO VEREADOR ROQUE JOSÉ SCHRÖDER, SUBSCRITO PELOS DEMAIS VEREADORES, PROPONDO A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JACINTO JOSÉ TEM PASS, NO DIA 18 DE NOVEMBRO DE 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3066,67 +3066,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3911/emenda_137_ao_projeto_pm_049.2019_diretrizesorc_ttRJMqK.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4050/emenda_153_ao_projeto_pm_064.2019_acessoinfiorm_1EmT5A7.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2469/indicacao.001.alex..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2470/indicacao.002.alex..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao.004.marilia...pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2523/indicacao.009.roque..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2524/indicacao.010.marilia..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2656/indicacao.018.elson..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2657/indicacao.019.anastacio..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2658/indicacao.020.anastacio..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2659/indicacao.021.anastacio..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2660/indicacao.022.anastacio..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2801/indicacao.031.elson..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2802/indicacao.032.alexandro..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2803/indicacao.033.alexandro..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2881/indicacao.040.alex..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2882/indicacao.041.alex..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2883/indicacao.042.elson..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2884/indicacao.043.alex..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2959/indicacao.048.claudio..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao.051.alex..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2977/indicacao.052.alex..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/indicacao.054.anastacio..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao.055.marilia..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/indicacao.056.alex..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/indicacao.057.alex..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/indicacao.063.anastacio..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/indicacao.070.claudio..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/indicacao.071.claudio..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/indicacao.074.alex..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/indicacao.082.anastacio..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/indicacao.083.alex..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3312/indicacao.084.alex..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/indicacao.086.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/indicacao.087.anastacio..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/indicacao.088.marilia..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao.089.marilia..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/indicacao.090.roque..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao.096.elson..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3564/indicacao.099.alex..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3775/indicacao.114.alex..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3777/indicacao.115.alex..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3778/indicacao.116.claudio..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3821/indicacao.121.cassius..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3822/indicacao.122.cassius..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3847/requerimento.128.anastacio..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3888/indicacao.131.cleber..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3901/indicacao.135.alex.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4047/indicacao.152.roque..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4089/indicacao.160.elson..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4127/indicacao.162.alexandro.ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4126/indicacao.163.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4137/indicacao.166.alex..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4138/indicacao.167.alex..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4139/indicacao.168.anastacio..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4140/indicacao.169.anastacio..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4141/indicacao.170.anastacio..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4142/indicacao.171.anastacio..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4143/indicacao.172.anastacio..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4163/indicacao.180.alex..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4164/indicacao.181.anastacio..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4165/indicacao.182.anastacio..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4167/indicacao.184.anastacio..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4168/indicacao.185.anastacio..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4358/indicacao.201.claudio._skr0iHr.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4359/indicacao.202.alex..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4360/indicacao.203.claudio._42R8nf9.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4398/indicacao.208.anastacio..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4399/indicacao.209.alex..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4400/indicacao.210.alex..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4487/indicacao.214.marilia.elson..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3696/requerimento.109.todos..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4159/requerimento.176.alex..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4357/requerimento.200.todos._OgCwVsu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/requerimento.062.anastacio..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4160/requerimento.177.claudio..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/projeto.066.cidadaocaiense.fernado..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/projeto.073.cidadaocaiense.castor..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/projeto.081.regulamentalei13.460.2017..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3692/projeto.108.fixanumerovereadores2021.2024..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4473/projeto.197.aprovacontasgoverno2017..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3563/projeto.executivo.036.complementar..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3587/projeto.executivo.040.complementar..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2466/projeto.executivo.001..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2467/projeto.executivo.002..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2521/projeto.executivo.003..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2598/projeto.executivo.004..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2599/projeto.executivo.005..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2600/projeto.executivo.006..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2652/projeto.executivo.007..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2653/projeto.executivo.008..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2793/projeto.executivo.009..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2794/projeto.executivo.010..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2795/projeto.executivo.011..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2796/projeto.executivo.012.ok.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2797/projeto.027.subsidioprefeitoevice-prefeito..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2798/projeto.028.subsidiosecretarios..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2799/projeto.029.subsidiovereadores..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2800/projeto.030.revisaogeralanual..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2875/projeto.executivo.013..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2876/projeto.executivo.014..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2877/projeto.executivo.015..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2878/projeto.executivo.016..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2879/projeto.038.subsidiosecretarios..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2955/projeto.executivo.017._dbv4cPQ.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2956/projeto.executivo.018..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2974/projeto.executivo.019..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/projeto.executivo.020..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/projeto.executivo.021..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/projeto.executivo.022..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/projeto.061.cainapesquisa..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/projeto.executivo.023..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/projeto.executivo.024..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/projeto.executivo.025..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/projeto.executivo.026...pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/projeto.executivo.027..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/projeto.executivo.028..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/projeto.executivo.029..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/projeto.executivo.030..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/projeto.executivo.031..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/projeto.executivo.032._VAxVIkK.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/projeto.080.criagratificacaoe-ouv..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/projeto.executivo.033.ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/projeto.executivo.034.ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3562/projeto.executivo.035..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3584/projeto.executivo.037..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3585/projeto.executivo.038..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3586/projeto.executivo.039..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3588/projeto.executivo.041..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3690/projeto.executivo.042..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3691/projeto.executivo.043..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3737/projeto.executivo.044..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3738/projeto.executivo.045..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3774/projeto.executivo.046..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3817/projeto.executivo.047..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3818/projeto.executivo.048..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3819/projeto.executivo.049._np7hKHP.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3820/projeto.executivo.050..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3842/projeto.executivo.051..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3843/projeto.executivo.052..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3885/projeto.129.denominaestradaernani.roque.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3898/projeto.executivo.053.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3899/projeto.executivo.054.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3900/projeto.executivo.055.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3910/projeto.executivo.056..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3924/projeto.executivo.057..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3926/projeto.executivo.058..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3927/projeto.executivo.059..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3928/projeto.executivo.060..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3953/projeto.144.organizacaoeinstalacaoservicoscivis..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4017/projeto.executivo.061..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4018/projeto.executivo.062..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4044/projeto.executivo.063..pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4045/projeto.executivo.064..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4080/projeto.executivo.065..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4081/projeto.executivo.066..pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4082/projeto.executivo.067..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4087/projeto.executivo.068..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4088/projeto.executivo.069..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4125/projeto.executivo.070..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4135/projeto.executivo.071..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4136/projeto.executivo.072..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4144/projeto.173.aberturaespetaculosmusicais..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4157/projeto.executivo.073..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4158/projeto.executivo.074..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4166/projeto.183.vencimentospoderlegislativo..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4195/projeto.executivo.075..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4236/projeto.executivo.076..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4237/projeto.executivo.077..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4285/projeto.executivo.078..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4286/projeto.executivo.079..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4287/projeto.executivo.080..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4353/projeto.executivo.081..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4394/projeto.executivo.082..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4395/projeto.executivo.083..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4396/projeto.executivo.084..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4397/projeto.executivo.085..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4484/projeto.executivo.086..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4485/projeto.executivo.087..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2958/projeto.047.termoacordoadministrativo..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3589/projeto.105.comissaoespecial.planodiretor..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4019/projeto.148.comissaoespecial.planodiretor.prorrogacao..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2522/requerimento.008.claudio._XHtTg9c.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2655/requerimento.017.roque..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2880/requerimento.039.claudio..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2975/requerimento.050.anastacio..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3046/requerimento.053.marilia..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/requerimento.067.marilia.elson..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/requerimento.085.elson..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/requerimento.093.anastacio..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/requerimento.094.marilia.elson..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/requerimento.095.claudio..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3739/requerimento.112.claudio..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3844/requerimento.125.todos.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3845/requerimento.126.comissaoespecial..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3894/requerimento.127.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3886/requerimento.130.claudio..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3912/requerimento.138.todosvereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3913/requerimento.139.roque.e.vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3954/requerimento.145.todosvereadores..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4046/requerimento.151.comissaoespecial..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4083/requerimento.157.todos_S9lfnhz.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4161/requerimento.178.marilia..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4162/requerimento.179.claudio..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4288/requerimento.193.anastacio..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4289/requerimento.194.anastacio..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4290/requerimento.195.sindicatomuniciparios..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4355/requerimento.198.alex..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4356/requerimento.199.comissaoespecial..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4486/requerimento.213.roque._SHRJu9E.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2468/requerimento.003.roque.ok.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4247/requerimento.189.roque..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3911/emenda_137_ao_projeto_pm_049.2019_diretrizesorc_ttRJMqK.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4050/emenda_153_ao_projeto_pm_064.2019_acessoinfiorm_1EmT5A7.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2469/indicacao.001.alex..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2470/indicacao.002.alex..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao.004.marilia...pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2523/indicacao.009.roque..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2524/indicacao.010.marilia..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2656/indicacao.018.elson..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2657/indicacao.019.anastacio..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2658/indicacao.020.anastacio..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2659/indicacao.021.anastacio..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2660/indicacao.022.anastacio..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2801/indicacao.031.elson..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2802/indicacao.032.alexandro..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2803/indicacao.033.alexandro..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2881/indicacao.040.alex..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2882/indicacao.041.alex..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2883/indicacao.042.elson..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2884/indicacao.043.alex..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2959/indicacao.048.claudio..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao.051.alex..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2977/indicacao.052.alex..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/indicacao.054.anastacio..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao.055.marilia..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/indicacao.056.alex..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/indicacao.057.alex..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/indicacao.063.anastacio..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/indicacao.070.claudio..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/indicacao.071.claudio..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/indicacao.074.alex..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/indicacao.082.anastacio..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/indicacao.083.alex..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3312/indicacao.084.alex..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/indicacao.086.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/indicacao.087.anastacio..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/indicacao.088.marilia..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao.089.marilia..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/indicacao.090.roque..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao.096.elson..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3564/indicacao.099.alex..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3775/indicacao.114.alex..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3777/indicacao.115.alex..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3778/indicacao.116.claudio..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3821/indicacao.121.cassius..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3822/indicacao.122.cassius..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3847/requerimento.128.anastacio..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3888/indicacao.131.cleber..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3901/indicacao.135.alex.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4047/indicacao.152.roque..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4089/indicacao.160.elson..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4127/indicacao.162.alexandro.ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4126/indicacao.163.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4137/indicacao.166.alex..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4138/indicacao.167.alex..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4139/indicacao.168.anastacio..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4140/indicacao.169.anastacio..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4141/indicacao.170.anastacio..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4142/indicacao.171.anastacio..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4143/indicacao.172.anastacio..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4163/indicacao.180.alex..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4164/indicacao.181.anastacio..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4165/indicacao.182.anastacio..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4167/indicacao.184.anastacio..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4168/indicacao.185.anastacio..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4358/indicacao.201.claudio._skr0iHr.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4359/indicacao.202.alex..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4360/indicacao.203.claudio._42R8nf9.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4398/indicacao.208.anastacio..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4399/indicacao.209.alex..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4400/indicacao.210.alex..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4487/indicacao.214.marilia.elson..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3696/requerimento.109.todos..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4159/requerimento.176.alex..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4357/requerimento.200.todos._OgCwVsu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/requerimento.062.anastacio..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4160/requerimento.177.claudio..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/projeto.066.cidadaocaiense.fernado..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/projeto.073.cidadaocaiense.castor..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/projeto.081.regulamentalei13.460.2017..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3692/projeto.108.fixanumerovereadores2021.2024..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4473/projeto.197.aprovacontasgoverno2017..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3563/projeto.executivo.036.complementar..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3587/projeto.executivo.040.complementar..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2466/projeto.executivo.001..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2467/projeto.executivo.002..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2521/projeto.executivo.003..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2598/projeto.executivo.004..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2599/projeto.executivo.005..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2600/projeto.executivo.006..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2652/projeto.executivo.007..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2653/projeto.executivo.008..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2793/projeto.executivo.009..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2794/projeto.executivo.010..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2795/projeto.executivo.011..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2796/projeto.executivo.012.ok.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2797/projeto.027.subsidioprefeitoevice-prefeito..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2798/projeto.028.subsidiosecretarios..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2799/projeto.029.subsidiovereadores..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2800/projeto.030.revisaogeralanual..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2875/projeto.executivo.013..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2876/projeto.executivo.014..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2877/projeto.executivo.015..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2878/projeto.executivo.016..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2879/projeto.038.subsidiosecretarios..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2955/projeto.executivo.017._dbv4cPQ.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2956/projeto.executivo.018..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2974/projeto.executivo.019..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/projeto.executivo.020..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/projeto.executivo.021..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/projeto.executivo.022..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/projeto.061.cainapesquisa..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/projeto.executivo.023..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/projeto.executivo.024..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/projeto.executivo.025..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/projeto.executivo.026...pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/projeto.executivo.027..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/projeto.executivo.028..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/projeto.executivo.029..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/projeto.executivo.030..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/projeto.executivo.031..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/projeto.executivo.032._VAxVIkK.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/projeto.080.criagratificacaoe-ouv..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/projeto.executivo.033.ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/projeto.executivo.034.ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3562/projeto.executivo.035..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3584/projeto.executivo.037..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3585/projeto.executivo.038..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3586/projeto.executivo.039..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3588/projeto.executivo.041..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3690/projeto.executivo.042..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3691/projeto.executivo.043..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3737/projeto.executivo.044..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3738/projeto.executivo.045..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3774/projeto.executivo.046..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3817/projeto.executivo.047..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3818/projeto.executivo.048..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3819/projeto.executivo.049._np7hKHP.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3820/projeto.executivo.050..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3842/projeto.executivo.051..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3843/projeto.executivo.052..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3885/projeto.129.denominaestradaernani.roque.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3898/projeto.executivo.053.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3899/projeto.executivo.054.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3900/projeto.executivo.055.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3910/projeto.executivo.056..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3924/projeto.executivo.057..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3926/projeto.executivo.058..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3927/projeto.executivo.059..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3928/projeto.executivo.060..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3953/projeto.144.organizacaoeinstalacaoservicoscivis..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4017/projeto.executivo.061..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4018/projeto.executivo.062..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4044/projeto.executivo.063..pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4045/projeto.executivo.064..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4080/projeto.executivo.065..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4081/projeto.executivo.066..pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4082/projeto.executivo.067..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4087/projeto.executivo.068..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4088/projeto.executivo.069..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4125/projeto.executivo.070..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4135/projeto.executivo.071..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4136/projeto.executivo.072..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4144/projeto.173.aberturaespetaculosmusicais..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4157/projeto.executivo.073..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4158/projeto.executivo.074..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4166/projeto.183.vencimentospoderlegislativo..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4195/projeto.executivo.075..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4236/projeto.executivo.076..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4237/projeto.executivo.077..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4285/projeto.executivo.078..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4286/projeto.executivo.079..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4287/projeto.executivo.080..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4353/projeto.executivo.081..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4394/projeto.executivo.082..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4395/projeto.executivo.083..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4396/projeto.executivo.084..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4397/projeto.executivo.085..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4484/projeto.executivo.086..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4485/projeto.executivo.087..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2958/projeto.047.termoacordoadministrativo..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3589/projeto.105.comissaoespecial.planodiretor..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4019/projeto.148.comissaoespecial.planodiretor.prorrogacao..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2522/requerimento.008.claudio._XHtTg9c.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2655/requerimento.017.roque..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2880/requerimento.039.claudio..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2975/requerimento.050.anastacio..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3046/requerimento.053.marilia..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/requerimento.067.marilia.elson..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/requerimento.085.elson..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/requerimento.093.anastacio..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/requerimento.094.marilia.elson..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/requerimento.095.claudio..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3739/requerimento.112.claudio..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3844/requerimento.125.todos.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3845/requerimento.126.comissaoespecial..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3894/requerimento.127.alex.ok.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3886/requerimento.130.claudio..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3912/requerimento.138.todosvereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3913/requerimento.139.roque.e.vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/3954/requerimento.145.todosvereadores..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4046/requerimento.151.comissaoespecial..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4083/requerimento.157.todos_S9lfnhz.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4161/requerimento.178.marilia..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4162/requerimento.179.claudio..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4288/requerimento.193.anastacio..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4289/requerimento.194.anastacio..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4290/requerimento.195.sindicatomuniciparios..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4355/requerimento.198.alex..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4356/requerimento.199.comissaoespecial..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4486/requerimento.213.roque._SHRJu9E.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/2468/requerimento.003.roque.ok.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2019/4247/requerimento.189.roque..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>