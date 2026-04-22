--- v0 (2025-10-08)
+++ v1 (2026-04-22)
@@ -54,3303 +54,3303 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>MARÍLIA LEÃO FORTES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 120/17 - EMENDA AO PROJETO DE LEI PM 038/2017 - CM 111/17, QUE DISPÕE SOBRE CONCURSO CULTURAL PARA ESCOLHA DE FOTOGRAFIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 186/17 - EMENDA AO PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 - PM 067/2017 - CM 179/17.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER., Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 246/17 - EMENDA AO PROJETO DE LEI PM 089/2017 - CM 245/17, QUE INSTITUI O FUNDO DE ASSISTÊNCIA A SAÚDE - FAS - DO SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 252/17 - EMENDA AO PROJETO DE LEI CM 249/17, QUE DISPÕE SOBRE O USO DE PRODUTOS ORGÂNICOS NA MERENDA ESCOLAR DAS ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ELSON LOPES.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 004/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADA UMA LOMBOFAIXA OU QUEBRA-MOLAS NA ESTRADA BARRA DO CADEIA, EM FRENTE AO MERCADO LOCALIZADO NO PRÉDIO Nº 1649.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ALEX DE OLIVEIRA MEIRELLES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 009/17 INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM QUEBRA-MOLAS OU REDUTORES DE VELOCIDADE NA ESQUINA DA AV. EGYDIO MICHAELSEN COM A RUA ODERICH, NAS PROXIMIDADES DO Nº 831 - SALA 1 - FUNERÁRIA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>FERNANDO COFFERRI</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 010/17 INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADOS QUEBRA-MOLAS NA RUA VEREADOR JOSÉ GOULART, NO LOTEAMENTO POPULAR</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 011/17 INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS PROVIDÊNCIAS COM RELAÇÃO À TELA DE ARAME QUE CERCA A ÁREA VERDE AO LADO DO ESPORTE CLUBE RIACHUELO, A QUAL ESTÁ CORTADA, E NO LOCAL ESTÃO COLOCANDO LIXO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 012/17 INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM CONSERTADOS/TAPADOS OS VÁRIOS BURACOS EXISTENTES NA RUA ANTÔNIO INOCENTE, NO LOTEAMENTO MORADA DO VALE.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>NILSE MARIA ALVES DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 013/17 INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE QUEBRA-MOLAS NA EXTENSÃO DA RUA PRINCIPAL DA MAÇONARIA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 014/17 INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA DA CANALIZAÇÃO EXISTENTE NA RUA ADOLPHO SCHENKEL, NO BAIRRO RIO BRANCO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 015/17 INDICA AO EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS: INSTALAÇÃO DE LOMBO-FAIXA NA RUA GENERAL CÂMARA, NAS IMEDIAÇÕES DO CENTRO INTEGRADO NAVEGANTES; INSTALAÇÃO DE QUEBRA-MOLAS NA RUA ODERICH, ALTURA DO Nº 76 E TAMBÉM NA RUA CRISTIANO SAUER, Nº 101, NO BAIRRO NAVEGANTES; INSTALAÇÃO DE LOMBO-FAIXAS NA RUA GENERAL OSÓRIO ESQUINA COM A RUA ODERICH, E NA RUA SETE DE SETEMBRO EM FRENTE À CRECHE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 016/17 INDICA AO EXECUTIVO MUNICIPAL ESPECIAL ATENÇÃO PARA QUE SEJA PROVIDENCIADA A AMPLIAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL SANTO ANTÔNIO, NO BAIRRO NAVEGANTES.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>LADI JOSÉ DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 018/17 INDICA AO EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS: INSTALAÇÃO DE DOIS QUEBRA-MOLAS NA ESTRADA DO CAMPESTRE - CONCEIÇÃO, PRÓXIMO À ENTRADA DO SANTUÁRIO E NO FIM DA LOMBA, PRÓXIMO AO Nº 505 - RESIDÊNCIA DO SR. RAIMUNDO AGUIAR DE PAULA; INSTALAÇÃO DE UM QUEBRA-MOLAS NA VILA SÃO MARTIM, EM FRENTE AO Nº 133, RESIDÊNCIA DA SRª MELITA ANDRADE; E FAZER O ACOSTAMENTO NA RUA PRINCIPAL DA MAÇONARIA, COM PELO MENOS 1 (UM) METRO DE LARGURA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 024/17 INDICA AO EXECUTIVO MUNICIPAL QUE O DEPARTAMENTO DE TRÂNSITO INSTITUA E SINALIZE COMO MÃO ÚNICA AS SEGUINTES RUAS DO LOTEAMENTO POPULAR, NESTE MUNICÍPIO: A RUA CONSTRUTOR EUGÊNIO PAULO EYB NO SENTIDO TRAVESSA CARLOS CHAGAS/RUA ALEXANDRE FLEMING; E A RUA ALEXANDRE FLEMING ATÉ A ESQUINA COM A RUA 3.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>ROQUE JOSÉ SCHRÖDER</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 025/17 INDICA AO EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS: INSTALAÇÃO DE LOMBO-FAIXA EM FRENTE À ESCOLA DA VILA SÃO MARTIM, NA AV. CONCEIÇÃO; TRANSFORMAR EM LOMBO-FAIXA OS DOIS QUEBRA-MOLAS EXISTENTES NA MESMA AVENIDA.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 026/17 INDICA AO EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS: LIMPEZA DE TODA A ÁREA DO PRÉDIO DO ANTIGO PRESÍDIO; COLOCAÇÃO DE VENENO PARA MOSQUITO EM TODAS AS BOCAS-DE-LOBO E VALOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 028/17 - INDICA AO EXECUTIVO MUNICIPAL QUE O SERVIÇO DE ATENDIMENTO MÉDICO NA UNIDADE DE SAÚDE DE SEU BAIRRO VOLTE A FUNCIONAR, PELO MENOS UMA OU DUAS VEZES POR MÊS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 029/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADA UMA PLACA DE TRÂNSITO NA ESQUINA DA RUA 13 DE MAIO COM A RUA 7 DE SETEMBRO, SENTIDO CAÍ/HARMONIA/PARECI NOVO, INDICANDO A LIGAÇÃO/LOCALIZAÇÃO DOS MUNICÍPIOS PRÓXIMOS A SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 030/17 - INDICA AO EXECUTIVO QUE PROVIDENCIE A ROÇADA JUNTO ÀS SEGUINTES PARADAS DE ÔNIBUS: NA RS 122, DO AREIÃO ATÉ O BAIRRO RIO BRANCO; NA AVENIDA DOUTOR BRUNO CASSEL; PRÓXIMAS AO CEMITÉRIO MUNICIPAL E NA RUA ANTÔNIO PRADO.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 038/17 - INDICA AO EXECUTIVO, A PEDIDO DE MORADORES, A COLOCAÇÃO DE UM PARQUINHO NA ÁREA VERDE DO LOTEAMENTO SÃO SEBASTIÃO, NO BAIRRO VILA RICA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 039/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM TELHADO E DE BANCOS NA ÁREA EXTERNA DO POSTO DE SAÚDE DA VILA SÃO MARTIM.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 040/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM PARQUINHO NOVO NA PRAÇA DO BAIRRO QUILOMBO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 041/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A CANALIZAÇÃO DO VALO/ARROIO EM FRENTE AO SANTUÁRIO NOSSA SRA. DE FÁTIMA, BEM COMO A REALIZAÇÃO DE UMA LIMPEZA DAS BOCAS-DE-LOBO E CANOS PRÓXIMO AO SANTUÁRIO.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 042/17 - INDICA AO EXECUTIVO, A PEDIDO DE MORADORES, QUE SEJA FEITO O CALÇAMENTO DA ESTRADA DO PASSO DA TAQUARA, BEM COMO O CONSERTO DO CALÇAMENTO JÁ EXISTENTE EM PARTE DA MESMA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 043/17 - INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE A PATROLAGEM E ROÇADA DA ESTRADA DA VÁRZEA DO RIO BRANCO, FACILITANDO ASSIM O TRÂNSITO NO LOCAL.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 044/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA UMA CAPINA NA RUA ALOISIO FORTES, NO LOTEAMENTO BLAUTH, PRINCIPALMENTE NO TRECHO LOCALIZADO NO FINAL DA RUA, QUE SE ENCONTRA TOMADO PELO MATO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 048/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE UM ELEVADOR PARA ACESSIBILIDADE DE CADEIRANTES, IDOSOS E DEFICIENTES NO PRÉDIO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 049/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACA DE SINALIZAÇÃO (PARE) E DEMARCAÇÃO NO ASFALTO NA ESQUINA DA RUA GARIBALDI COM A RUA TAQUARI, NO BAIRRO VILA RICA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 050/17 - INDICA AO EXECUTIVO MUNICIPAL A PINTURA DAS LINHAS DIVISÓRIAS DA PISTA (SINALIZAÇÃO HORIZONTAL) EM TODAS AS RUAS DA CIDADE ONDE A MESMA ENCONTRA-SE DESGASTADA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 051/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DOS SERVIDORES MUNICIPAIS QUE FAZEM A ROÇADA NOS CANTEIROS CENTRAIS DA CIDADE, QUE SEJA PROVIDENCIADA UMA PEQUENA PROTEÇÃO PARA USAREM ENQUANTO TRABALHAM.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 052/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DOS MORADORES DO LOTEAMENTO POPULAR, QUE SEJA CONSTRUÍDO UM ABRIGO NA PARADA DE ÔNIBUS JÁ EXISTENTE NA RS 122, EM FRENTE AO LOTEAMENTO POPULAR, NO SENTIDO CAÍ/PORTO ALEGRE.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 053/17 - INDICA AO EXECUTIVO A COLOCAÇÃO DE UMA LIXEIRA COMUNITÁRIA AO LADO DA EMPRESA AGROSUL ALIMENTOS, NAS PROXIMIDADES DA RESIDÊNCIA DO SR. HAMILTON FLORES (NO OUTRO LADO DA RUA).</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 054/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UMA COBERTURA NA PARADA DE ÔNIBUS LOCALIZADA EM FRENTE A EMPRESA AGROSUL ALIMENTOS, NA ESTRADA DO CAMPESTRE SANTA TERESINHA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 055/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE DOIS QUIOSQUES NA PRAÇA DA SANTINHA, NO BAIRRO NAVEGANTES.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 056/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE BANCOS, CHURRASQUEIRA E ILUMINAÇÃO (POSTE CENTRAL) NOS ARREDORES DO QUIOSQUE JÁ EXISTENTE NA PRAÇA COMUNITÁRIA NOVA RIO BRANCO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 064/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA UMA ROÇADA NA CALÇADA DA RUA ESPERANTO, ATRÁS DO PRÉDIO DA ANTIGA BLAVEL, A QUAL ENCONTRA-SE TOMADA PELO MATO.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA, Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 065/17 - INDICA AO EXECUTIVO MUNICIPAL QUE MARQUE UMA REUNIÃO URGENTE COM REPRESENTANTES DA EMPRESA CAIENSE DE ÔNIBUS LTDA, DA PREFEITURA MUNICIPAL E VEREADORES PARA TRATAR DE ASSUNTOS JÁ DISCUTIDOS EM REUNIÃO ANTERIOR.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 066/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO NO LOTEAMENTO RIO DA MATA, EM TODAS AS RUAS QUE ESTÃO FALTANDO, E PRINCIPALMENTE UMA PLACA PARE NA ESQUINA DA RUA JOSEFINA JACQUES NORONHA COM A RUA ANTÔNIO INOCENTE.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 067/17 - INDICA AO EXECUTIVO MUNICIPAL QUE INSTITUA NA POLÍTICA DE MOBILIDADE URBANA SUSTENTÁVEL DO MUNICÍPIO ESPAÇOS PARA BICICLETÁRIOS EM PONTOS CENTRAIS DA CIDADE, PRINCIPALMENTE EM ÓRGÃOS PÚBLICOS, ESCOLAS, FARMÁCIAS E COMÉRCIO.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 068/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DOS MORADORES DA RUA JOÃO PEDRO FERNANDES, NO BAIRRO LAJEADINHO, AO LADO DO SHOPPING DA ODERICH, QUE SEJA FEITA A PAVIMENTAÇÃO COM CALÇAMENTO NESSA RUA, NUMA EXTENSÃO DE APROXIMADAMENTE 300 METROS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 069/17 - INDICA AO EXECUTIVO MUNICIPAL QUE A OUVIDORIA CRIADA PELO EXECUTIVO PARA MELHOR ATENDER OS CIDADÃOS CAIENSES, SEJA PROVIDA DE RAMAIS TELEFÔNICOS PRÓPRIOS.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER., ALEX DE OLIVEIRA MEIRELLES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 073/17 - INDICAM AO EXECUTIVO MUNICIPAL QUE SEJA ADQUIRIDA UMA CAMIONETE (VAN), COM CAPACIDADE PARA 09 (NOVE) PASSAGEIROS, PARA A SECRETÁRIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 074/17 - INDICAM AO EXECUTIVO MUNICIPAL QUE SEJAM ADQUIRIDAS DUAS CAMINHONETES FIAT DOBLO PARA A SECRETARIA MUNICIPAL DE SAÚDE COM O INTUITO DE SUBSTITUIR AS MAIS ANTIGAS, COM VÁRIOS ANOS DE USO.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>ALEXANDRO DUTRA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 075/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A ROÇADA E VOLTA DO CAMPO ARENA SÃO JOSÉ, NO LOTEAMENTO SÃO JOSÉ, QUE ESTÁ TOMADO PELO MATO.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 076/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REFORMADO O PISO DO GINÁSIO DO LOTEAMENTO SÃO JOSÉ, O QUAL ENCONTRA-SE TOTALMENTE QUEBRADO, TALVEZ POR TER SIDO MAL FEITO ANTERIORMENTE.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 077/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UMA LIXEIRA COMUNITÁRIA GRANDE NA ENTRADA DA VILA DUTRA, NO ARROIO BONITO.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 078/17 - INDICA AO EXECUTIVO MUNICIPAL QUE A GUARDA MUNICIPAL SE FAÇA PRESENTE NA ENTRADA E SAÍDA DAS AULAS DA ESCOLA MUNICIPAL SÃO JOSÉ, NO LOTEAMENTO POPULAR.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 079/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DOS COMERCIANTES E PRESTADORES DE SERVIÇOS ESTABELECIDOS ÀS MARGENS DA AV. DR. BRUNO CASSEL, NAS PROXIMIDADES DO ACESSO AOS BAIRROS ANGICO E QUILOMBO, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA O CONTROLE DO EXCESSO DE VELOCIDADE NO LOCAL.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 081/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CRIADA UMA COMISSÃO COM MEMBROS DO PODER EXECUTIVO, REPRESENTANTES DAS COMUNIDADES E DOS SEGMENTOS ESPORTIVOS DO MUNICÍPIO PARA FORMULAR UMA NOVA PROPOSTA DE REALIZAÇÃO DAS OLIMPÍADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 082/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES DA VILA SÃO MARTIM, QUE SEJA REALIZADA UMA ROÇADA NO PÁTIO DO PRÉDIO ONDE ESTÁ INSTALADO O POSTO DE SAÚDE DO BAIRRO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 095/17 - INDICA AO EXECUTIVO MUNICIPAL O CALÇAMENTO DA RUA ABRILINO RODRIGUES DA SILVA, NO PASSO DA TAQUARA, NESTE MUNICÍPIO, NUMA EXTENSÃO DE APROXIMADAMENTE 170 (CENTO E SETENTA) METROS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 098/17 - INDICA AO EXECUTIVO MUNICIPAL O CALÇAMENTO DE UMA EXTENSÃO DE 500 METROS NO INÍCIO DA ESTRADA DO PINHEIRINHO (ESTRADA CRISTIANO DA SILVA KOCH), NO NÚCLEO HABITACIONAL, BENEFICIANDO OS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 099/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VIABILIZADA A CONFECÇÃO E IMPRESSÃO DO FOLDER ANEXO, COM INFORMAÇÕES DE PROCEDIMENTOS QUE TODOS NÓS PODEMOS FAZER EM CASOS DE URGÊNCIA E EMERGÊNCIA MÉDICA, BEM COMO DE CONTATO COM O SAMU, PARA SER DISTRIBUÍDO A TODOS OS MUNÍCIPES.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 100/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, A COLOCAÇÃO DE DOIS BANCOS NA ÁREA EXTERNA DO POSTO DE SAÚDE DO LAJEADINHO.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 101/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM BANCO NO ABRIGO DE ÔNIBUS DA PARADA EXISTENTE NA ESTRADA PASSO DA TAQUARA, NAS PROXIMIDADES DO MERCADO SANTARÉM.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 102/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM ABRIGO NA PARADA DE ÔNIBUS EXISTENTE NA ESTRADA JÚLIO DE CASTILHOS, ESQUINA COM A ESTRADA DO DAVI, NO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 103/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A SINALIZAÇÃO DE TRÂNSITO VERTICAL, COM PLACAS DE LIMITE DE VELOCIDADE, EM TODA A EXTENSÃO DA AV. OSVALDO ARANHA, EM FUNÇÃO DO TRÂNSITO INTENSO DE VEÍCULOS, PEDESTRES E CICLISTAS NAQUELA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 104/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA UMA REVISÃO GERAL DE FORMA A IDENTIFICAR TODAS AS RUAS QUE ESTÃO SEM A PLACA COM O NOME DA RUA, BEM COMO TODAS AS PLACAS ESTRAGADAS E/OU APAGADAS NO MUNICÍPIO, PARA QUE SEJAM CONFECCIONADAS E/OU TROCADAS.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 105/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, A COLOCAÇÃO DE UMA PLACA COM O LIMITE DE TONELAGEM NA RUA VEREADOR JOSÉ GOULART, NO LOTEAMENTO SÃO JOSÉ, NO PONTO ONDE A REFERIDA RUA SE ENCONTRA COM A ESTRADA DO CHAPADÃO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 113/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A CANALIZAÇÃO DOS DOIS VALOS EXISTENTES NA ENTRADA PRINCIPAL DO CEMITÉRIO MUNICIPAL, NOS DOIS SENTIDOS, CAÍ/LAJEADINHO E LAJEADINHO/CAÍ.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 114/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDA UMA QUADRA POLIESPORTIVA (BASQUETE/VÔLEI) NO ANTIGO LOCAL DA PISTA DE SKATE DO PARQUE CENTENÁRIO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 124/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CRIADO E DISPONIBILIZADO GRATUITAMENTE PARA A POPULAÇÃO UM APLICATIVO CONTENDO UM GUIA DE SAÚDE PÚBLICA INFORMANDO SOBRE OS SERVIÇOS OFERECIDOS PELAS UNIDADES DE SAÚDE DO MUNICÍPIO. NO GUIA DEVERÃO CONTER AS SEGUINTES INFORMAÇÕES: RELAÇÃO DAS UNIDADES BÁSICAS DE SAÚDE E ENDEREÇOS, HORÁRIOS DE FUNCIONAMENTO E DO PLANTÃO DIÁRIO, ESPECIALIDADES MÉDICAS, IDENTIFICAÇÃO DOS RECURSOS HUMANOS DA ENTIDADE, ESPECIFICAÇÃO DOS EXAMES LABORATORIAIS OFERECIDOS, TIPOS DE VACINAS OFERECIDAS, MÉDICOS DISPONÍVEIS EM CADA UNIDADE E RELAÇÃO DOS HOSPITAIS CONVENIADOS COM O SUS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 125/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA FEITA A COLOCAÇÃO DE PLACAS INDICATIVAS DA EXISTÊNCIA DO QUEBRA-MOLAS NA RUA ALEXANDER FLEMING, EM FRENTE AO MERCADO SEIBEL, NO LOTEAMENTO POPULAR. INDICA AINDA QUE SEJA REALIZADA A PINTURA DO MESMO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 126/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE QUEBRA-MOLAS NA RUA ESPERANTO, NAS PROXIMIDADES DA RESIDÊNCIA Nº 948, BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 130/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CORRIGIDA A FAIXA DE PEDESTRE DA SINALEIRA LOCALIZADA NA AV. DOUTOR BRUNO CASSEL, A QUAL ESTÁ INTERROMPIDA PELO TREVO EXISTENTE NO LOCAL, O QUE ACABA PREJUDICANDO O TRÂNSITO DE PEDESTRES, PRINCIPALMENTE CADEIRANTES, PESSOAS COM DEFICIÊNCIAS E IDOSOS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 134/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UM QUEBRA-MOLAS NA ESTRADA DA MAÇONARIA, PRÓXIMO À PARADA DE ÔNIBUS EXISTENTE NO LOCAL.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 135/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJAM COLOCADOS TACHÕES NA RUA JOÃO PEREIRA, NA ESQUINA COM A RUA PRIMEIRO DE MAIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 140/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FORNECIDO OU AO MENOS AVISADO AOS FUNCIONÁRIOS MUNICIPAIS PARA RETIRAREM O DEMONSTRATIVO DE RENDIMENTOS PARA A DECLARAÇÃO DO IMPOSTO DE RENDA E, POR OCASIÃO DAS FÉRIAS, SEJA FORNECIDO O INFORMATIVO REFERENTE AS MESMAS PARA CADA FUNCIONÁRIO, NO INÍCIO DAS FÉRIAS.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 141/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM FEITAS OBRAS DE ACESSIBILIDADE NO LOTEAMENTO SÃO RAFAEL, COMPREENDENDO RAMPAS DE ACESSO PARA CADEIRANTES NAS CALÇADAS E FAIXAS DE SEGURANÇA PARA PEDESTRES E CADEIRANTES, PRINCIPALMENTE NA AVENIDA BRASIL E RUAS DE ACESSO À PRAÇA ZENO SPALDING.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 142/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA COLOCADO UM QUEBRA-MOLAS EM FRENTE À PARADA DE ÔNIBUS EXISTENTE NA RUA ADOLPHO SCHENKEL, AO LADO DO COLÉGIO JOSÉ BENNEMANN, NO BAIRRO RIO BRANCO.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 143/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSERTADO UM BURACO EXISTENTE NO ASFALTO DA RUA TIRADENTES, NAS PROXIMIDADES DA ESQUINA COM A RUA MAL. FLORIANO PEIXOTO, BEM COMO VERIFICAR E CONSERTAR OUTROS BURACOS EXISTENTES NAS DIVERSAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 151/17 - INDICAM AO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA DEVOLUÇÃO DE R$ 60.000,00 DO DUODÉCIMO DO ORÇAMENTO DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ PARA A PREFEITURA MUNICIPAL, A SER PROVIDENCIADA PELA PRESIDÊNCIA DESTA CASA LEGISLATIVA, SEJA INVESTIDO TAL VALOR, PELA PREFEITURA, NA RESTAURAÇÃO DAS RESIDÊNCIAS ATINGIDAS PELO VENDAVAL, RESTAURAÇÃO ESTA SUPERVISIONADA PELA DEFESA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 152/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE 04 (QUATRO) PLACAS INDICATIVAS DO LIMITE DE VELOCIDADE (40 KM/H) COM O DESENHO DE TRATOR E CAMINHÃO, NO TRECHO DE ASFALTO DA ESTRADA DA VIGIA.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 153/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A PINTURA DA PLACA DE SINALIZAÇÃO LOCALIZADA ENTRE O KM 17 E O KM 18 DA ESTRADA DA VIGIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 154/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA ASFALTADO O TRECHO DA RUA JOSÉ BONIFÁCIO PRÓXIMO À CRECHE TIA JUSSARA, NO BAIRRO QUILOMBO.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 155/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROPORCIONADO O ATENDIMENTO MÉDICO, UMA VEZ POR SEMANA NO BAIRRO QUILOMBO, NAS SALAS DA COMUNIDADE SAGRADO CORAÇÃO DE MARIA.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 160/17 - INDICA AO EXECUTIVO AS SEGUINTES PROVIDÊNCIAS NA AVENIDA CONCEIÇÃO, NA VILA SÃO MARTIM: COLOCAÇÃO DE UMA LOMBO-FAIXA EM FRENTE À ESCOLA E COLOCAÇÃO DE UM QUEBRA-MOLAS NAS PROXIMIDADES DO FINAL DO ASFALTO.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 168/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADA UMA PARADA DE ÔNIBUS COM ABRIGO NA ESTRADA DO CAMPESTRE ESQUINA COM A ENTRADA DA ESTRADA DA BIBOCA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Partido do Movimento Democrático Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 169/17 - INDICA AO EXECUTIVO QUE A PREFEITURA MUNICIPAL DEIXE DE LICENCIAR E/OU RENOVAR, INCLUSIVE CASSAR AS LICENÇAS EM VIGOR, DE TODO E QUALQUER TIPO DE ATIVIDADE DE EXTRAÇÃO MINERAL NO TERRITÓRIO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, DE FORMA ESPECIAL AS ARGILEIRAS.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 172/17 - INDICA AO EXECUTIVO AS SEGUINTES PROVIDÊNCIAS NO BAIRRO QUILOMBO: COLOCAÇÃO DE CALÇAMENTO E CORDÕES DE MEIO-FIO NO FINAL DA RUA BENTO GONÇALVES, NA RUA SATURNINO DA SILVA E NA RUA ARMANDO KUNZLER.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM  173/17 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UMA PARADA DE ÔNIBUS COM ABRIGO NA RUA PE. JOÃO WAGNER, NAS PROXIMIDADES DO CENTRO COMUNITÁRIO DA VILA PROGRESSO, DO LADO CONTRÁRIO DA ENTIDADE.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 183/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADAS FAIXAS DE SEGURANÇA (PEDESTRES) E PLACAS INDICATIVAS DE TRAVESSIA DE PEDESTRES NAS ENTRADAS E SAÍDAS DA AV. DR.BRUNO CASSEL.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 187/17 - INDICA AO EXECUTIVO MUNICIPAL QUE O ÓRGÃO DE FISCALIZAÇÃO DA PREFEITURA NOTIFIQUE O PROPRIETÁRIO DO IMÓVEL (EDIFÍCIO) EM CONSTRUÇÃO HÁ VÁRIOS ANOS E SEM ATIVIDADE, SITUADO NA ESQUINA DAS RUAS TIRADENTES E MARECHAL FLORIANO PEIXOTO, NAS SEGUINTES QUESTÕES: QUE O PROPRIETÁRIO FAÇA O PASSEIO PÚBLICO (CALÇADA) EM TODA A EXTENSÃO DA CONSTRIÇÃO DO EDIFÍCIO; COM RELAÇÃO AO ABANDONO DO REFERIDO EDIFÍCIO.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 188/17 - INDICA AO EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS NA RUA MATHIAS EGON PETERS, NO BAIRRO RIO BRANCO: ATERRO DA PARTE MAIS FUNDA DA RUA, NUMA EXTENSÃO DE APROXIMADAMENTE 80 M; CALÇAMENTO DE 120 M, NA SEQUÊNCIA DO ATERRO.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 189/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A COLOCAÇÃO DE CALÇAMENTO NAS SEGUINTES RUAS: RUA GENERAL OSÓRIO, TRAVESSA COM A RUA SÃO JOÃO, A PARTIR DA RESIDÊNCIA DE Nº 1.160; RUA AQUIDABAN, TRAVESSA COM A RUA SÃO JOÃO, A PARTIR DO Nº 497.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 190/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDO UM BANHEIRO NA PRACINHA DO LOTEAMENTO POPULAR.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 191/17 - INDICAM AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADA A VIABILIDADE DE SE EQUIPARAR O PADRÃO DE VENCIMENTO DO CARGO DE MOTORISTA AO PADRÃO DE VENCIMENTO DO CARGO DE OPERADOR DE MÁQUINAS. (CO-AUTOR: CLÁUDIO RENATO BECKER)</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 192/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADA A QUESTÃO DAS PERDAS SALARIAIS DOS SERVIDORES PÚBLICOS MUNICIPAIS, HOJE EM TORNO DE 20% (VINTE POR CENTO) SEGUNDO O SINDICATO DOS MUNICIPÁRIOS DE SÃO SEBASTIÃO DO CAÍ, E QUE JÁ SEJA PREVISTO NAS LEIS ORÇAMENTÁRIAS PARA O ANO DE 2018 UMA REPOSIÇÃO DE PELO MENOS 5% (CINCO POR CENTO) ALÉM DA PREVISÃO DE INFLAÇÃO DOS DOZE MESES ANTERIORES À DATA BASE DA CATEGORIA. INDICA, TAMBÉM, UMA RECLASSIFICAÇÃO GERAL DAS TABELAS DE VENCIMENTOS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 195/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE BANCOS NA PRAÇA DA SANTINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 196/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DOS MORADORES, QUE SEJA COLOCADO DOIS BRAÇOS DE ILUMINAÇÃO EM FRENTE A ASSOCIAÇÃO DOS FUNCIONÁRIOS DA CONSERVAS ODERICH, NA ESTRADA DA VÁRZEA DA VILA RICA.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 197/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DOS MORADORES, QUE SEJA REALIZADA A LIMPEZA DO CAMPINHO DE AREIA DO LOTEAMENTO POPULAR.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 198/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADA UMA LIXEIRA EM FRENTE À ASSOCIAÇÃO DE MORADORES DO BAIRRO NAVEGANTES.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 202/17 - INDICA AO EXECUTIVO MUNICIPAL O CALÇAMENTO EM PAVS OU ASFALTAMENTO DA ESTRADA DA VENÚNCIA, NO TRECHO ONDE SE CONCENTRA O MAIOR NÚMERO DE RESIDÊNCIAS, NUMA EXTENSÃO DE APROXIMADAMENTE 700 M.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 203/17 - INDICA AO EXECUTIVO MUNICIPAL QUE UM CAMINHÃO-PIPA TRANSITE PELAS PRINCIPAIS ESTRADAS DO INTERIOR, MOLHANDO AS MESMAS NOS PERÍODOS DE LONGAS ESTIAGENS, PRINCIPALMENTE NO VERÃO.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 204/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE BANCOS NA PRAÇA DO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 207/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A PERFURAÇÃO DE UM POÇO PARA USO EXCLUSIVO DOS MORADORES DA VILA DUTRA.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 215/17 -  INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA REALIZADO O CONSERTO DO CALÇAMENTO NA RUA MACHADO DE ASSIS, NO LOTEAMENTO SÃO SEBASTIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 223/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE CANOS DE ESGOTO MAIORES E ELEVAÇÃO DA ESTRADA DO CANTO ALEGRE, NAS PROXIMIDADES DO ARROIO QUE PASSA PELO LOCAL.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 227/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CRIADO NO NOSSO MUNICÍPIO UM GRUPO DE APOIO AOS PACIENTES PORTADORES DE CÂNCER.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 228/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A PINTURA DOS QUEBRA-MOLAS EXISTENTES NA AV. OSVALDO ARANHA, EM FRENTE À FARMÁCIA SÃO SEBASTIÃO E À CONSERVAS ODERICH, BEM COMO A PINTURA DA LOMBO-FAIXA EXISTENTE EM FRENTE À CRECHE PINGO DE GENTE.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 229/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA, COM URGÊNCIA, A PINTURA DA SINALIZAÇÃO (PARE E FAIXA DE SEGURANÇA) NA ESQUINA DA AV. EGYDIO MICHAELSEN COM A RUA JOÃO PEREIRA.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 230/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VIABILIZADA A TROCA DO FERIADO DO DIA DO FUNCIONÁRIO PÚBLICO (28/10) PARA O DIA 03 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 233/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, A RECOLOCAÇÃO DO ABRIGO NA PARADA DE ÔNIBUS EXISTENTE EM FRENTE A MADEIREIRA TELSUL, NO BAIRRO CONCEIÇÃO, SENTIDO CAÍ/PORTÃO.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 234/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DO CLUBE NAVEGANTES NOVA GERAÇÃO, A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO BAIRRO NAVEGANTES.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 235/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO UM QUEBRA-MOLAS NA RUA ANTÔNIO PRADO, EM FRENTE À PARADA DE ÔNIBUS EXISTENTE PRÓXIMO AO ACESSO À RS 122.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 236/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO UM QUEBRA-MOLAS NA RUA IJUÍ, UM POUCO ANTES DA ESQUINA COM A RUA VEREADOR JOSÉ GOULART, SENTIDO BOM PRINCÍPIO/CAÍ.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 238/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DOS MORADORES, QUE SEJA REALIZADO O CONSERTO DOS BURACOS EXISTENTES NO CALÇAMENTO DA RUA OSVALDO CRUZ, NO LOTEAMENTO POPULAR, BEM COMO REALIZAR A RETIRADA DE ENTULHOS.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 242/17 - INDICA AO EXECUTIVO QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE BRINQUEDOS NA PRACINHA NOVA DO BAIRRO QUILOMBO, LOCALIZADA NA ESQUINA DA RUA ESPERANTO COM A RUA VEREADOR ELOY DOS SANTOS.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 256/17 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FISCALIZADO PELO FISCAL DO MEIO AMBIENTE A SITUAÇÃO DE ESGOTO A CÉU ABERTO DESPEJADO EM CALÇADA NA RUA 1º DE MAIO, 685, NESTE MUNICÍPIO, CONFORME FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 263/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA REALIZADO UM TRABALHO DE PREVENÇÃO E COMBATE AOS MOSQUITOS E BARATAS, NAS BOCAS DE LOBOS E VALOS DE TODOS OS BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 264/17 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DE MORADORES, QUE SEJA PROVIDENCIADA A LIMPEZA DA ÁREA VERDE LOCALIZADA NA TRAVESSA DA RUA SATURNINO, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
     <t>ELSON LOPES., MARÍLIA LEÃO FORTES</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 097/17 - PROPÕE QUE SEJA ENVIADA À BRIGADA MILITAR DE SÃO SEBASTIÃO DO CAÍ UMA MOÇÃO DE CONGRATULAÇÕES PELO ÓTIMO ATENDIMENTO PRESTADO À COMUNIDADE CAIENSE, COMO RECONHECIMENTO, DE FORMA SINGELA, AO EXCELENTE E COMPETENTE TRABALHO QUE VEM DESENVOLVENDO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 145/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE AO SINDICATO DOS TRABALHADORES RURAIS DE SÃO SEBASTIÃO DO CAÍ UMA MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS FESTEJOS COMEMORATIVOS AOS 55 ANOS DA ENTIDADE, COMO RECONHECIMENTO, DE FORMA SINGELA, AO EXCELENTE E COMPETENTE TRABALHO QUE VEM DESENVOLVENDO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 167/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE AO CTG LAURO RODRIGUES UMA MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS SEUS 60 (SESSENTA) ANOS DE ATIVIDADE NO DIA 20 DE JUNHO DE 2017, COMO RECONHECIMENTO AO EXCELENTE E COMPETENTE TRABALHO DE DIVULGAÇÃO DO TRADICIONALISMO E TAMBÉM NA REPRESENTAÇÃO E DIVULGAÇÃO DA IMAGEM DE NOSSO MUNICÍPIO EM CONCURSOS NO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 226/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE A BRIGADA MILITAR DE SÃO SEBASTIÃO DO CAÍ UMA MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS SEUS 180 (CENTO E OITENTA) ANOS DE ATIVIDADE, COMEMORADOS NO MÊS DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 255/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENTREGUE À ASSOCIAÇÃO DOS APICULTORES DO VALE DO CAÍ, A TCHÊ MEL, E AOS APICULTORES CARLOS ANDRÉ JUNGES E LEONI VALDIR BERTOLLO, UMA MOÇÃO DE CONGRATULAÇÕES PELA CONQUISTA DO 1º LUGAR NA CATEGORIA MEL CLARO DO ESTADO DO RIO GRANDE DO SUL, PREMIAÇÃO RECEBIDA NO 21º SEMINÁRIO ESTADUAL DE MELIPONICULTURA E APICULTURA, REALIZADO NOS DIAS 10 A 12/08/2017 NO MUNICÍPIO DE SÃO GABRIEL/RS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>MOR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 046/17 - PROPÕE QUE SEJA ENVIADA AO PRESIDENTE DA REPÚBLICA, EXCELENTÍSSIMO SENHOR MICHEL TEMER, MOÇÃO DE REPÚDIO À PEC 287/2016 - REFORMA DA PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM  182/17 - PROPÕEM QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA ESTA MOÇÃO DE REPÚDIO À PROCURADORIA GERAL DO ESTADO DO RIO GRANDE DO SUL PELO SEU PARECER Nº 16.949/17, BEM COMO DAR CIÊNCIA DE TAL PROPOSIÇÃO, E ENVIO DE CÓPIA DA MESMA, À CÂMARA MUNICIPAL DE CANOAS, AO GOVERNADOR DO ESTADO DO RIO GRANDE DO SUL E A TODOS OS DEPUTADOS DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RS.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 220/17 - APROVA AS CONTAS DE GOVERNO DO PODER EXECUTIVO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ RELATIVAS AO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 001/2017 - CM 001/17 - ESTABELECE O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DE QUE TRATA O ART. 14 DA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 002/2017 - CM 002/17 - ALTERA A TABELA DO PARÁGRAFO 1º DO ARTIGO 42 DA LEI 2.923/08, DE 04 DE ABRIL DE 2008, QUE DISPÕE SOBRE PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO, INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES, CONSOLIDA A  LEGISLAÇÃO VIGENTE, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 003/17 - FIXA OS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 003/2017 - CM 005/17 - CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE EMPRESAS DE SÃO SEBASTIÃO DO CAÍ E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 004/2017 - CM 006/17 AUTORIZA O EXECUTIVO MUNICIPAL A DOAR SUCATAS À COOPERATIVA CAIENSE DE RECICLAGEM, RECUPERAÇÃO, REUTILIZAÇÃO E COMERCIALIZAÇÃO DE RESÍDUOS SÓLIDOS - COOCAÍ-RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 005/2017 - CM 007/17 AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR ESCRITURA PÚBLICA PARA RECEBER EM DOAÇÃO UMA ÁREA DE TERRAS, OBJETIVANDO A CRIAÇÃO DE UMA FAIXA SANITÁRIA NO LOTEAMENTO CAMPO DOS LÍRIOS III, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 006/2017 - CM 017/17 ALTERA O PARÁGRAFO 2º DO ARTIGO 33 DA LEI MUNICIPAL Nº 3.244 DE 28 DE SETEMBRO DE 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 020/17 - DÁ A DENOMINAÇÃO DE "PRAÇA CLAUDETE CREMUNINES CAVALHEIRO" À PRAÇA PÚBLICA SITUADA NA ESQUINA DA RUA OSVALDO CRUZ COM A RUA VIAMÃO, NO LOTEAMENTO POPULAR.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 007/2017 - CM 021/17 - INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 008/2017 - 022/17 - AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR A CONTRATAÇÃO DO MONITOR DE EDUCAÇÃO INFANTIL POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 009/2017 - CM 023/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - ASSISTENTE SOCIAL, PSICÓLOGO E MONITORES DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 010/2017 - CM 027/17 - ALTERA O NÚMERO DE VAGAS DO CARGO DE ARQUITETO NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DE QUE TRATA O ARTIGO 3º DA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 011/2017 - CM 031/17 - AUTORIZA O EXECUTIVO MUNICIPAL A DOAR SUCATAS À COOPERATIVA CAIENSE DE RECICLAGEM, RECUPERAÇÃO, REUTILIZAÇÃO E COMERCIALIZAÇÃO DE RESÍDUOS SÓLIDOS - COOCAÍ-RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 012/2017 - CM 032/17 - AUTORIZA O EXECUTIVO MUNICIPAL A AUMENTAR PARA VINTE E SETE O NÚMERO DE VAGAS DO CARGO DE PROFESSOR DE EDUCAÇÃO INFANTIL, NO QUADRO DE CARGOS EFETIVOS, PREVISTO NA LEI MUNICIPAL 2.928, DE 04 DE ABRIL DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 013/2017 - CM 033/17 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR O TERMO DE CONVÊNIO COM O MUNICÍPIO DE BOM PRINCÍPIO-RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 014/2017 - CM 034/17 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 015/2017 - CM 035/17 - ACRESCE NO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DE QUE TRATA O ART. 14 DA LEI Nº 2.600, DE 10 DE DEZEMBRO DE 2004 O CARGO DE OUVIDOR GERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 045/17 - INCLUI EVENTO, NO MÊS DE MARÇO, NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2017 - LEI Nº 3.936, DE 24 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 016/2017 - CM 057/17 - INSTITUI A CAMPANHA DE PREMIAÇÃO A CONSUMIDORES DO MUNICÍPIO PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 017/2017 - CM 058/17 - ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI 2.547, DE 02 DE ABRIL DE 2004, QUE DISPÕE SOBRE A CONCESSÃO DE VALES-REFEIÇÃO AOS SERVIDORES MUNICIPAIS E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 018/2017 - CM 059/17 - CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CF - AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO, BEM COMO CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS QUE ESPECIFICA, ALÉM DE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 019/2017 - CM 060/17 - DENOMINA DIVERSAS RUAS DO LOTEAMENTO CAMPO DOS LÍRIOS, NESTA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 061/17 - PROJETO DE LEI QUE CONCEDE REVISÃO GERAL ANUAL - ART. 37, X , DA CONSTITUIÇÃO FEDERAL, AOS VENCIMENTOS DOS SERVIDORES, APOSENTADOS E PENSIONISTAS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 020/2017 - CM 070/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR SÉRIES FINAIS - HABILITAÇÃO INGLÊS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 021/2017 - CM 071/17 -AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO A ENTIDADES GOVERNAMENTAIS E NÃO GOVERNAMENTAIS, ORIUNDOS DO FUNCRIANÇA, PARA FINS ESPECÍFICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 080/17 - DÁ A DENOMINAÇÃO DE "RUA VEREADOR ELOY DOS SANTOS" À RUA "A", SEM DENOMINAÇÃO, LOCALIZADA NO LOTEAMENTO TERRA NOVA, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 022/2017 - CM 083/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR SÉRIES INICIAIS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 023/2017 - CM 084/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - OPERÁRIO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 024/2017 - CM 085/17 - ALTERA A REDAÇÃO DO ANEXO I - CARGO DE OPERÁRIO DA LEI 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 025/2017 - CM 086/17 - ALTERA A REDAÇÃO DO ANEXO II - CARGO DE GUARDA MUNICIPAL DA LEI 2.674 DE 03 DE JUNHO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 026/2017 - CM 087/17 - ALTERA A REDAÇÃO DO ANEXO I - CARGO DE OFICIAL ADMINISTRATIVO DA LEI 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 027/2017 - CM 090/17 - EXTINGUE OS SEGUINTES CARGOS DE PROVIMENTO EFETIVO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 028/2017 - CM 091/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - TECNICO DE ENFERMAGEM - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 029/2017 - CM 092/17 - ALTERA O NÚMERO DE VAGAS DO CARGO DE TÉCNICO DE ENFERMAGEM, NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO PREVISTO NO ARTIGO 1º DA LEI 2.699 DE 19 DE AGOSTO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 030/2017 - CM 093/17 - CRIA O CARGO EFETIVO DE "CUIDADOR" NO SERVIÇO PÚBLICO MUNICIPAL E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 031/2017 - CM 094/17 - CRIA O CARGO EFETIVO DE "AUXILIAR GERAL" NO SERVIÇO PÚBLICO MUNICIPAL E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 032/2017 - CM 096/17 - TORNA OBRIGATÓRIO NAS EDIFICAÇÕES COLETIVAS E COMERCIAIS COM MAIS DE 300M2 A COLETA DAS ÁGUAS DA CHUVA, E SEU DEVIDO ARMAZENAMENTO EM SISTEMA DE CISTERNAS OU CAIXAS D'ÁGUA.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 035/2017 - CM 106/17 - DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O PERÍODO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 033/2017 - CM 107/17 - TORNA OBRIGATÓRIO NAS EDIFICAÇÕES COLETIVAS E COMERCIAIS COM MAIS DE 300 M² A COLETA DAS ÁGUAS DA CHUVA, E SEU DEVIDO ARMAZENAMENTO EM SISTEMA DE CAIXAS DE RETENÇÃO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 034/2017 - CM 108/17 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM O DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM - DAER/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 036/2017 - CM 109/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR SÉRIES INICIAIS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 037/2017 - CM 110/17 - INSTITUI O PRODAP - PROGRAMA DE DESENVOLVIMENTO AGROPECUÁRIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 038/2017 - CM 111/17 - DISPÕE SOBRE CONCURSO CULTURAL PARA ESCOLHA DE FOTOGRAFIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 039/2017 - CM 115/17 - ALTERA O NÚMERO DE VAGAS DO CARGO DE MONITOR DE EDUCAÇÃO INFANTIL NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 040/2017 - CM 116/17 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 45.387,00 (QUARENTA E CINCO MIL E TREZENTOS E OITENTA E SETE REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 041/2017 - CM 117/17 - ALTERA ARTIGOS DA LEI MUNICIPAL Nº 2.312, DE 28 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 042/2017 - CM 118/17 - ALTERA A REDAÇÃO DO ANEXO I - CARGO DE SERVENTE DA LEI 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>VALDIR RAIMUNDO RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 119/17 - ALTERA A DENOMINAÇÃO DA RUA BOM RETIRO DO SUL, NO BAIRRO QUILOMBO, PARA RUA SILVESTRE KLEIN.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 043/2017 - CM 127/17 - ALTERA O ANEXO I DA LEI 2.694 DE 12 DE AGOSTO DE 2005, QUE CRIA O CARGO DE AUXILIAR DE EDUCAÇÃO INFANTIL NO QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 044/2017 - CM 128/17 - REVOGA O ARTIGO 3º DA LEI MUNICIPAL Nº 3.265 DE 19 DE NOVEMBRO DE 2010 QUE DISPÕE SOBRE O PAGAMENTO PARCELADO E COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, NOS TERMOS DO ART. 203 DA LEI MUNICIPAL 3.244/10, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 045/2017 - CM 129/17 - ALTERA A REDAÇÃO DO ARTIGO 9º DA LEI MUNICIPAL Nº 3.846, DE 08 DE DEZEMBRO DE 2015, QUE DISPÕE SOBRE O PROTESTO DOS CRÉDITOS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 046/2017 - CM 131/17 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR O TERMO DE ACORDO DE COOPERAÇÃO TÉCNICA, OU PRORROGAR EXISTENTE, COM A DELEGACIA FEDERAL DE AGRICULTURA NO RS, BEM COMO CONTRATAR EMERGENCIALMENTE DOIS MÉDICOS VETERINÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 047/2017 - CM 132/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - SERVENTE - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 048/2017 - CM 133/17 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR ESCRITURA PÚBLICA PARA RECEBER EM DOAÇÃO UMA ÁREA DE TERRAS NO LOTEAMENTO VILA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 049/2017 - CM 136/17 - ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI 3.336, DE 03 DE MAIO DE 2011, QUE INSTITUI O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 050/2017 - CM 137/17 - AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 051/2017 - CM 138/17 - ALTERA A REDAÇÃO DOS ARTIGOS 46 E 49, E REVOGA OS ARTIGOS 47 E 48 DA LEI 2.923/08, DE 04 DE ABRIL DE 2008, QUE DISPÕE SOBRE PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO, INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES, CONSOLIDA A LEGISLAÇÃO VIGENTE, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 052/2017 - CM 139/17 - ALTERA A REDAÇÃO DO ANEXO I - CARGO DE MOTORISTA DA LEI 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 053/2017 - CM 146/17 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 4.000,00 (QUATRO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 054/2017 - CM 147/17 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 3.000,00 (TRÊS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 055/2017 - CM 148/17 - AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE ÁREA NO PARQUE CENTENÁRIO À SOCIEDADE CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PM 056/2017 - CM 156/17 -  CRIA O CARGO EFETIVO DE TÉCNICO EM SAÚDE BUCAL NO SERVIÇO PÚBLICO MUNICIPAL E DÁ PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 057/2017 - CM 157/17 - ALTERA A REDAÇÃO DO ANEXO I - CARGO DE LAVADOR DE VEÍCULOS DA LEI 2.976 DE 10 DE JANEIRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 058/2017 - CM 161/17 - DISPÕE SOBRE A OPERACIONALIZAÇÃO DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA (PMAQ-AB) DO MINISTÉRIO DA SAÚDE NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 059/2017 - CM 162/17 - DISPÕE SOBRE O TRANSPORTE DE ESCOLARES NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 060/2017 - CM 163/17 - ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 2.350, DE 10 DE MAIO DE 2002, QUE INSTITUI O FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR - FAP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 061/2017 - CM 164/17 - ALTERA A REDAÇÃO DA LEI Nº 3.593, DE 25 DE JUNHO DE 2013, QUE CRIA O COMITÊ DE INVESTIMENTOS DO FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR - FAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 062/2017 - CM 165/17 - DENOMINA DE RUA ANTONIO FARIAS A VIA PÚBLICA QUE TEM INÍCIO NA ESTRADA GERAL DO CAMPESTRE SANTA TERESINHA, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 063/2017 - CM 166/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - SERVENTE - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 064/2017 - CM 170/17 - ALTERA A REDAÇÃO DO ARTIGO 53 DA LEI Nº 2.970, DE 19 DE DEZEMBRO DE 2008, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E O SISTEMA VIÁRIO NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 065/2017 - CM 175/17 - AUTORIZA O EXECUTIVO MUNICIPAL A DOAR AUTOMÓVEL VW/PARATI PLACAS IFQ-1982 À COMUNIDADE TERAPÊUTICA DESAFIO JOVEM GIDEÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 066/2017 - CM 176/16 - DISPÕE SOBRE O TRANSPORTE DE ESCOLARES NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 067/2017 - CM 179/17 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 068/2017 - CM 180/17 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 51.000,00 (CINQUENTA E UM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 069/2017 - CM 185/17 - ALTERA A REDAÇÃO DO ARTIGO 49 DA LEI 2.923/08, DE 04 DE ABRIL DE 2008, QUE DISPÕE SOBRE PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 070/2017 - CM 193/17 - ALTERA A REDAÇÃO DO ARTIGO 4º DA LEI Nº 1.477, DE 28 DE JUNHO DE 1991, QUE CRIA O CONSELHO MUNICIPAL DE SAÚDE - CMS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 071/2017 - CM 199/17 - DENOMINA DE RUA LEOPOLDO PIRES FERNANDES A VIA PÚBLICA QUE TEM INÍCIO NA ESTRADA DA BARRA, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E SEGUE ATÉ A ESTRADA DO ALTANEIRO, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 072/2017 - CM 200/17 - ALTERA A REDAÇÃO DOS ARTIGOS 49, 51, 53 E DA TABELA I, VI E VII DA LEI MUNICIPAL Nº 3.244 DE 28 DE SETEMBRO DE 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 073/2017 - CM 208/17 - ACRESCENTA O ARTIGO 55-A E ALTERA A REDAÇÃO DO ARTIGO 53 DA LEI MUNICIPAL Nº 3.244 DE 28 DE SETEMBRO DE 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 074/2017 - CM 209/17 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 075/2017 - CM 210/17 - ACRESCENTA REDAÇÃO NO ANEXO I - CARGO DE ARQUITETO DA LEI 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 076/2017 - CM 211/17 - ALTERA A REDAÇÃO DOS ARTIGOS 117 E 118 DA LEI Nº 2.835, DE 09 DE MARÇO DE 2007, QUE INSTITUI O CÓDIGO DE OBRAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 077/2017 - CM 212/17 - CRIA GRATIFICAÇÃO ESPECIAL DE RESPONSABILIDADE TÉCNICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 078/2017 - CM 213/17 -AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PSICÓLOGO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 079/2017 - CM 218/17 - AUTORIZA O EXECUTIVO MUNICIPAL RECEBER EM DOAÇÃO ÁREAS DE TERRAS VISANDO A ABERTURA DE RUA PARA ACESSO AO CEMITÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 080/2017 - CM 219/17 - DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 081/2017 - CM 221/17 - INSTITUI O CONSELHO DE DESENVOLVIMENTO ECONÔMICO E SOCIAL DE SÃO SEBASTIÃO DO CAÍ - CODESSC - DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ/RS, E CRIA A COMISSÃO DE ANÁLISE TÉCNICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 082/2017 - CM 222/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR SÉRIES FINAIS - HABILITAÇÃO INGLÊS - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 083/2017 - CM 225/17 - DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE VIGILÂNCIA EM SAÚDE.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 084/2017 - CM 231/17 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 385.000,00 (TREZENTOS E OITENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 085/2017 - CM 232/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - TÉCNICO DE ENFERMAGEM E MOTORISTA - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 087/2017 - CM 237/17 - AUTORIZA O EXECUTIVO MUNICIPAL A FRACIONAR ÁREA DE TERRAS SITUADA NO LOTEAMENTO POPULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 086/2017 - CM 243/17 - DENOMINA DE RUA JASMIM A VIA PÚBLICA QUE TEM INÍCIO NA ESTRADA DO ANGICO E TÉRMINO NA RS-122, NO MUNICÍPIO DE SÃO SEBASTIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 088/2017 - CM 244/17 - DISPÕE SOBRE O RECEBIMENTO DE RECEITAS E TRIBUTOS PELO MUNICÍPIO ATRAVÉS DE CARTÃO DE DÉBITO E CRÉDITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 089/2017 - CM 245/17 - INSTITUI O FUNDO DE ASSISTÊNCIA A SAÚDE - FAS - DO SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 090/2017 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 091/2017 - CM 248/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - OPERÁRIO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 249/17 - DISPÕE SOBRE O USO DE PRODUTOS ORGÂNICOS NA MERENDA ESCOLAR DAS ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 092/2017 - CM 251/17 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 093/2017 - CM 257/17 - DENOMINA DE RUA JUSTINO JOSÉ FLORES A VIA PÚBLICA QUE TEM INÍCIO NA ESTRADA DA VÁRZEA, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 094/2017 - CM 258/17 - APROVA O PLANO MUNICIPAL DE SAÚDE DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 095/2017 - CM 259/17 - APROVA O PLANO MUNICIPAL DE DESENVOLVIMENTO RURAL - PMDR - DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 096/2017 - CM 260/17 - AUTORIZA O EXECUTIVO MUNICIPAL RECEBER EM DOAÇÃO ÁREAS DE TERRAS VISANDO A ABERTURA DE RUA PARA ACESSO A AVENIDA DR. BRUNO CASSEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 097/2017 - CM 261/17 - ALTERA A REDAÇÃO DO ARTIGO 242 E 251 DA LEI MUNICIPAL Nº 3.244 DE 28 DE SETEMBRO DE 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 174/17 - ALTERA A REDAÇÃO DO TÍTULO DO CAPÍTULO II E A REDAÇÃO DOS ARTIGOS 157, 158, 159 E 160 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ - RESOLUÇÃO Nº 3/97 DE 24 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 250/17 - ALTERA AS REDAÇÕES DO INCISO III E DO § 1º DO ART. 12 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ - RESOLUÇÃO Nº 3/97 DE 24 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 008/17 PROPÕE QUE SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE INFORMAÇÕES: QUE SEJAM FORNECIDOS DADOS MAIS DETALHADOS SOBRE A SITUAÇÃO FINANCEIRA DA PREFEITURA MUNICIPAL EM 31 DE DEZEMBRO DE 2016, RELATADA PELO EX-PREFEITO DARCI JOSÉ LAUERMANN EM SEU DISCURSO NA SESSÃO SOLENE DE POSSE, EM 01 DE JANEIRO DE 2017; E QUE SEJA INFORMADO SE OS RECURSOS EXISTENTES NA REFERIDA DATA SÃO RECURSOS LIVRES OU VINCULADOS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INICIATIVA DE TODOS OS VEREADORES PROPONDO O ENVIO DE UM OFÍCIO AO SECRETÁRIO ESTADUAL DA SAÚDE DO ESTADO DO RIO GRANDE DO SUL, EXCELENTÍSSIMO SENHOR JOÃO GABBARDO DOS REIS, COM O INTUITO DE ALERTAR E SOLICITAR PROVIDÊNCIAS NO QUE TANGE OS CANCELAMENTOS DOS ATENDIMENTOS DE ESPECIALIDADES MÉDICAS E DOIS LEITOS DE UTI NO HOSPITAL MONTENEGRO, NA CIDADE VIZINHA DE MONTENEGRO/RS, BEM COMO O ESPECIAL EMPENHO DESSA SECRETARIA ESTADUAL DE SAÚDE PARA REGULARIZAR OS REPASSES DE VALORES DE FORMA A MINIMIZAR A CRISE NAQUELA CASA DE SAÚDE, HOJE JÁ INSTALADA, BEM COMO PAGAR OS ATRASADOS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 036/17 - PROPÕE QUE SEJA ENVIADO UM OFÍCIO À RGE SUL DISTRIBUIDORA DE ENERGIA S.A. SOLICITANDO QUE A EMPRESA FAÇA A TROCA DO TRANSFORMADOR Nº 265457 LOCALIZADO NA TRAVESSA MAÇONARIA, PRÓXIMO A RESIDÊNCIA DE Nº 253, NO BAIRRO MAÇONARIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 037/17 - PROPÕE QUE SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM, SOLICITANDO QUE SEJA FEITA A ROÇADA NOS ACOSTAMENTOS ENTRE AS TRÊS PONTES QUE LIGAM CAÍ À PARECI/HARMONIA, PROPORCIONANDO, DESTA FORMA, MAIS SEGURANÇA E UMA AMPLA E MELHOR VISUALIZAÇÃO PELOS CONDUTORES QUE TRAFEGAM NO LOCAL.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 047/17 - PROPÕE QUE SEJA ENCAMINHADA CORRESPONDÊNCIA À GERÊNCIA LOCAL DA CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO, SOLICITANDO QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE UM RESERVATÓRIO DE ÁGUA NA LOCALIDADE DE NOVA RIO BRANCO, BENEFICIANDO AS COMUNIDADES DA PRÓPRIA NOVA RIO BRANCO, SÃO JOSÉ E LOTEAMENTO POPULAR.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 062/17 - PROPÕE QUE SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE INFORMAÇÕES: QUE SEJAM FORNECIDAS INFORMAÇÕES E CÓPIAS DAS PRESTAÇÕES DE CONTAS DAS SUBVENÇÕES DO MUNICÍPIO PARA A ASSOCIAÇÃO DE EMPRESAS DE SÃO SEBASTIÃO DO CAÍ, REFERENTE AOS EXERCÍCIOS DE 2015 E 2016.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 063/17 - PROPÕE, EM REGIME DE URGÊNCIA, QUE SEJA ENVIADO UM OFÍCIO À EMPRESA CAIENSE DE ÔNIBUS LTDA, SOLICITANDO QUE RETORNE O ITINERÁRIO ANTERIOR DOS ÔNIBUS, EM DIAS DE SEMANA, PRINCIPALMENTE NO BAIRRO QUILOMBO, NA RUA ANTÔNIO PRADO (VILA RICA) E OUTROS LOCAIS ONDE FOI MUDADO.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 072/17 - PROPÕE QUE SEJA ENVIADO UM OFÍCIO À EGR - EMPRESA GAÚCHA DE RODOVIAS SOLICITANDO SABER COMO ESTÁ A SITUAÇÃO DA MELHORIA DAS 2 (DUAS) RÓTULAS DAS DUAS ENTRADAS PRINCIPAIS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 088/17 - PROPÕE QUE SEJA AUTORIZADA A TRANSMISSÃO AO VIVO, VIA RÁDIO E/OU INTERNET, DAS SESSÕES DESTA CÂMARA DE VEREADORES, BEM COMO SEJA ALTERADO O HORÁRIO DAS SESSÕES PARA AS 18:30 HORAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 089/17 - PROPÕE, EM REGIME DE URGÊNCIA, QUE SEJA ENVIADO UM OFÍCIO AOS PRESIDENTES DA CÂMARA DOS DEPUTADOS E DO SENADO FEDERAL, BEM COMO A TODOS OS DEPUTADOS E SENADORES LÍDERES DAS BANCADAS PARTIDÁRIAS COM RECOMENDAÇÃO DE REJEIÇÃO ÀS REFORMAS TRABALHISTA E PREVIDENCIÁRIA EM ANDAMENTO NO CONGRESSO NACIONAL.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 112/17 - PROPÕEM QUE SEJA ENVIADO OFÍCIO AO SR. NELSON LÍDIO NUNES, DIRETOR PRESIDENTE DA EGR - EMPRESA GAÚCHA DE RODOVIAS, SOLICITANDO A DEVIDA COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO INDICANDO SEREM PARADAS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 121/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE INFORMAÇÕES: QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA A LISTAGEM DE TODOS OS SERVIDORES MUNICIPAIS DESDE O ANO DE 2013, INCLUSIVE OS CONTRATADOS TEMPORARIAMENTE E CONTRATOS DE PRESTAÇÃO DE SERVIÇOS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 122/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE PROVIDÊNCIAS: QUE OS PROJETOS DE LEI ENVIADOS PELO EXECUTIVO A ESTA CASA LEGISLATIVA PASSEM A INFORMAR A CONTA E A SECRETARIA CUJA DOTAÇÃO ORÇAMENTÁRIA DA DESPESA SERÁ CONTABILIZADA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 123/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO PROPRIETÁRIO DA LOTÉRICA PÉ DE COELHO, LOCALIZADA NA RUA MARECHAL DEODORO DA FONSECA, Nº 399, SALA 02, NESTE MUNICÍPIO, SOLICITANDO QUE SEJA FEITA A COLOCAÇÃO DE BANCOS NAS DEPENDÊNCIAS DA LOTÉRICA, PRÓXIMOS AOS CAIXAS.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 144/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE INFORMAÇÕES: QUE SEJAM FORNECIDAS INFORMAÇÕES SOBRE TODOS OS FINANCIAMENTOS BANCÁRIOS REALIZADOS NOS ANOS DE 2015 E 2016.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 150/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM, SOLICITANDO QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO EM TODOS OS BURACOS EXISTENTES NAS TRÊS PONTES QUE LIGAM CAÍ À PARECI/HARMONIA, PRINCIPALMENTE NA 2ª PONTE, DEVENDO, PRIMEIRAMENTE, SER RASPADO TODO O ASFALTO ANTIGO EXISTENTE PARA DEPOIS EXECUTAR O RECAPEAMENTO.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 158/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER SOLICITANDO QUE SEJA INFORMADO A ESTA CASA LEGISLATIVA A EXISTÊNCIA OU NÃO DE UM LAUDO TÉCNICO DA SITUAÇÃO DAS 3 (TRÊS) PONTES EXISTENTES NA RODOVIA QUE LIGA ESTE MUNICÍPIO AOS MUNICÍPIOS DE HARMONIA E PARECI NOVO, NO QUE DIZ RESPEITO ÀS CONDIÇÕES DA ESTRUTURA DAS MESMAS. SOLICITA, AINDA, EM CASO DE EXISTÊNCIA DO REFERIDO LAUDO, QUE SEJA ENVIADA A ESTA CASA CÓPIA DO MESMO.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 159/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO CORRESPONDÊNCIA À RGE SUL DISTRIBUIDORA DE ENERGIA S.A. SOLICITANDO QUE SEJA PROVIDENCIADA A TROCA DOS 02 (DOIS) POSTES EXISTENTES NO BAIRRO NAVEGANTES (UM NO FINAL DA RUA ODERICH E UM NA ESTRADA DO MATIEL), CUJA REDE ATRAVESSA O RIO CAÍ, POR 02 (DOIS) POSTES DE 18 METROS CADA.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>ROQUE JOSÉ SCHRÖDER, Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 171/17 - PROPÕE, A PEDIDO DA ASSOCIAÇÃO E DOS MORADORES DA VILA SÃO MARTIM, QUE, OUVIDO O PLENÁRIO,  SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM, SOLICITANDO QUE SEJA INSTALADO UM PARDAL OU UM REDUTOR DE VELOCIDADE NA RS 122, NAS PROXIMIDADES DO KM 5, EM FRENTE À ENTRADA DA AV. CONCEIÇÃO, NA VILA SÃO MARTIM.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 177/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE INFORMAÇÕES: QUE SEJAM FORNECIDAS A ESTA CASA LEGISLATIVA CÓPIAS DA LICITAÇÃO E DO CONTRATO DE USO DO RESTAURANTE DO PARQUE CENTENÁRIO; QUE SEJA INFORMADO A QUE TÍTULO ESTÁ EM ATIVIDADE NO MOMENTO, BEM COMO A QUALIFICAÇÃO DO USUÁRIO  DO RESTAURANTE, CASO NÃO TENHA CONTRATO. </t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 178/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À CAIXA ECONÔMICA FEDERAL, AGÊNCIA DE SÃO SEBASTIÃO DO CAÍ, COM O SEGUINTE TEXTO: ...DIANTE DAS REITERADAS RECLAMAÇÕES DA COMUNIDADE LOCAL, SOLICITAMOS QUE ESSA AGÊNCIA DA CAIXA ECONÔMICA FEDERAL INFORME A ESTA CASA LEGISLATIVA SE A MESMA TEM A INCUMBÊNCIA DE FISCALIZAR O ANDAMENTO DA PRESTAÇÃO DE SERVIÇOS, EM ESPECIAL A EXISTÊNCIA DE CADEIRAS, BEBEDOURO, BANHEIRO(S), ATENDIMENTO POR SENHAS, ETC., DA CASA LOTÉRICA DENOMINADA LOTÉRICA PÉ DE COELHO, SITUADA JUNTO AO CALÇADÃO DE NOSSA CIDADE, À RUA MARECHAL DEODORO DA FONSECA, Nº 399, SALA 02. EM NÃO TENDO ESSA INCUMBÊNCIA, INFORMAR QUAL O ÓRGÃO FISCALIZADOR, DESSE ESTABELECIMENTO BANCÁRIO, RESPONSÁVEL POR VISTORIAR, LIBERAR E ACOMPANHAR AS CONDIÇÕES DE ATENDIMENTO DAQUELE POSTO AVANÇADO DA CAIXA ECONÔMICA FEDERAL, POIS A LOTÉRICA EM QUESTÃO NÃO DISPÕE DE ATENDIMENTO POR SENHAS E MUITO MENOS BANCOS/CADEIRAS E BANHEIROS À DISPOSIÇÃO DOS CLIENTES.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>LADI JOSÉ DOS SANTOS, Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 181/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM, SOLICITANDO QUE, COM URGÊNCIA, SEJA MELHORADA CONSIDERAVELMENTE A SINALIZAÇÃO DE TRÂNSITO NA RS 122, EM CONCEIÇÃO, JUNTO À ENTRADA DA COXILHA VERDE, ONDE ESTÁ SENDO REALIZADA A OBRA DO MURO DE CONTENÇÃO PARA EVITAR QUE CONTINUE OCORRENDO O DESABAMENTO DO BARRANCO NO LOCAL.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 184/17 - PROPÕEM QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM, SOLICITANDO QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE NA RS 122, KM 8, PRÓXIMO À MADEIREIRA TELSUL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 194/17 - PROPÕEM QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À EMPRESA CAIENSE DE ÔNIBUS LTDA. CONVIDANDO PARA QUE UM REPRESENTANTE DA MESMA COMPAREÇA A UMA DAS PRÓXIMAS SESSÕES PARA ALGUMAS EXPLICAÇÕES E DIRIMIR DÚVIDAS SOBRE HORÁRIOS E ITINERÁRIOS DENTRO DO MUNICÍPIO E PARA OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 201/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO A RGE SUL DISTRIBUIDORA DE ENERGIA S.A SOLICITANDO A TROCA DE UM POSTE DE MADEIRA QUE ESTÁ LOCALIZADO NA RUA ESPERANTO, EM FRENTE À RESIDÊNCIA DE Nº 371, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 205/17 - PROPÕEM QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À EGR - EMPRESA GAÚCHA DE RODOVIAS S.A. SOLICITANDO QUE SEJA FEITA A TROCA DO PARDAL EXISTENTE NA ERS 122, PRÓXIMO À EMPRESA CLÁUDIO VOGEL, PARA A ENTRADA DA VILA SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 206/17 - PROPÕEM QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À EGR - EMPRESA GAÚCHA DE RODOVIAS S.A. SOLICITANDO QUE O ACESSO À ERS 122, LOCALIZADO EMBAIXO DO VIADUTO DA RODOVIA, SENTIDO LOTEAMENTO POPULAR/PORTÃO RS, CONFORME FOTO ANEXA, SEJA REFORMULADO/ALTERADO NO SENTIDO DE DAR MAIOR SEGURANÇA AOS PEDESTRES, CICLISTAS E CONDUTORES DE VEÍCULOS QUE TRANSITAM NO LOCAL, OU, NA IMPOSSIBILIDADE DE TAL OBRA, SEJA FECHADO O REFERIDO ACESSO.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 214/17 - PROPÕE, A PEDIDO DA ASSOCIAÇÃO DOS MORADORES E DO CÍRCULO DE PAIS E MESTRES DA ESCOLA DO BAIRRO LAJEADINHO, QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À POLÍCIA RODOVIÁRIA ESTADUAL DE PORTÃO, SOLICITANDO A COLOCAÇÃO DE RADAR MÓVEL NO KM 10,6 DA RS 122, PELO MENOS 06 (SEIS) VEZES AO MÊS, NOS HORÁRIOS DE SAÍDA DOS ESTUDANTES (11H30MIN E 17H).</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 216/17 - PROPÕEM QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO AO GOVERNO DO ESTADO DO RS UMA MOÇÃO DE REPÚDIO À PEC 257/2016, QUE REVOGA ARTIGOS QUE PREVÊ OS PRAZOS PARA PAGAMENTO DE REMUNERAÇÃO E GRATIFICAÇÃO NATALINA E UMA MOÇÃO DE APOIO PELA REGULARIZAÇÃO DO PAGAMENTO DOS VENCIMENTOS DE TODOS OS SERVIDORES PÚBLICOS DO GOVERNO DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 217/17 - PROPÕEM QUE SEJA ENVIADO OFÍCIO À SECRETARIA ESTADUAL DA FAZENDA, BEM COMO À DIREÇÃO DO BANRISUL S.A., PARA QUE REVEJAM A PROPOSTA DE INDENIZAÇÃO PELOS DIAS DE ATRASO NO PAGAMENTO DE SALÁRIOS, NO SENTIDO DE O PAGAMENTO SER PELO MESMO ÍNDICE COBRADO, DOS SERVIDORES PÚBLICOS ESTADUAIS, PELO BANRISUL, NAS CONTAS PAGAS COM ATRASO.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 224/17 - PROPÕE QUE, OUVIDO O PLENÁRIO E APÓS ANÁLISE DE CADA VEREADOR SOBRE O TEMA, SEJA ENCAMINHADO AO PREFEITO MUNICIPAL A PROPOSTA DE LEI A SER FORMULADA PELO EXECUTIVO QUE CONCEDE A TODO CIDADÃO CAIENSE QUE FIZER A DOAÇÃO DE ÓRGÃOS, O BENEFÍCIO TOTAL DE AUXÍLIO FUNERAL, SEM RESTRIÇÃO.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 239/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER- DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM, SOLICITANDO QUE SEJA FEITA A TROCA DO PARDAL EXISTENTE NA ERS 122, PRÓXIMO À EMPRESA CLÁUDIO VOGEL, PARA A ENTRADA DA VILA SÃO MARTIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 240/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SR. CRISTIANO WEBER, REPRESENTANTE DO MOVIMENTO PRÓ-AGRICULTURA ORGÂNICA DA CIDADE DE IVOTI/RS, CONVIDANDO-O A COMPARECER NESTA CASA LEGISLATIVA, NA DATA DE 27 DE NOVEMBRO DE 2017, PARA FAZER UMA EXPLANAÇÃO SOBRE O PROJETO DE LEI ELABORADO PELO MOVIMENTO, E APROVADO, O QUAL DISPÕE SOBRE A INCLUSÃO DE ALIMENTOS ORGÂNICOS NA MERENDA ESCOLAR E SOBRE O DESENVOLVIMENTO DA AGRICULTURA ORGÂNICA OU DE BASE AGROECOLÓGICA EM IVOTI.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 241/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM SOLICITANDO QUE SEJA REALIZADO UM ESTUDO NO SENTIDO DE REDUZIR A VELOCIDADE NO TRECHO PRÓXIMO AO ACESSO A SÃO SEBASTIÃO DO CAÍ, SENTIDO CAXIAS/POA, NAS PROXIMIDADES DA UCS, NESTE MUNICÍPIO. SUGERE QUE A VELOCIDADE SEJA REDUZIDA PARA 60 KM/HORA, NOS DOIS SENTIDOS.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 253/17 - PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À EXCELENTÍSSIMA JUÍZA DA 11 ª ZONA ELEITORAL, DE SÃO SEBASTIÃO DO CAÍ, DRª DÉBORA SEVIK, PROPONDO QUE SEJA PRORROGADO O PRAZO DE REVISÃO DO ELEITORADO - COLETA DE DADOS BIOMÉTRICOS, QUE EXPIRA NO DIA 13 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 254/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE INFORMAÇÕES: QUE SEJAM FORNECIDAS INFORMAÇÕES PELA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO, PLANEJAMENTO E MEIO AMBIENTE SOBRE O ANDAMENTO DO TRABALHO DE ANÁLISE DE POLUIÇÃO DO ARROIO COUTINHO E QUAIS AS PROVIDÊNCIAS TOMADAS ATÉ ENTÃO.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 262/17 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO MINISTÉRIO PÚBLICO SOLICITANDO SABER QUAIS AS PROVIDÊNCIAS QUE FORAM TOMADAS ATÉ AGORA EM RELAÇÃO A OCORRÊNCIA DE SUPOSTA POLUIÇÃO DO ARROIO COUTINHO, ESPECIFICAMENTE NA ALTURA DA PONTE DO LAMPINHA.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 265/17 - VETO TOTAL AO PROJETO DE LEI CM 249/17, QUE DISPÕE SOBRE O USO DE PRODUTOS ORGÂNICOS NA MERENDA ESCOLAR DAS ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>VOP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
     <t>VALDIR RAIMUNDO RAMOS, Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 149/17 - REQUEREM A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO EX-VEREADOR PAULO LUIZ DE PAULA, NO DIA 10 DE JUNHO DE 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3657,67 +3657,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H266"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>