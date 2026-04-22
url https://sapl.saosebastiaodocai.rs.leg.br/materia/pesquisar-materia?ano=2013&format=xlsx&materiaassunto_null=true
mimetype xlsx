--- v0 (2025-12-03)
+++ v1 (2026-04-22)
@@ -54,2958 +54,2958 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 018/13 - EMENDA AO PROJETO DE LEI PM 003/2013, QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>VALDIR RAIMUNDO RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 107/13 - EMENDAS AO PROJETO DE LEI PM 058/2013 - CM 104/13, QUE CRIA O COMITÊ DE INVESTIMENTOS DO FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR - FAP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 145/13 - EMENDA AO PROJETO DE LEI DO EXECUTIVO PM 070/2013 - CM 135/13, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O PERÍODO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 167/13 - EMENDAS AO PROJETO DE LEI PM 070/2013 - CM 135/13, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DE SÃO SEBASTIÃO DO CAÍ PARA O PERÍODO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>MOZAR HOFF</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 200/13 - EMENDA AO PROJETO DE LEI PM 097/2013 - CM 195/13, QUE DISPÕE SOBRE AS DIRETRIZES ORNAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ELSON LOPES.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 013/13 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACAS COM O NOME DE RUAS NAS SEGUINTES LOCALIDADES: PLACA COM O NOME DE RUA RUI BARBOSA, NA ESQUINA COM A RUA DO PARQUE; PLACA COM O NOME DE RUA DUQUE DE CAXIAS, NA ESQUINA COM A RUA DO PARQUE; PLACA COM O NOME DA  RUA DO PARQUE, PRÓXIMO AO ANTIGO TRECHO DA RS 122, NO INÍCIO DA DESCIDA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>CLÁUDIO RENATO BECKER.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 020/13 - INDICA AO EXECUTIVO QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA UM PROJETO DE LEI DE ALTERAÇÃO NO REGIME JURÍDICO DOS SERVIDORES PÚBLICOS MUNICIPAIS, INCLUINDO NOVAMENTE, A PARTIR DE ABRIL DE 2013, O BENEFÍCIO DO SERVIDOR PODER CONVERTER UM TERÇO DO PERÍODO DE FÉRIAS A QUE TIVER DIREITO, EM ABONO PECUNIÁRIO.  </t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 021/13 - INDICA AO EXECUTIVO A COLOCAÇÃO DE DOIS ABRIGOS NAS SEGUINTES PARADAS DE ÔNIBUS, EM CONCEIÇÃO, NA RODOVIA RS 122: SENTIDO CAÍ/PORTÃO - NA ENTRADA DA COXILHA VERDE, PRÓXIMO À FLORICULTURA CANTO VERDE; SENTIDO PORTÃO/CAÍ - NO OUTRO LADO DA RODOVIA, ESQUINA COM A RUA DONA VICENTINA.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 022/13 - INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA LOMBADA OU QUEBRA-MOLAS NA RUA ADOLPHO SCHENKEL, Nº 907, JUNTO AO MERCADO MORAES, NO RIO BRANCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>VILSON JOSE RECH</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 034/13 - INDICA AO EXECUTIVO MUNICIPAL A VIABILIZAÇÃO DA DOAÇÃO DE UMA ESTUFA, PARA ALGUM PRODUTOR, PARA A EXPERIMENTAÇÃO DE PLANTAÇÃO DE ALGUMAS FRUTAS E VERDURAS ATRAVÉS DA TÉCNICA DE ENXERTO .</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 035/13 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UMA PARADA DE ÔNIBUS NO OUTRO LADO DA RUA, EM FRENTE À RESIDÊNCIA DO SR. INÁCIO TADEU FLORES, NA RUA ADOLPHO SCHENKEL, N° 351, NO BAIRRO RIO BRANCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 036/13 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UM ABRIGO DUPLO (GRANDE) NA PARADA DE ÔNIBUS LOCALIZADA À ENTRADA DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL JOSEFINA JACQUES NORONHA, NA ESQUINA DA RUA GARIBALDI COM A RUA HILDA K. LORSCHEITTER, NO BAIRRO VILA RICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 037/13 - INDICA AO EXECUTIVO AS SEGUINTES PROVIDÊNCIAS: QUE SEJA PINTADA UMA FAIXA DE SEGURANÇA PARA PEDESTRES NA SUBIDA DA ESQUINA DA ESTRADA DA VÁRZEA COM A RUA ADÃO VIEIRA, JUNTO AO MERCADO MORADA DO VALE; QUE SEJA SINALIZADO COM PLACA "PARE" NO MESMO LOCAL, PORÉM, NO SENTIDO CONTRÁRIO (DESCIDA), E TAMBÉM IDENTIFICADAS AS RUAS COM AS RESPECTIVAS PLACAS.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 049/13 - INDICA AO EXECUTIVO QUE SEJA PATROLADA A TRAVESSA ESPERANTO, BAIRRO QUILOMBO, PERTO DA ANTIGA RODABOX, TENDO EM VISTA QUE A MESMA, DEPOIS DAS ÚLTIMAS CHUVAS, FICOU TODA ESBURACADA E INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>NEIVA TERESINHA ROSA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 053/13 - INDICA AO EXECUTIVO QUE SEJAM DESIGNADOS GUARDAS MUNICIPAIS PARA AS ESCOLAS MUNICIPAIS, NO HORÁRIO DE ENTRADA E SAÍDAS DAS AULAS, PARA QUE TRABALHEM NO CONTROLE DO TRÂNSITO DE VEÍCULOS E PEDESTRES, EVITANDO DESSA FORMA A INCIDÊNCIA DE ACIDENTES.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 056/13 - INDICA AO EXECUTIVO QUE SEJA COLOCADO PÓ DE BRITA EM TODA A EXTENSÃO DA RUA BOM RETIRO DO SUL, A PARTIR DA RUA ESPERANTO, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>ROQUE JOSÉ SCHRÖDER</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 057/13 - INDICA AO EXECUTIVO A VIABILIZAÇÃO DE UM AUXÍLIO FINANCEIRO NO VALOR DE R$ 18.000,00 (DEZOITO MIL REAIS) PARA A ASSOCIAÇÃO COMUNITÁRIA DA VIGIA.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>FERNANDO COFFERRI</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 062/13 - INDICA AO EXECUTIVO A INSTALAÇÃO DE UM ABRIGO PARA A PARADA DE ÔNIBUS EXISTENTE ENTRE AS RUAS PADRE JOÃO WAGNER E ERECHIM, NA VILA PROGRESSO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 067/13 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ACOSTAMENTO PARA PEDESTRE NA ESTRADA DA BARRA, PRINCIPALMENTE EM FRENTE À ESCOLA ESTADUAL MANUEL FAUSTO PEREIRA FORTES.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 068/13 - INDICA AO EXECUTIVO A COLOCAÇÃO DE UM ABRIGO NA PARADA DE ÔNIBUS EXISTENTE NA ESTRADA JÚLIO DE CASTILHOS, VIGIA, NA ENTRADA DA ESTRADA QUE VAI PARA O ARROIO BONITO.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 069/13 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DOS MORADORES ANTONIO JULIANO SALDANHA E RONALDO VARELA, QUE SEJAM REALIZADAS MELHORIAS  (PATROLAMENTO E COLOCAÇÃO DE MATERIAL) ENTRE AS RUAS FREDOLINO KNAPP, N° 30 E VACARIA, NO LOTEAMENTO NOVA RIO BRANCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 070/13 - INDICA AO EXECUTIVO PROVIDÊNCIAS PARA QUE A SECRETARIA DE OBRAS CONCLUA O SERVIÇO DE INFILTRAÇÃO QUE OCORREU NA RUA VEREADOR JOSÉ GOULART, NA ALTURA DO N° 199, EM FRENTE À RESIDÊNCIA DO SR. XAVIER, NA ENTRADA DA GARAGEM.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 071/13 - INDICA AO EXECUTIVO QUE SEJA FEITA UMA CAPINA NAS RUAS DO LOTEAMENTO BLAUTH TENDO EM VISTA QUE O MATO ESTÁ TOMANDO CONTAS DAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 081/13 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DO SR. JOÃO DE OLÉCIO DOS SANTOS E OUTROS MORADORES, AS SEGUINTES PROVIDÊNCIAS: CONSERTAR E OU TAPAR O ENORME BURACO QUE VEM AUMENTANDO EM FUNÇÃO DA EROSÃO JUNTO À UMA TUBULAÇÃO DE ESGOTO NA RUA ERECHIM, N° 10, VILA PROGRESSO, AO LADO DA OFICINA MECÂNICA; LIMPEZA GERAL DE UMA ÁREA VERDE NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 085/13 - INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DAS SINALEIRAS PARA PEDESTRES JUNTO AOS SEMÁFOROS EXISTENTES NA CIDADE.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 086/13 - INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE SAIBRO NA ESTRADA DO CHAPADÃO, NO TRECHO COMPREENDIDO ENTRE A RESIDÊNCIA DO SR. EGÍDIO FLORES E A ENTRADA DO LOTEAMENTO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 095/13 - INDICA AO EXECUTIVO MUNICIPAL, A PEDIDO DO SENHOR AIRTON FORTUNA E MORADORES, QUE SEJA INSTALADO UM ABRIGO NA PARADA DE ÔNIBUS EXISTENTE NA ESTRADA DO CAMPESTRE SANTA TEREZINHA, N° 1610, EM FRENTE À RESIDÊNCIA DO SENHOR AIRTON. </t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 096/13 - INDICA AO EXECUTIVO PROVIDÊNCIAS URGENTES PARA QUE A SECRETARIA DE OBRAS CONCLUA O SERVIÇO DE INFILTRAÇÃO QUE OCORREU NA RUA VEREADOR JOSÉ GOULART, NA ALTURA DO N° 199, EM FRENTE À RESIDENCIA DO SR. XAVIER, NA ENTRADA DA GARAGEM.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 101/13 - INDICA AO EXECUTIVO QUE SEJA VIABILIZADO O CERCAMENTO DO LAGO DO PARQUE CENTENÁRIO.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 109/13 - INDICAM AO EXECUTIVO QUE ENVIE A ESTA CASA LEGISLATIVA UM PROJETO DE LEI OFICIALIZANDO A CHAMADA "VILA SOCO" PARA A DENOMINAÇÃO "VILA /DUTRA".</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 113/13 - INDICA AO EXECUTIVO QUE SEJA DESIGNADO UM AGENTE COMUNITÁRIO DE SAÚDE PARA A LOCALIDADE DE VIGIA.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>MOZAR HOFF, CLÁUDIO RENATO BECKER., FERNANDO COFFERRI, SÉRGIO PAULO PEREIRA, VALDIR RAIMUNDO RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 114/13 - INDICAM AO EXECUTIVO O SEGUINTE: UM ESTUDO PORMENORIZADO DA FUTURA AVENIDA LEVANDO-SE EM CONSIDERAÇÃO A NECESSIDADE DE CANTEIROS CENTRAIS, REFÚGIOS, DESVIOS, RETORNOS, INSTALAÇÃO DE REDE DE BAIXA TENSÃO PARA ILUMINAÇÃO DA VIA EM TODA SUA EXTENSÃO, PARADOUROS, FAIXA DE DOMÍNIO, COLOCAÇÃO DE ROTATÓRIAS EM TRÊS ENTRADAS PRINCIPAIS DA CIDADE, AJARDINAMENTO, PLACAS, CICLOVIAS E OUTROS EQUIPAMENTOS URBANOS, BEM COMO TUDO QUE SEJA NECESSÁRIO PARA DAR MELHORES CONDIÇÕES DE SEGURANÇA E TRAFEGABILIDADE AOS CAIENSES E TODOS OS QUE TRANSITAM NESSA IMPORTANTE ARTÉRIA; QUE O MUNICÍPIO SOLICITE PROVIDÊNCIAS DO GOVERNO DO ESTADO PARA QUE SEUS TÉCNICOS FAÇAM UMA AVALIAÇÃO ESTRUTURAL NAS TRÊS PONTES DA RS 124 (PARECI NOVO-HARMONIA-CAÍ), QUE ESTÃO SERIAMENTE COMPROMETIDAS, E AO MESMO TEMPO ELABOREM UM PROJETO ALTERNATIVO DE PONTE COM O FITO DE DESVIAR O TRÂNSITO DAQUELA RODOVIA DO CENTRO DA CIDADE DE SÃO SEBASTIÃO DO CAÍ.  </t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 120/13 - INDICAM AO EXECUTIVO QUE O PREFEITO MUNICIPAL ENVIE UM OFÍCIO À EGR - EMPRESA GAÚCHA DE RODOVIAS S.A. SOLICITANDO QUE ESTUDE A VIABILIDADE DE SE DESTINAR OS RECURSOS DE UM DIA DE ARRECADAÇÃO DO PEDÁGIO DE PORTÃO-RS PARA A SOCIEDADE CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 121/13 - INDICA AO EXECUTIVO QUE SEJA REALIZADA A TROCA DA LÂMPADA DO POSTE EXISTENTE NO FINAL DA RUA TRAMANDAÍ, NA LOCALIDADE DE NOVA RIO BRANCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 123/13 - INDICA AO EXECUTIVO QUE SEJA REALIZADA A TROCA DA LÂMPADA DO POSTE EXISTENTE NA RUA SÃO LOURENÇO, 463, BAIRRO NAVEGANTES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 125/13 - INDICA AO EXECUTIVO MUNICIPAL QUE A GUARDA MUNICIPAL FAÇA O ACOMPANHAMENTO DOS CORTEJOS FÚNEBRES REALIZADOS DENTRO DO MUNICÍPIO, NO PERCURSO DAS FUNERÁRIAS ATÉ OS CEMITÉRIOS, PRINCIPALMENTE NA AV. DOUTOR BRUNO CASSEL, COM A FINALIDADE DE CONTROLAR E ORGANIZAR O TRÂNSITO DE VEÍCULOS E PEDESTRES.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA, ELSON LOPES., NEIVA TERESINHA ROSA DOS SANTOS, ROQUE JOSÉ SCHRÖDER, SÉRGIO PAULO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 129/13 - CONSIDERANDO A DISCREPÂNCIA DE VALORES APURADOS COMPARATIVAMENTE NOS MUNICÍPIO DE TUPANDI, PORTO ALEGRE  E SÃO SEBASTIÃO DO CAÍ RELACIONADOS À TOTALIDADE DE TAXAS COBRADAS PELA PREFEITURA PARA A APROVAÇÃO DE PROJETOS DE CONSTRUÇÃO DE UMA RESIDÊNCIAS COM 165M², INDICAM AO EXECUTIVO QUE SEJA FEITO UM ESTUDO DETALHADO DO CUSTO DAS REFERIDAS TAXAS, INCLUSIVE COM COMPARATIVO ENTRE VÁRIOS MUNICÍPIOS DA REGIÃO, COM O OBJETIVO DE SE VIABILIZAR UMA REDUÇÃO DE VALORES.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 131/13 - A PEDIDO DO MORADOR DARCI LOPES CARVALHO, INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO O CALÇAMENTO NA RUA SOL NASCENTE, NO LOTEAMENTO POPULAR, BEM COMO A INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 132/13 - INDICA AO EXECUTIVO QUE SEJA VIABILIZADA A CONCLUSÃO DO GINÁSIO DO BAIRRO RIO BRANCO, QUE ESTÁ HÁ ANOS PARADO.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 133/13 - INDICA AO EXECUTIVO QUE SEJA REALIZADA UMA REFORMA NO TELHADO DO GINÁSIO A DO PARQUE CENTENÁRIO, COM A ELIMINAÇÃO DE GOTEIRAS.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 143/13 - A PEDIDO DE MORADORES, INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADA UMA LIXEIRA PÚBLICA COMUNITÁRIA NA RUA EDVINO KNAPP, NO BAIRRO RIO BRANCO, PRÓXIMO AO N° 132, E QUE O CAMINHÃO DE LIXO PASSE A FAZER O RECOLHIMENTO NA REFERIDA RUA. </t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 144/13 - INDICA AO EXECUTIVO AS SEGUINTES PROVIDÊNCIAS: INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO DO NOME DE RUAS NO LOTEAMENTO POPULAR, TENDO EM VISTA RECLAMAÇÕES DE MORADORES, CUJAS CORRESPONDÊNCIAS NÃO ESTÃO CHEGANDO NOS SEUS ENDEREÇOS; LIMPEZA (CAPINA) E PINTURA DE MEIO FIO NA RUA CACHOEIRINHA, PRÓXIMO AO CAMPO DO GUARANI, NO BAIRRO QUILOMBO.   </t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 148/13 - INDICA AO EXECUTIVO A INSTALAÇÃO DE UMA LUMINÁRIA NO TREVO DE ACESSO À EMPRESA QIX, VIRADA PARA A AV. DOUTOR BRUNO CASSEL.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 149/13 - INDICA AO EXECUTIVO QUE SEJAM INSTALADAS CÂMERAS DE SEGURANÇA EM TODAS AS ESCOLAS E CRECHES MUNICIPAIS, PRAÇAS E NOS PRINCIPAIS ACESSOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 150/13 - INDICA AO EXECUTIVO A ELABORAÇÃO DE UM PROJETO DE LEI ESTABELECENDO ISENÇÃO DE TAXAS DE ALVARÁ E ILUMINAÇÃO PÚBLICA PARA ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS, AGÊNCIAS BANCÁRIAS E RESIDÊNCIAS CUJOS PROPRIETÁRIOS E OU LOCATÁRIOS INSTALAREM EM SEUS IMÓVEIS CÂMERAS DE VIGILÂNCIA E SEGURANÇA DIRECIONADAS TAMBÉM PARA AS VIAS PÚBLICAS. </t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A INSTALAÇÃO DE ABRIGOS NAS PARADAS DE ÔNIBUS DA SEGUINTES LOCALIDADES: NA ESTRADA DO CAMPESTRE, PRÓXIMO À ESQUINA COM A RUA MARCÍLIO NUNES (ANTIGA ESTRADA DA BIBOCA); NA LOCALIDADE DE PINHEIRINHO, PRÓXIMO À RESIDÊNCIA DA SRª. MARA VARGAS, LADO DIREITO, SENTIDO CAPELA DE SANTANA.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 157/13 - INDICA AO EXECUTIVO QUE SEJAM INSTALADAS 5 (CINCO) LUMINÁRIAS NO TRECHO DA ENTRADA DO LOTEAMENTO ATÉ A ESCOLA DO CHAPADÃO.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 158/13 - INDICA AO EXECUTIVO, A PEDIDO DE MORADORES, QUE SEJA COLOCADA UM PLACA INDICATIVA DO NOME DA VILA DUTRA NA ENTRADA DA VILA.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 159/13 - INDICA AO EXECUTIVO A COLOCAÇÃO DE MATERIAL NAS SEGUINTES LOCALIDADES: NO FINAL DA RUA AQUIDABAN, ATRAVESSANDO A RUA SÃO JOÃO  - BECO PRÓXIMO AO BAR DO JORGE; NO BECO DO FINAL DA RUA 7 DE SETEMBRO, ESQUINA COM A RUA SÃO JOÃO.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 168/13 - INDICA AO EXECUTIVO ALGUMAS PROVIDÊNCIAS NO CENTRO INTEGRADO NAVEGANTES: CONSERTO DAS GOTEIRAS EXISTENTES NO TELHADO; CONSERTO DO PARQUÊ DO PISO. </t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 169/13 - A PEDIDO DO PRESIDENTE DO CLUBE RIO DA MATA, INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA LIXEIRA PÚBLICA NA FRENTE DO CLUBE, NA RUA TAQUARI, N° 300, NO BAIRRO VILA RICA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 174/13 - INDICA AO EXECUTIVO MUNICIPAL QUE NÃO MEÇA ESFORÇOS PARA TOMAR AS DEVIDAS PROVIDÊNCIAS JUNTO AOS ÓRGÃOS COMPETENTES COM O INTUITO DE VIABILIZAR A TODAS AS PESSOAS ATINGIDAS POR ESTA ENCHENTE A OPORTUNIDADE DE NOVAMENTE FAZER O SAQUE DE SEU FGTS. </t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 175/13 - INDICA AO EXECUTIVO A COLOCAÇÃO DE TACHÕES DE SINALIZAÇÃO E REDUÇÃO DE VELOCIDADE NA AV. DOUTOR BRUNO CASSEL, ESQUINA COM A RUA ANTONIO PRADO, PRÓXIMO AO SUPERMERCADO LEDUR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 177/13 - INDICA AO EXECUTIVO A COLOCAÇÃO DE TACHÕES DE SINALIZAÇÃO E SEPARAÇÃO DE VIA NA AV. DOUTOR BRUNO CASSEL, NO TRECHO COMPREENDIDO DA ENTRADA DO LOTEAMENTO POPULAR ATÉ A ENTRADA DO ANGICO.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 178/13 - INDICA AO EXECUTIVO QUE ESTUDE A VIABILIDADE DE ISENÇÃO DE IPTU PARA OS PROPRIETÁRIOS E OU LOCATÁRIOS DE IMÓVEIS NAS ZONAS MAIS ATINGIDAS PELA ÚLTIMA ENCHENTE.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 179/13 - INDICA AO EXECUTIVO QUE SEJA PROVIDENCIADO, O MAIS BREVE POSSÍVEL, O CONSERTO DAS DUAS (2) VIATURAS DA GUARDA MUNICIPAL QUE SE ENCONTRAM ESTRAGADAS.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 180/13 - INDICA AO EXECUTIVO QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE PLACA INDICATIVA COM O NOME DA RUA DO SOSSEGO, NA VÁRZEA DO RIO BRANCO.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 187/13 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM CONSERTADOS OS BURACOS EXISTENTES NO CALÇAMENTO DA TRAVESSA CARLOS CHAGAS, NO LOTEAMENTO POPULAR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 197/13 - INDICA AO EXECUTIVO AS SEGUINTES PROVIDÊNCIAS: QUE SEJA TAPADO UM GRANDE BURACO EXISTENTE NO TREVO PRÓXIMO AO POSTO SHELL, O QUAL ESTÁ DANIFICANDO OS VEÍCULOS QUE POR ALI TRANSITAM; QUE SEJA FEITO O PATROLAMENTO NA TRAVESSA ESPERANTO, PRÓXIMO AO RODABOX. </t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 202/13 - INDICA AO EXECUTIVO QUE SEJA PROVIDENCIADO O CORTE DE GRAMA E LIMPEZA DA PRAÇA PÚBLICA EXISTENTE NO BAIRRO QUILOMBO.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 204/13 - INDICA AO EXECUTIVO QUE SEJA PROVIDENCIADO O CONSERTO DO PARALELEPÍPEDO EM VÁRIOS PONTOS DA ESTRADA DO CAMPESTRE.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 205/13 - A PEDIDO DE MORADORES, INDICA AO EXECUTIVO QUE SEJAM FECHADOS OS VALOS ABERTOS PELA SECRETARIA DE OBRAS  NAS RUAS FREDOLINO KNAPP E TAQUARA, NO LOTEAMENTO RENASCER, NO BAIRRO RIO BRANCO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 211/13 - INDICA AO EXECUTIVO, A PEDIDO DE MOTORISTAS, QUE SEJA CONSERTADO O CALÇAMENTO DE PARALELEPÍPEDO DA RUA PADRE JOÃO WAGNER, AO LADO DO VIADUTO, ONDE APRESENTA DOIS ENORMES BURACOS.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 218/13 - INDICA AO EXECUTIVO, A PEDIDO DE MORADORES, QUE SEJA PROVIDENCIADO O CONSERTO DE UMA CAIXA DE BOCA-DE-LOBO DO DRENO EXISTENTE DENTRO DA QUADRA DE AREIA DO LOTEAMENTO POPULAR, ONDE ABRIU UM ENORME BURACO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 226/13 - A PEDIDO DE MORADORES E DO SECRETÁRIO DA AGRICULTURA, VILSON RECH, INDICA AO EXECUTIVO QUE SEJA FEITO O LEVANTE DA ESTRADA NO TRECHO ENTRE A PONTE DO ARROIO MANJOLO ATÉ A ESTRADA DO PARAÍSO - ESTRADA DA VIGIA, PARA SOLUCIONAR O PROBLEMA DE ENCHENTE NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 227/13 - A PEDIDO DE MORADORES E DO SECRETÁRIO DA AGRICULTURA, VILSON RECH, INDICA AO EXECUTIVO QUE SEJA FEITO O LEVANTE NA ESTRADA QUE LIGA A RUA ADOLPHO SCHENKEL AO CAMPO DO RIO BRANCO.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>MAG</t>
   </si>
   <si>
     <t>Moção de Agradecimentos</t>
   </si>
   <si>
     <t>FERNANDO COFFERRI, Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 011/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA À DIRETORA DO JORNAL PRIMEIRA HORA, SRª MARIA SIRLEI JOHN, E EM ESPECIAL AO JORNALISTA JOSÉ CARLOS FLACH, UMA MOÇÃO DE AGRADECIMENTOS PELA ATENÇÃO DISPENSADA A ESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 128/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADA AO GABINETE DO DEPUTADO LUCAS REDECKER UMA MOÇÃO DE APOIO À EMENDA AO PROJETO DE LEI Nº 152/2013, BEM COMO CÓPIA DESTE REQUERIMENTO AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO RS COM O INTUITO DE REUNIR FORÇAS E APOIO DE TODA A COMUNIDADE GAÚCHA EM PROL DESSA INICIATIVA JUSTA,  PREVISTA INCLUSIVE NA CONSTITUIÇÃO FEDERAL: ART. 206. O ENSINO SERÁ MINISTRADO COM BASE NOS SEGUINTES PRINCÍPIOS: I - IGUALDADE DE CONDIÇÕES PARA O ACESSO E PERMANÊNCIA NA ESCOLA.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 225/13 - PROPÕEM QUE SEJA ENVIADO AO PRESIDENTE DA EMATER/ASCAR DO RIO GRANDE DO SUL ESTA MOÇÃO DE APOIO À MANUTENÇÃO DA FILANTROPIA A ESSA ENTIDADE.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 094/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE, NA SESSÃO ORDINÁRIA DO DIA 10 DE JUNHO DE 2013, UMA MOÇÃO DE CONGRATULAÇÕES AO PRESIDENTE DA SOCIEDADE CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ, COMANDANTE ANDERSON JOCIEL DA ROSA, EXTENSIVA A TODOS OS SEUS VOLUNTÁRIOS COMANDADOS, EM RECONHECIMENTO E AGRADECIMENTOS AO EXAUSTIVO E DEDICADO TRABALHO VOLUNTÁRIO DE TODOS OS INTEGRANTES DA CORPORAÇÃO, BEM COMO PELA PASSAGEM DO ANIVERSÁRIO DA CORPORAÇÃO E COMEMORAÇÕES AO DIA DO BOMBEIRO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE, EM SESSÃO SOLENE A SER AGENDADA, UMA MOÇÃO DE CONGRATULAÇÕES EM RECONHECIMENTO A TODO O TRABALHO INCANSÁVEL, VOLUNTÁRIO E SOLIDÁRIO, A UM REPRESENTANTE DO CORPO DE BOMBEIROS VOLUNTÁRIOS, DESAFIO JOVEM GIDEÕES, DEFESA CIVIL, PREFEITURA MUNICIPAL E GABINETE DO PREFEITO, SECRETARIA DE OBRAS, SAÚDE E ASSISTÊNCIA SOCIAL, VIRA LATA NA NET E OUTROS QUE POSSAM SER INSERIDOS ATÉ A SESSÃO DE VOTAÇÃO DESTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>SÉRGIO PAULO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENTREGUE, EM SESSÃO SOLENE A SER AGENDADA, UMA MOÇÃO DE CONGRATULAÇÕES À ESCOLA MUNICIPAL DOUTOR ALBERTO PASQUALINI, NA PESSOA DA SENHORA DIRETORA, LUANA DA ROSA CORREA, EXTENSIVA A TODOS OS ALUNOS E SENHORAS AQUI CITADOS, E AO SENHOR PAULO DA SILVA, ORGANIZADOR DA BANDA MARCIAL, EM RECONHECIMENTO A ESSE BELÍSSIMO TRABALHO DESENVOLVIDO NA CRIAÇÃO E ORGANIZAÇÃO DE UMA BANDA MARCIAL EM TÃO POUCO TEMPO E COM EXTREMA COMPETÊNCIA EXTERNADA ATRAVÉS DA EXCEPCIONAL APRESENTAÇÃO NO DESFILE DE 7 DE SETEMBRO.  </t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 192/13 - REQUER QUE, APÓS OUVIDO O PLENÁRIO, SEJA TRANSMITIDO UM VOTO DE CONGRATULAÇÕES AO JORNAL PRIMEIRA HORA, EXTENSIVO A TODOS OS COLABORADORES DA EMPRESA, PELA PASSAGEM DOS 20 (VINTE) ANOS DE PUBLICAÇÕES JORNALÍSTICAS COM COMPETÊNCIA, SERENIDADE E IMPARCIALIDADE. DESTAQUE-SE AQUI, TAMBÉM, UM CUMPRIMENTO ESPECIAL AO JORNALISTA JOSÉ CARLOS FLACH PELO ACOMPANHAMENTO DAS SESSÕES DESTA CASA LEGISLATIVA E PELAS PUBLICAÇÕES DOS TRABALHOS LEGISLATIVOS DOS VEREADORES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 010/13 - CONCEDE LICENÇA AO PREFEITO DARCI JOSÉ LAUERMANN, PARA GOZO DE FÉRIAS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 066/13 - PRORROGA O PRAZO DE VALIDADE DO CONCURSO PÚBLICO DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ, PARA O CARGO DE AUXILIAR LEGISLATIVO I.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 234/13 - CONCEDE LICENÇA AO PREFEITO DARCI JOSÉ LAUERMANN, PARA GOZO DE FÉRIAS.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 001/2013 - CM 001/13 - CONCEDE REDUÇÃO PARCIAL DE ENCARGOS NAS CONDIÇÕES EM QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 002/2013 - CM 002/13 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CÍRCULO DE MÁQUINAS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 003/2013 - CM 003/13 - INSTITUI O CALENDÁRIO DE EVENTOS DO MUNICÍPIO PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PM 004/2013 - CM 004/13 - ALTERA O NÚMERO DE VAGAS DOS CARGOS DE MONITOR DE EDUCAÇÃO INFANTIL E PROFESSOR DE EDUCAÇÃO ESPECIAL, NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3° DA LEI N° 2.600, DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 005/2013 - CM 005/13 -  ALTERA A REDAÇÃO DA LEI MUNICIPAL N° 2.856, DE 25 DE MAIO DE 207, QUE ESTABELECEU GRATIFICAÇÃO DE RISCO DE VIDA PARA A GUARDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 006/2013 - CM 006/13 - AUTORIZA O EXECUTIVO MUNICIPAL A DOAR AUTOMÓVEL VW/GOL PLACAS IID-0427 À ASSOCIAÇÃO OBRA NOVA DE SÃO MIGUEL ARCANJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 007/2013 - CM 007/13 - CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO ESCOLA DOS DEFICIENTES VISUAIS DO VALE DO CAÍ E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 008/2013 - CM 008/13 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A APAE PARA O ATENDIMENTO DE CRIANÇAS COM DEFICIÊNCIA RESIDENTES NO TERRITÓRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 009/2013 - ALTERA OS ARTIGOS 20 E AS TABELAS II - CARGOS DE PROVIMENTO EM COMISSÃO E III - DAS FUNÇÕES GRATIFICADAS, CONSTANTES NO ARTIGO 25 DA LEI N° 2.689, DE 29 DE JULHO DE 2005.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 009/13 - CM 014/13 - CONCEDE SUBVENÇÃO SOCIAL PARA A MANUTENÇÃO DAS ATIVIDADES DA SOCIEDADE CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 010/13 - CM 015/13 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DOS PRODUTORES E COMERCIANTES DE FLORES PLANTAS ORNAMENTAIS DO VALE DO CAÍ - CAÍFLORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 011/2013 - CM 016/13 - CONCEDE SUBVENÇÃO SOCIAL AO CENTRO DE TRADIÇÕES GAÚCHAS LAURO RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 012/2013 - CM 017/13 - CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE EMPRESAS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 013/2013 - CM 023/13 - INSTITUI A CAMPANHA DE PREMIAÇÃO A CONSUMIDORES DO MUNICÍPIO PARA O EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 014/2013 - CM 024/13 - REGULAMENTA A CONCESSÃO DOS BENEFÍCIOS EVENTUAIS DA POLÍTICA DA ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 015/2013 - CM 025/13 - AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DA SAÚDE INCENTIVO FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 016/2013 - CM 026/13 - AUTORIZA O EXECUTIVO MUNICIPAL A INCLUIR ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2013, VALOR DE R$ 12.000,00 (DOZE MIL REAIS), RECURSOS SAMU ESTADUAL E FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 017/2013 - CM 027/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2013 NO VALOR DE R$ 20.000,00 (VINTE MIL REAIS), EM FACE DO CONVÊNIO 167/2012 RECURSOS FUNDERGS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 018/2013 - CM 028/13 - AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVO À EMPRESA GUILHERME STAUDT E CIA LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PM 019/2013 - CM 029/13 - AUTORIZA O EXECUTIVO MUNICIPAL A PARTICIPAR DE RATEIO DO CUSTO DA OBRA DE AMPLIAÇÃO DE REDE TRIFÁSICA DE ENERGIA ELÉTRICA , NA LOCALIDADE DE ARROIO BONITO, NO VALOR DE R$ 24.647,27 (VINTE E QUATRO MIL SEISCENTOS E QUARENTA E SETE REAIS E VINTE E SETE CENTAVOS) PARA ATENDER COMUNIDADE EM GERAL COM ABASTECIMENTO DE ÁGUA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 020/2013 - CM 030/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR UM IMÓVEL OBJETIVANDO A IMPLEMENTAÇÃO DE PROJETO VISANDO A EDIFICAÇÃO DE PRÉDIO PÚBLICO NO BAIRRO NAVEGANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 021/2013 - CM 031/13 - AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR VIGÊNCIA DE CONTRATOS FIRMADOS ASSOCIAÇÃO CONGREGAÇÃO  SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 022/2013 - CM 038/13 - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO EM 2013.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 023/2013 - CM 039/13 - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL PARA O FUNDEB NO ORÇAMENTO DO MUNICÍPIO EM 2013</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 024/2013 - CM 040/13 - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO EM 2013.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 025/2013 - CM 041/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ISENTAR DA COBRANÇA DE IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU - A PROPRIEDADE DA FUTURA SEDE DA ESCOLA DO SENAI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 026/2013 - CM 042/13 - CONCEDE AUXÍLIO FINANCEIRO NO VALOR DE R$ 1.000,00 (HUM MIL REAIS) À ASSOCIAÇÃO CAIENSE DE ORQUIDÓFILOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 027/2013 - CM 043/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ISENTAR DA COBRANÇA DE IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU - IMÓVEL URBANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 028/13 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - OPERÁRIO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 029/2013 - CM 045/13 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - SERVENTES - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PM 30/2013 - CM 046/13 - AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DO CAMPO DE FUTEBOL E DEPENDÊNCIAS, DA VILA SÃO MARTIM, À ASSOCIAÇÃO DOS MORADORES DA LOCALIDADE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 047/2013 - CM 047/13 - ALTERA AS TABELAS DOS MESES DE MAIO, SETEMBRO E NOVEMBRO, DO ARTIGO 1° DA LEI N° 3.536, DE 1° DE FEVEREIRO DE 2013.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 031/2013 - CM 050/13 - DENOMINA DE "PRAÇA COMUNITÁRIA ZENO FERNANDO SPALDING" O ESPAÇO DE USO INSTITUCIONAL NO LOTEAMENTO SÃO RAFAEL, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 032/2013 - CM 051/13 - INSTITUI O SERVIÇOS REMUNERADO DE TRANSPORTE DE MERCADORIAS COM ENTREGA E COLETA MEDIANTE UTILIZAÇÃO DE MOTOCICLETAS, MOTONETAS E TRICICLOS, DENOMINADO MOTO-FRETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 033/2013 - CM 058/13 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AGRICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO  E INCENTIVO À ATIVIDADE.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 059/13 - INSTITUI O PROGRAMA "ADOTE UMA PRAÇA" NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 034/2013 - CM 063/13 - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO EM 2013.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 035/2013 - CM 064/13 - ESTABELECE A ESTRUTURA ADMINISTRATIVA BÁSICA DO EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 036/2013 - CM 065/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTOS DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 037/2013 - CM 072/13 - ALTERA A REDAÇÃO DO ARTIGO 3° DA LEI 2.547, DE 02 DE ABRIL DE 2004, QUE DISPÕE SOBRE A CONCESSÃO DE VALES-REFEIÇÃO AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 038/2013 - CM 073/13 - CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CF - AOS VENCIMENTOS DOS SERVIDORES, AO PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO , BEM COMO CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS QUE ESPECIFICA, ALÉM DE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 039/2013 - CM 074/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2013, NO VALOR DE R$ 12.008,01 (DOZE MIL, OITO REAIS E UM CENTAVO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 040/2013 - CM 075/13 -  AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICIPIO DE 2013, NO VALOR DE R$ 19.518,27 (DEZENOVE MIL QUINHENTOS E DEZOITO REAIS E VINTE E SETE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 041/2013 - CM 076/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2013, NO VALOR DE R$ 1.215,43 (HUM MIL, DUZENTOS E QUINZE REAIS E QUARENTA E TRÊS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 042/2013 - CM 077/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICIPIO DE 2013, NO VALOR DE R$ 35.000,00 ( TRINTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 078/13 - CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CONSTITUIÇÃO FEDERAL, AOS VENCIMENTOS DOS SERVIDORES, APOSENTADOS E PENSIONISTAS DO PODER LEGISLATIVO, BEM COMO CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES, APOSENTADOS E PENSIONISTAS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 043/2013 - CM 082/13 - CONCEDE SUBVENÇÃO SOCIAL AO CTG LAURO RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 044/2013 - CM 083/13 - ALTERA A REDAÇÃO DOS ARTIGOS 1° E 2° DA LEI MUNICIPAL N° 3.566 DE 23 DE ABRIL DE 2013, QUE CONCEDEU REVISÃO GERAL ANUAL  - ART 37, X, DA CF - AOS VENCIMENTOS DOS SERVIDORES , AOS PROVENTOS E PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO, BEM COMO CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS QUE ESPECIFICA, ALÉM DE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 045/2013 - CM 087/13 -  AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICIPIO EM 2013.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 046/2013 - CM 088/13 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR O TERMO DE ACORDO DE COOPERAÇÃO TÉCNICA, OU PRORROGAR EXISTENTE, COM A DELEGACIA FEDERAL DE AGRICULTURA NO RS, BEM COMO CONTRATAR EMERGENCIALMENTE DOIS MÉDICOS VETERINÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 047/2013 - CM 089/13 - CONCEDE AUXÍLIO FINANCEIRO NO VALOR DE R$ 63.756,02 ( SESSENTA E TRÊS MIL, SETECENTOS E CINQUENTA E SEIS REAIS E DOIS CENTAVOS) À ASSOCIAÇÃO CONGREGAÇÃO SANTA CATARINA - HOSPITAL SAGRADA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 048/2013 - CM 090/13 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 049/2013 - CM 091/13 - ALTERA O NÚMERO DE VAGAS DO CARGO DE ENFERMEIRO, NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI N° 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PM 050/2013 - CM 092/13 - ALTERA O NÚMERO DE VAGAS DO CARGO DE TÉCNICO DE ENFERMAGEM, NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO PREVISTO NO ARTIGO 1° DA LEI 2.699 DE 19 DE AGOSTO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 051/2013 - CM 093/13 - AUTORIZA O EXECUTIVO MUNICIPAL A AUMENTAR PARA VINTE O NÚMERO DE VAGAS DO CARGO DE PROFESSOR DE EDUCAÇÃO INFANTIL, NO QUADRO DE CARGOS EFETIVOS, PREVISTO NA LEI MUNICIPAL 2.923, DE 04 DE ABRIL DE 2008 E NA LEI MUNICIPAL 2.928, DE 04 DE ABRIL DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 052/2013 - CM 097/13 - AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR ÁREA VERDE NO BAIRRO QUILOMBO, BEM COMO FIRMAR CONTRATO DE CONCESSÃO DE DIREITO REAL DE USO DE ÁREA NO MESMO BAIRRO À SOCIEDADE ESPIRITA "EM BUSCA DA PAZ", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 053/2013 - CM 098/13 - ALTERA A TABELA DO PARÁGRAFO 1° DO ARTIGO 42 DA LEI 2.923/08, DE 04 DE ABRIL DE 2008, QUE DISPÕE SOBRE PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO, INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES, CONSOLIDA A LEGISLAÇÃO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 054/2013 - CM 099/13 - INSTITUI O CONSELHO MUNICIPAL DE AGRICULTURA E PECUÁRIA - COMAPE - E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 055/2013 - CM 100/13 - CONCEDE ABONO A SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 056/2013 - CM 102/13 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO A ENTIDADES GOVERNAMENTAIS E NÃO GOVERNAMENTAIS, ORIUNDOS DO FUNCRIANÇA, PARA FINS ESPECÍFICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PM 057/2013 - CM 103/13 - FIXA O VALOR DO VENCIMENTO BÁSICO DO AGENTE COMUNITÁRIO DE SAÚDE EM R$ 750,00 (SETECENTOS E CINQUENTA REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 058/2013 - CM 104/13 - CRIA O COMITÊ DE INVESTIMENTOS DO FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR - FAP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PM 059/2013 - CM 105/13 - AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR DUAS ÁREAS DE TERRAS, COMPREENDIDAS POR UM TRECHO NA RUA SÃO LOURENÇO E OUTRO DA RUA MARECHAL FLORIANO PEIXOTO, BEM COMO FIRMAR ESCRITURA PÚBLICA DE DOAÇÃO Á CONSERVAS ODERICH S.A., E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 106/13 - ALTERA A REDAÇÃO DO ART. 3°DA LEI N° 3.320 DE 30 DE MARÇO DE 2011, QUE DISPÕE SOBRE PAGAMENTO DE DIÁRIAS PARA VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 060/2013 - CM 110/13 - CONCEDE AUXÍLIO FINANCEIRO NO VALOR DE R$ 7.500,00 ( SETE MIL E QUINHENTOS REAIS) À ASSOCIAÇÃO COMUNITÁRIA RURAL DA VIGIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 061/2013 - CM 115/13 - DENOMINA COMO AVENIDA DOUTOR BRUNO CASSEL ANTIGO TRAÇADO DA RS-122, RECENTEMENTE TRANSFERIDO AO MUNICÍPIO PELO DAER-RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 062/13 - CM 116/13 - ALTERA O ZONEAMENTO DO SÍTIO PARQUE CAMPESTRE I E II, NA CONCEIÇÃO, BEM COMO DO LOTEAMENTO LORSCHEITER, NO BAIRRO VILA RICA, NOS TERMOS DOS MAPAS EM ANEXO AO PLANO DIRETOR DO MUNICÍPIO, CONFORME CONSTA NO ARTIGO 35 DA LEI N° 2.802, DE 09 DE OUTUBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 063/13 - CM 117/13 - CRIA O COMITÊ DE INVESTIMENTOS DO FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR - FAP, REVOGA A LEI MUNICIPAL N° 3.587 DE 04 DE JUNHO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 118/13 - ALTERA A REDAÇÃO DO ART. 1° E ACRESCENTA O §1° E §2° NO ART. 2° DA LEI N° 3.135, DE 22 DE DEZEMBRO DE 2009, QUE PROÍBE A REALIZAÇÃO DE QUAISQUER TIPOS DE EVENTOS DE SOM AUTOMOTIVO, MOTOCROSS E CORRELATOS NAS DEPENDÊNCIAS DO PARQUE CENTENÁRIO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 064/2013 - CM 122/13 - CONCEDE SUBVENÇÃO SOCIAL PARA A MANUTENÇÃO DAS ATIVIDADES DA SOCIEDADE CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 065/2013 - CM 124/13  - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO EM 2013.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 066/2013 - CM 126/13 - CONCEDE AUXÍLIO FINANCEIRO NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS) À ASSOCIAÇÃO CONGREGAÇÃO SANTA CATRINA  - HOSPITAL SAGRADA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 067/2013 - CM 127/13 - DENOMINA DE RUA DO SOSSEGO, A VIA PÚBLICA SITUADA NA LOCALIDADE DE VÁRZEA DO RIO BRANCO, NO BAIRRO RIO BRANCO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 068/2013 - CM 130/13 - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO EM 2013.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 069/2013 - CM 134/13 - CONCEDE UM AUXÍLIO FINANCEIRO À ASSOCIAÇÃO DOS APICULTORES DO VALE DO CAÍ NO VALOR DE R$ 2.500,00 ( DOIS MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 070/2013 - CM 135/13 - DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O PERÍODO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 071/2013 - CM 139/13 - DENOMINA COMO "VILA DUTRA" A A LOCALIDADE ATÉ ENTÃO CONHECIDA COMO "VILA SOCO", SITUADA NO ARROIO BONITO, EM SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 072/2013 - CM 140/13 - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO EM 2013.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 073/2013 - CM 151/13 - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO EM 2013.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 074/2013 - CM 152/13 - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO EM 2013.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 075/2013 - CM 153/13 - APROVA A INCLUSÃO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ NA REGIÃO METROPOLITANA DE PORTO ALEGRE - RMPA.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 077/2013 - CM 160/13 - ALTERA REDAÇÃO DA LEI MUNICIPAL N. 2.674, DE 03 DE JUNHO DE 2005, QUE CRIA OS CARGOS DE DIRETOR DA GUARDA MUNICIPAL E GUARDA MUNICIPAL NO QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 078/2013 - CM 161/13 - CONCEDE CONTRIBUIÇÃO À ENTIDADE SEM FINS LUCRATIVOS - CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA - CONSEPRO, NO VALOR DE R$ 2.500,00 (DOIS MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 079/2013 - CM 162/13 - CRIA O CARGO EFETIVO DE "CONTROLADOR INTERNO" NO SERVIÇO PÚBLICO MUNICIPAL E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 080/2013 - CM 163/13 - CRIA O CARGO EFETIVO DE "PROCURADOR" NO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 076/2013 - CM 164/13 - AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVO À EMPRESA GUILHERME STAUDT E CIA LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 081/2013 - CM 165/13 - DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO MUNICIPAL DE TRÂNSITO, E DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO - JARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 082/2013 - CM 166/13 - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO EM 2013.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 083/2013 - CM 170/13 - AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE EQUIPAMENTOS, À COOPERATIVA CAIENSE DE RECICLAGEM, RECUPERAÇÃO, REUTILIZAÇÃO E COMERCIALIZAÇÃO DE RESÍDUOS SÓLIDOS - COOCAÍ-RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 084/2013 - CM 171/13 - ALTERA TABELA I DO CÓDIGO TRIBUTÁRIO MUNICIPAL INSTITUÍDO PELA LEI 3.244/2010.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 085/2013 - CM 172/13 - ALTERA O ARTIGO 53 DA LEI MUNICIPAL N° 3.244, DE 28 DE SETEMBRO 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PM 086/2013 - CM 176/13 - CONCEDE AUXÍLIO FINANCEIRO À ASSOCIAÇÃO DE MORADORES DO BAIRRO RIO BRANCO NO VALOR DE R$ 6.000,00 (SEIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 087/2013 - CM 181/13 - ALTERA O ARTIGO 25 DA LEI MUNICIPAL N° 3.255, DE 26 DE OUTUBRO DE 2010, QUE DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO AOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PM 088/2013 - CM 182/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE 2013, NO VALOR DE R$ 204.330,00 (DUZENTOS E QUATRO MIL E TREZENTOS E TRINTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 089/2013 - CM 183/13 - REVOGA A LEI MUNICIPAL N° 3.525, DE 28 DE DEZEMBRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 090/2013 - CM 184/13 - ESTABELECE O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DE QUE TRATA O ART. 14 DA LEI N° 2.600, DE 16 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 091/2013 - CM 188/13 - CONCEDE AUXÍLIO FINANCEIRO NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS) À ASSOCIAÇÃO CONGREGAÇÃO SANTA CATARINA - HOSPITAL SAGRADA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 092/2013 - CM 189/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2013, NO VALOR DE R$ 70,00 (SETENTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 093/2013 - CM 190/13 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO DE OBRA NOVA DE SÃO MIGUEL ARCANJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 094/2013 - CM 191/13 - CONCEDE AUXÍLIO FINANCEIRO À SOCIEDADE BENEFICENTE CULTURAL E COMUNITÁRIA DE ARROIO BONITO NO VALOR DE R$ 20.000,00 (VINTE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PM 095/2013 - CM 193/13 - AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICIPIO DE SÃO SEBASTIÃO DO CAÍ PARA O EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 096/2013 - CM 194/13 - DECLARA DE UTILIDADE PÚBLICA O GRUPO DE ESCOTEIROS TAQUATÓ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 097/2013 - CM 195/13 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIOS PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 098/2013 - CM 196/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2013, NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS) CONVENIO COM A FUNDERGS E MUNICÍPIO.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 099/2013 - CM 198/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2013, NO VALOR DE R$ 26,57 (VINTE E SEIS REAIS, CINCOENTA E SETE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 100/2013 - CM 199/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICIPIO DE 2013, NO VALOR DE R$ 28.782,13 (VINTE E OITO MIL SETECENTOS E OITENTA E DOIS REAIS E TREZE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 201/13 - INCLUI O INCISO IX NO ART. 2° DA LEI N° 3.560 DE 02 DE ABRIL DE 2013, QUE INSTITUI O PROGRAMA "ADOTE UMA PRAÇA" NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 101/2013 - CM 206/13 - DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO - COMTUR E O FUNDO MUNICIPAL DE TURISMO - FUMTUR ATRIBUIÇÕES E COMPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 102/2013 - CM 207/13 - DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE CULTURA, SUAS ATRIBUIÇÕES E COMPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PM 103/2013 - CM 212/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR ATRAVÉS DE LEILÃO, BENS INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 104/2013 - CM 213/13 - ALTERA OS ARTIGOS 197, 208 E 219 DA LEI MUNICIPAL N° 2.312, DE 28 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 105/2013 - CM 214/13 - ALTERA REDAÇÃO DO ARTIGO 102 DA LEI MUNICIPAL N° 2.312, DE 28 DE DEZEMBRO DE 2001, REGIME JURÍDICO DOS SERVIDORES. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 215/13 - DISPÕE SOBRE A INSTALAÇÃO DE GUARDA-VOLUMES EM ESTABELECIMENTOS BANCÁRIOS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 106/2013 - CM 217/13 - CONCEDE CONTRIBUIÇÃO FINANCEIRA À ASSOCIAÇÃO PROTETORA DOS ANIMAIS VIRA LATA DO CAÍ NO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 107/13 - CM 219/13 - ALTERA A REDAÇÃO DO PARÁGRAFO 2° DO ARTIGO 10° DA LEI MUNICIPAL N° 2.351, DE 10 DE MAIO DE 2002, QUE INSTITUI O FUNDO DE ASSISTÊNCIA A SAÚDE DO SERVIDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 108/2013 - CM 220/13 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 109/2013 - CM 221/13 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO VISANDO  O PMSB - PLANO MUNICIPAL DE SANEAMENTO BÁSICO - COM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO DO VALE DO RIO CAÍ - CIS/CAÍ, ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 110/2013 - CM 222/13 - CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO CAIENSE DE FUTSAL, NO VALOR DE R$ 12.000,00 (DOZE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 111/2013 - CM 228/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2013, NO VALOR DE R$ 26.637,83 (VINTE E SEIS MIL, SEISCENTOS E TRINTA E SETE REAIS E OITENTA E TRÊS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 112/2013 - CM 229/13 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2013 NO VALOR DE R$ 9.100,00 (NOVE MIL E CEM REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 113/2013 - CM 230/13 - ALTERA A REDAÇÃO DE ALGUNS ARTIGOS DA LEI MUNICIPAL 3.086, DE 02 DE OUTUBRO DE 2009, QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ NOVAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 114/2013 - CM 231/13 - CRIA O CARGO EFETIVO DE "ASSISTENTE ADMINISTRATIVO" NO SERVIÇO PÚBLICO MUNICIPAL E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 115/2013 - 232/13 - CONCEDE AUXÍLIO FINANCEIRO À ASSOCIAÇÃO DOS SERVIDORES DA PREFEITURA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ, NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM 116/2013 - CM 233/13 - CONCEDE AUXÍLIO FINANCEIRO NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS) À ASSOCIAÇÃO CONGREGAÇÃO SANTA CATARINA  - HOSPITAL SAGRADA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 236/13 - DÁ A DENOMINAÇÃO DE "BECO THEODORICO ANTUNES BARBOSA" À VIA PÚBLICA SITUADA PRÓXIMA A EMPRESA RENOVADORA DE PNEUS HOFF, NO AREIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 119/13 - ALTERA A REDAÇÃO DO ART. 4° E DE SEU INCISO IV, E A REDAÇÃO DO §1° E §5° DO ART. 5° DA RESOLUÇÃO N° 05/2005 DE 06 DE MAIO DE 2005.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 223/13 - AUTORIZA O VEREADOR FERNANDO COFFERRI A REPRESENTAR A CÂMARA MUNICIPAL EM BRASILIA-DF, ACOMPANHANDO O PREFEITO MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 235/13 - ALTERA A REDAÇÃO DO ART. 97 DA RESOLUÇÃO N° 3/97, DE 24 DE NOVEMBRO DE 1997 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 012/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO COMANDO DO 27° BATALHÃO DA BRIGADA MILITAR PARA QUE INFORME A ESTA CASA LEGISLATIVA, ATRAVÉS DE UM RELATÓRIO, O NÚMERO DE OCORRÊNCIAS DE TRÂNSITO NOS ÚLTIMOS 3 (TRÊS) ANOS, NOS SEGUINTES TREVOS DO MUNICÍPIO: NA ENTRADA DO BAIRRO CHAPADÃO, QUE SE ENCONTRA COM A AV. OSVALDO ARANHA; NO ACESSO AO HOSPITAL SAGRADA FAMÍLIA, QUE SE ENCONTRA COM A RUA JOÃO PEREIRA; JUNTO AO POSTO TIGRÃO, QUE SE ENCONTRA COM A RUA CORONEL GUIMARÃES.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 032/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER PARA QUE INFORME À ESTA CASA LEGISLATIVA QUAL O ANDAMENTO DO PROCESSO DE MUNICIPALIZAÇÃO DO ANTIGO TRECHO DA RS 122, DE DOAÇÃO PARA O MUNICÍPIO DE SÃO SEBASTIÃO DO CAI.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 033/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO COMANDANTE DA SOCIEDADE CIVIL CORPO DE BAMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ E À SECRETARIA DE SAÚDE DO GOVERNO DO ESTADO DO RS - SAMU - SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA, PARA QUE INFORMEM A ESTA CASA LEGISLATIVA, ATRAVÉS DE UM RELATÓRIO, O NÚMERO DE OCORRÊNCIAS DE TRÂNSITO NOS ÚLTIMOS 3 (TRÊS) ANOS , NO ANTIGO TRECHO DA RS 122, JUNTO AOS SEGUINTES TREVOS DO MUNICÍPIO:  NA ENTRADA DO BAIRRO CHAPADÃO, QUE SE ENCONTRA COM A AV. OSVALDO ARANHA; NO ACESSO AO HOSPITAL SAGRADA FAMÍLIA, QUE SE ENCONTRA COM A RUA JOÃO PEREIRA; JUNTO AO POSTO TIGRÃO, NO ACESSO À RUA CORONEL GUIMARÃES E NO ACESSO AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 048/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER SOLICITANDO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE E UMA MELHOR SINALIZAÇÃO NA RODOVIA RS 122, NOS SEGUINTES TREVOS DE ACESSO AO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ: NO TREVO DE ACESSO PRÓXIMO AO LOTEAMENTO POPULAR, SENTIDO BOM PRINCÍPIO/SÃO SEBASTIÃO DO CAÍ; NO TREVO DE ACESSO PRÓXIMO À EMPRESA DELTA FRIO, SENTIDO PORTÃO/SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 052/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER SOLICITANDO A ROÇADA DOS ACOSTAMENTOS DA RODOVIA ERS 124, ENTRE AS PONTES DO MATIEL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 054/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À EGR - EMPRESA GAÚCHA DE RODOVIAS S.A., VINCULADA À SECRETARIA DE INFRA-ESTRUTURA E LOGÍSTICA, DO GOVERNO DO ESTADO DO RS, SOLICITANDO A ROÇADA DOS CANTEIROS E ACOSTAMENTOS DAS RODOVIAS RS 122 E RS 240, EM TODO A EXTENSÃO DAS VIAS.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 055/13 - PROPÕE QUE , OUVIDO O PLENÁRIO, SEJA ENCAMINHADO UM OFÍCIO À EGR - EMPRESA GAÚCHA DE RODOVIAS, VINCULADA À SECRETARIA ESTADUAL DE INFRAESTRUTURA E LOGÍSTICA DO ESTADO DO RIO GRANDE DO SUL, SOLICITANDO QUE SEJA AGILIZADA A REFORMA/CONSERTO DA PONTE EXISTENTE NA RS 122, ANTES DO ACESSO AO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, SENTIDO PORTÃO/SÃO SEBASTIÃO DO CAÍ, PRÓXIMA A UCS - UNIVERSIDADE DE CAXIAS DO SUL E EMPRESA DELTA FRIO.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 060/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À SECRETARIA ESTADUAL DE INFRAESTRUTURA E LOGÍSTICA DO GOVERNO DO ESTADO DO RIO GRANDE DO SUL SOLICITANDO O AGENDAMENTO DE UMA REUNIÃO ENTRE O PRESIDENTE DA EGR - EMPRESA GAÚCHA DE RODOVIAS, SENHOR LUIZ CARLOS BERTOTTO, E OS VEREADORES DESTA CASA LEGISLATIVA COM A FINALIDADE DE DIRIMIR DÚVIDAS SOBRE VÁRIOS ASSUNTOS, A EXEMPLO DA MUNICIPALIZAÇÃO DO ANTIGO TRECHO DA RS 122 QUE PASSA EM SÃO SEBASTIÃO DO CAÍ, CAPINAS E ROÇADAS NA RS 122 E RS 240, INSTALAÇÃO DE RÓTULAS, REDUTORES DE VELOCIDADE, SINALIZAÇÕES, CICLOVIAS, ENTRE OUTROS ASSUNTOS.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 061/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO GERENTE DO ESCRITÓRIO LOCAL DA CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO CONVIDANDO-O PARA PARTICIPAR DE UMA DAS PRÓXIMAS SESSÕES DA CÂMARA COM A FINALIDADE DE EXPLANAR AOS VEREADORES SOBRE A SITUAÇÃO DAS ABERTURAS DA MANTA ASFÁLTICA DAS RUAS DO MUNICÍPIO PARA A INSTALAÇÃO DE NOVAS REDES DE ÁGUA E OU REPAROS NA REDE EXISTENTE.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 079/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM PEDIDO DE INFORMAÇÕES AO PODER EXECUTIVO PARA QUE ENVIE A ESTA CASA LEGISLATIVA, CASO TENHA CONHECIMENTO, O NÚMERO DO PROCESSO DE MUNICIPALIZAÇÃO DO ANTIGO TRECHO DA RS 122, BEM COMO O ÓRGÃO E O SETOR ONDE SE ENCONTRA.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 080/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO À EMPRESA OI TELEFONIA, SOLICITANDO A TRANSFERÊNCIA DO TELEFONE PÚBLICO (ORELHÃO) LOCALIZADO NA RUA HELMUTH WEIRICH, NAS PROXIMIDADES DO N° 300, BAIRRO QUILOMBO, PARA O LADO OPOSTO DA RUA.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 084/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO COMANDANTE DO 27° BATALHÃO DA BRIGADA MILITAR SOLICITANDO INFORMAÇÕES SOBRE A FORMA DE PATRULHAMENTO NO CENTRO E NOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 108/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA E LOGÍSTICA, SR. CALEB DE OLIVEIRA, SOLICITANDO QUE QUANDO DA REINICIALIZAÇÃO DAS OBRAS DE ASFALTAMENTO DO TRECHO ENTRE SÃO SEBASTIÃO DO CAÍ E SÃO JOSÉ DO HORTÊNCIO SEJA REINICIADO A PARTIR DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>ANASTÁCIO DA SILVA, ELSON LOPES., ROQUE JOSÉ SCHRÖDER</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 111/13 - PEDIDO DE INFORMAÇÕES, PARA APRECIAÇÃO E VOTAÇÃO DO PLENÁRIO, E SE APROVADO SEJA ENVIADO OFÍCIO AO SR. DARCI JOSÉ LAUERMANN, DIGNÍSSIMO PREFEITO MUNICIPAL, REQUERENDO-LHE: CÓPIA DAS PORTARIAS DE NOMEAÇÕES DE TODOS OS CARGOS DE CONFIANÇA E FUNÇÃO GRATIFICADA QUE ESTÃO EXERCENDO FUNÇÕES NO MUNICÍPIO; REQUER A APRESENTAÇÃO DO NÚMERO DE CONTRATADOS COMO ESTAGIÁRIOS, LISTANDO A FUNÇÃO  COM RESPECTIVOS OCUPANTES, LOTAÇÃO E VALOR RECEBIDO; REQUER A APRESENTAÇÃO DO NÚMERO DE CONTRATADOS DE FORMA EMERGENCIAL, LISTANDO A FUNÇÃO COM RESPECTIVOS OCUPANTES, LOTAÇÃO E VALOR RECEBIDO; REQUER CÓPIA DAS PORTARIAS DE NOMEAÇÃO DE TODOS OS DESDOBRAMENTOS DE PROFESSORES  NA SECRETARIA DE EDUCAÇÃO; REQUER CÓPIA DOS CONTRATOS DE TERCEIRIZAÇÃO. </t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 112/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À AES SUL DISTRIBUIDORA GAÚCHA DE ENERGIA S.A. SOLICITANDO QUE A EMPRESA FAÇA A TROCA DO TRANSFORMADOR EXISTENTE NA RUA JOSÉ LUIZ DE PAULA, N° 41, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 136/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À EMPRESA CAIENSE DE ÔNIBUS LTDA. SOLICITANDO OS SEGUINTES ESCLARECIMENTOS: QUAL O MOTIVO DA DIMINUIÇÃO DAS LINHAS INTERURBANAS DE SÃO SEBASTIÃO DO CAÍ À PORTO ALEGRE E VICE-VERSA, TENDO EM VISTA O QUESTIONAMENTO DE USUÁRIOS JUNTO AO VEREADOR SIGNATÁRIO?; QUAL O MOTIVO DO CANCELAMENTO DA LINHA DE ÔNIBUS, NO TURNO DA TARDE, PARA OS ESTUDANTES DE ESCOLAS E UNIVERSIDADES FORA DO MUNICÍPIO?.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 137/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO AO PREFEITO MUNICIPAL COM O SEGUINTE PEDIDO DE INFORMAÇÕES E DOCUMENTAÇÃO: QUE SEJA INFORMADO QUAIS AS LINHAS, HORÁRIOS E ITINERÁRIOS EXISTENTES E PRATICADOS PELA EMPRESA CAIENSE DE ÔNIBUS LTDA; QUE SEJA ENVIADO CÓPIA DE TODA DOCUMENTAÇÃO DA CONCORRÊNCIA E CONCESSÃO DE SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO URBANO ATUALMENTE EM VIGOR.  </t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 138/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO UM OFÍCIO À ASSOCIAÇÃO CONGREGAÇÃO DE SANTA CATARINA - HOSPITAL SAGRADA FAMÍLIA SOLICITANDO QUE ENVIE A ESTA CASA LEGISLATIVA O ENTENDIMENTO E/OU POSIÇÃO DA ENTIDADE EM RELAÇÃO À LEI N° 2.630, DE 28 DE JANEIRO DE 2005, QUE ESTABELECE A IMPLANTAÇÃO DE PLACAS NA PAREDE DOS POSTOS DE SAÚDE  E NO HOSPITAL SAGRADA FAMÍLIA, COM OS NOMES DOS MÉDICOS E OS HORÁRIOS QUE PRESTAM ATENDIMENTO, E QUE A DIRETORIA DO HOSPITAL APRESENTE, TAMBÉM, SUGESTÕES, SE FOR O CASO, PARA ALTERAÇÕES NA LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 141/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO NOVAMENTE UM OFÍCIO À EMPRESA OI TELEFONIA, SOLICITANDO A TRANSFERÊNCIA DO TELEFONE PÚBLICO (ORELHÃO) LOCALIZADO NA RUA HELMUTH WEIRICH, NAS PROXIMIDADES DO N° 300, BAIRRO QUILOMBO, PARA O LADO OPOSTO DA RUA.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 142/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO COMANDANTE DO 27° BATALHÃO DA BRIGADA MILITAR SOLICITANDO QUE SEJAM FEITAS RONDAS POLICIAIS, EM HORÁRIOS ALTERNADOS, DUAS VEZES AO DIA E DUAS VEZES À NOITE, NAS LOCALIDADES DE RIO BRANCO, MONJOLO, VIGIA, ARROIO BONITO E CHAPADÃO.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 146/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO AO DAER SOLICITANDO QUE SEJA FEITA UMA LIMPEZA DOS VALOS LATERAIS DA RS 122, SENTIDO VILA SÃO MARTIM/CAÍ, NAS PROXIMIDADES DA EMPRESA CLÁUDIO VOGEL, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 147/13 - PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À AES SUL DISTRIBUIDORA GAÚCHA DE ENERGIA S.A. SOLICITANDO QUE A EMPRESA INFORME A ESTA CASA LEGISLATIVA QUAL O MOTIVO PELO QUAL AINDA NÃO FOI INSTALADA REDE DE ENERGIA ELÉTRICA NA RUA DA MATA E ESTRADA AZALÉIA, NO PARQUE CAMPESTRE , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 155/13 -  PROPÕE QUE, OUVIDO O PLENÁRIO EM REGIME DE URGÊNCIA, SEJA ENCAMINHADO OFÍCIO AO COMANDANTE DO 27° BATALHÃO DA BRIGADA MILITAR E AO PREFEITO MUNICIPAL CONVIDANDO-OS A SE FAZEREM PRESENTES NA SESSÃO ORDINÁRIA DO DIA 19 DE AGOSTO DE 2013 PARA SE MANIFESTAREM SOBRE OS ASSALTOS OCORRIDOS RECENTEMENTE NO MUNICÍPIO, A ATUAÇÃO DA BRIGADA MILITAR, BEM COMO SUGESTÕES PARA INIBIR A ATUAÇÃO DOS CRIMINOSOS.  </t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 203/13 - QUE SEJA ENVIADO A TODAS AS OPERADORAS DE TELEFONIA CELULAR QUE PRESTAM SERVIÇO EM SÃO SEBASTIÃO DO CAÍ, SOLICITANDO MELHORIA NO SINAL DE TRANSMISSÃO DAS MESMAS NO INTERIOR  E, PRINCIPALMENTE, NA CIDADE.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 209/13 - QUE EM REGIME DE URGÊNCIA, SEJA ENVIADO UM OFÍCIO À CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO PARA QUE INFORME A ESTA CASA LEGISLATIVA QUAL O MOTIVO PELO QUAL A EMPRESA AINDA NÃO SOLICITOU À AES SUL DISTRIBUIDORA GAÚCHA DE ENERGIA UMA REDE ESPECÍFICA PARA A BOMBA DE ÁGUA LOCALIZADA ÀS MARGENS DO RIO CAÍ. </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 210/13 - QUE SEJA ENVIADO UM OFÍCIO À BRIGADA MILITAR SOLICITANDO QUE ENVIE A ESTA CASA LEGISLATIVA UM RELATÓRIO DE OCORRÊNCIAS DOS ÚLTIMOS 12 (DOZE) MESES NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 216/13 - CONSIDERANDO OS TRANSTORNOS JÁ CONSIDERADOS NORMAIS TODA VEZ QUE OCORRE UMA ENCHENTE NA MUNICÍPIO, CONSIDERANDO QUE A TRAGÉDIA AINDA VEM ACOMPANHADA EM SEGUIDA PELA FALTA DE ÁGUA E ENERGIA ELÉTRICA, CONSIDERANDO, PRINCIPALMENTE, QUE A FALTA DE ENERGIA ELÉTRICA OCORRE SOMENTE NA ÁREA PRÓXIMA AO RIO CAÍ, PROPÕE QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJAM CONVIDADOS O PREFEITO MUNICIPAL , O RESPONSÁVEL PELA DEFESA CIVIL DESTE MUNICÍPIO, E UM REPRESENTANTE DA AES DISTRIBUIDORA DE ENERGIA S.A. PARA SE MANIFESTAREM, NESTA CASA LEGISLATIVA, SOBRE O ASSUNTO, EM UMA PRÓXIMA SESSÃO ORDINÁRIA A SER AGENDADA. PROPÕE, AINDA, QUE O RESPONSÁVEL PELA EMPRESA FORNECEDORA DE ENERGIA ELÉTRICA INFORME, NA REFERIDA SESSÃO, SE HOUVE ALGUM PEDIDO DE MORADOR PARA O DESLIGAMENTO DA ENERGIA ELÉTRICA  E OU QUAL O MOTIVO PELO QUAL É DESLIGADA SOMENTE NAS ÁREAS PRÓXIMAS AO RIO CAÍ, E SE REALMENTE É NECESSÁRIO O DESLIGAMENTO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>VOP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 019/13 - REQUEREM A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA.     ANIRA QUERUBINA BROCHIER SCHNEIDER, ESPOSA DO SR. CÂNDIDO SCHNEIDER, EX-VEREADOR DA 6ª LEGISLATURA E EX-SECRETÁRIO DA FAZENDA, FALECIDA NO DIA 09 DE JANEIRO DE 2013.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 186/13 - REQUER A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRª. MARIA ARNELINA DE SOUZA NO DIA 07 DE SETEMBRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>CM 208/13 - REQUEREM A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. ENIO JOSÉ CERVEIRA FLORES, SOGRO DO VEREADOR MOZAR HOFF, FALECIDO NO DIA 27 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CM 224/13 - REQUEREM A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO JOVEM VAGNER MELLO, FALECIDO NO DIA 1° DE DEZEMBRO DE 2013. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3312,67 +3312,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>