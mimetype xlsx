--- v0 (2025-12-03)
+++ v1 (2026-04-23)
@@ -54,2657 +54,2657 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>JOSÉ ALCEU DE PAULA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2666/emenda.010.alceu.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2666/emenda.010.alceu.ok.pdf</t>
   </si>
   <si>
     <t>CM 10/11 - EMENDA ADITIVA AO PROJETO DE LEI Nº 0005/2011 - ACRESCENTE-SE AO ARTIGO 1º DO PROJETO DE LEI Nº 0005/2011, NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, PARA O EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1965/emenda.206.anastacio.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1965/emenda.206.anastacio.ok.pdf</t>
   </si>
   <si>
     <t>CM 206/11 - EMENDA AO PROJETO DE LEI PM 0137/2011, QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2012._x000D_
 AUTORIA: VEREADOR ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1966/emenda.207.alceu.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1966/emenda.207.alceu.ok.pdf</t>
   </si>
   <si>
     <t>CM 207/11 - EMENDA ADITIVA AO PROJETO DE LEI Nº 137/2011, ACRESCENTE-SE AO ARTIGO 1º DO PROJETO DE LEI  Nº 137/2011, NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, PARA O EXERCÍCIO DE 2012._x000D_
 AUTOR: VER. PROF. ALCEU DE PAULA.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1759/indicacao_20.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1759/indicacao_20.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 20/11 - O VEREADOR ABAIXO ASSINADO INDICA AO EXECUTIVO AS SEGUINTES PROVIDÊNCIAS: COLOCAÇÃO DE UMA LUMINÁRIA NA RUA ARMANDO KUNZLER, NO BAIRRO QUILOMBO; LIMPEZA DA "PRAÇA DR. ORESTES LUCAS; COLOCAÇÃO DE VENENO PARA MOSQUITOS NOS VALOS EXISTENTES NA CIDADE ._x000D_
 AUTOR: ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1760/indicacao_32.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1760/indicacao_32.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 32/11 - O VEREADOR ABAIXO ASSINO INDICA AO EXECUTIVO AS SEGUINTES PROVIDÊNCIAS: LIMPEZA DE BOCA-DE-LOBO NA RUA SATURNINO DA SILVA, BAIRRO QUILOMBO; LIMPEZA E RETIRADA DE ENTULHOS NA RUA MACHADINHO, CENTRO._x000D_
 AUTOR: ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1761/indicacao_41.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1761/indicacao_41.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 041/11 - INDICO, OUVIDO O PLENÁRIO, AO SR. PREFEITO MUNICIPAL, SEJAM FEITOS AO MELHORAMENTOS ABAIXO INDICADOS: CORTE DE GRAMA REVISÃO E RECUPERAÇÃO DOS BRINQUEDOS DO PARQUINHO INFANTIL E DA LIXEIRA DE USO COMUM, AMBOS LOCALIZADOS NA ESQUINA DAS RUAS PEREIRA MELLO E IVOTI, BAIRRO VILA RICA._x000D_
 AUTOR: VEREADOR. PROF. ALCEU DE PAULA.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1762/indicacao_67.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1762/indicacao_67.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 067/11 - INDICA AO EXECUTIVO, APÓS DECORRIDO O PRAZO LEGAL, QUE O NOSSO CENTRO DE CULTURA SEJA DENOMINADO "CENTRO DE CULTURA EGON SCHNECK" COMO FORMA SINGELA DE RECONHECER E HOMENAGEAR UMA PESSOA QUE MUITO TRABALHOU E SE DEDICOU PARA O ENGRANDECIMENTO DO NOSSO MUNICÍPIO._x000D_
 AUTOR: VER. VALDIR RAMOS.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1763/indicacao_76.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1763/indicacao_76.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 076/11 - INDICO, OUVIDO O PLENÁRIO, AO SR. PREFEITO MUNICIPAL SEJA CONSTRUÍDO UM PRÉDIO ADEQUADO, SEGURO, CONFORTÁVEL, ESPAÇOSO E DENTRO DOS PARÂMETROS EXIGIDOS PARA ABRIGAR, DEFINITIVAMENTE E EXCLUSIVAMENTE A BIBLIOTECA PÚBLICA MUNICIPAL CARLOS HENRIQUE ODERICH SOBRINHO._x000D_
 AUTOR: VER. PRO. ALCEU DE PAULA.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1764/indicacao_98.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1764/indicacao_98.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 098/11 - INDICA AO EXECUTIVO A CONSTRUÇÃO DE UM ABRIGO PARA A PARADA DE ÔNIBUS EXISTENTE NA ESTRADA DA VENÚNCIA, PRÓXIMO A ENTRADA QUE DÁ ACESSO À RESIDÊNCIA DO SR. GILVANI FLORES._x000D_
 AUTOR: VER. VILSON RECH.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1765/indicacao_109.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1765/indicacao_109.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 109/11 - OS VEREADORES ABAIXO ASSINADOS, DA BANCADA DO PP, INDICAM AO EXECUTIVO, COM O MÁXIMO EMPENHO, QUE ANALISE A POSSIBILIDADE DE CONCESSÃO DE AUXÍLIOS FINANCEIROS AOS CLUBES DE FUTEBOL DO MUNICÍPIO NAS LOCALIDADES DE VILA SÃO MARTIM, CONCEIÇÃO, ESPORTE CLUBE RIO BRANCO, ASSOCIAÇÃO DE VIGIA, ESPORTE CLUBE VILA NOVA, BEM COMO AO ESPORTE CLUBE GUARANI E GRÊMIO ESPORTIVO RIACHUELO. _x000D_
 AUTOR: VERS. ROQUE SCHRÖDER, PAULO SÉRGIO COELHO E ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1766/indicacao_122.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1766/indicacao_122.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 122/11 - INDICA AO EXECUTIVO QUE SEJA ESTUDADA A POSSIBILIDADE DE INCLUSÃO DA ESPECIALIDADE PEDIATRIA NO CONVÊNIO COM O HOSPITAL SÃO JOSÉ, MESMO QUE PARA ISSO SEJAM REVISTOS OS VALORES ACORDADOS._x000D_
 AUTOR: VER. PAULO SÉRGIO COELHO.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1767/indicacao_139.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1767/indicacao_139.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 139/1 1 - ATENDENDO A PEDIDO DE MORADORES, PAIS E ALUNOS, INDICA AO EXECUTIVO A COLOCAÇÃO DE UMA PARADA DE ÔNIBUS EM FRENTE À ASSOCIAÇÃO DOS CAMINHONEIROS._x000D_
 AUTOR: VER. VALDIR RAMOS.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1768/indicacao_140.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1768/indicacao_140.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 140/11 - ATENDENDO A PEDIDOS DE ALUNOS DO INSTITUTO ESTADUAL DE EDUCAÇÃO PAULO FREIRE, INDICA AO EXECUTIVO A COLOCAÇÃO DE LUMINÁRIAS NA ESQUINA DA AVENIDA HELMUT WEIRICH COM A RUA ESPERANTO, NO BAIRRO QUILOMBO._x000D_
 AUTOR: VER. VALDIR RAMOS.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1769/indicacao_141.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1769/indicacao_141.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 141/11 - INDICA AO EXECUTIVO, COM O MÁXIMO EMPENHO, QUE SEJA COLOCADO UM BICICLETÁRIO EM LUGAR APROPRIADO, SE POSSÍVEL EM FRENTE AO MUSEU._x000D_
 AUTOR: VER. VALDIR RAMOS.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1770/indicacao_169.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1770/indicacao_169.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 169/11 - INDICO AO SR. PREFEITO MUNICIPAL, QUE SEJA ENCAMINHADA AO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA E TRÂNSITO (COMSET), QUE OS MEMBROS DO CONSELHO, DISCUTAM AS NORMAS DE TRÁFEGO  E TRÂNSITO PREVISTAS DO ART. 68 AO ART. 71, DO CAP. IV - DOS PEDESTRES E CONDUTORES DE VEÍCULOS NÃO MOTORIZADOS._x000D_
 AUTOR: VER. PROF. ALCEU DE PAULA.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1771/indicacao_171.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1771/indicacao_171.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 171/11 - INDICA AO EXECUTIVO QUE PROCEDA TRATATIVAS JUNTO À EMPRESA AES SUL PARA QUE SEJAM COLOCADAS LUMINÁRIAS NOS POSTES, A PARTIR DO PARQUE CENTENÁRIO (ANTIGO RESTAURANTE DI VARIANI) ATÉ O TREVO DE ACESSO AO NOVO TRAÇADO DA RS 122._x000D_
 AUTOR: VER. VALDIR RAMOS.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1772/indicacao_175.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1772/indicacao_175.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 175/11 - INDICA AO EXECUTIVO A VIABILIZAÇÃO DE UM  AUXÍLIO FINANCEIRO NO VALOR DE R$ 12.000,00 (DOZE MIL REAIS) PARA A ASSOCIAÇÃO COMUNITÁRIA DA VIGIA._x000D_
 AUTOR: VER. ROQUE SCHRÖDER.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1773/indicacao_178.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1773/indicacao_178.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 178/11 - INDICA AO EXECUTIVO O MÁXIMO EMPENHO NA ELABORAÇÃO, MAIS BREVE POSSÍVEL, DO PLANO DE SANEAMENTO MUNICIPAL, ATRAVÉS DE PARCERIA COM A  CORSAN, PARA QUE POSSA RECEBER RECURSOS FEDERAIS PARA O TRATAMENTO DO ESGOTO EM NOSSO MUNICÍPIO._x000D_
 AUTOR: CLÉBER BALCH SCHRÖEDER.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1774/indicacao_183.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1774/indicacao_183.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 183/11 - A PEDIDO DOS 96 (NOVENTA E SEIS) SIGNATÁRIOS DO ABAIXO ASSINADO EM ANEXO, INDICA AO EXECUTIVO A DESOBSTRUÇÃO DO ARROIO CONCEIÇÃO, NO TRECHO DA VILA PIRES ATÉ A LOCALIDADE DE CANTO ALEGRE, NESTE MUNICÍPIO._x000D_
 AUTOR: VER. VILSON JOSÉ RECH.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1775/indicacao_188.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1775/indicacao_188.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 188/11 - INDICO, AO SENHOR PREFEITO MUNICIPAL, QUE O AUTOMÓVEL  VW/GOL 1.0 GLI, ANO/MODELO 1994-1995, PLACA IID - 0427, QUE A LEI Nº 3.100, DE 11/11/2009 AUTORIZOU A CONCESSÃO DE DIREITO REAL DE USO A ASSOCIAÇÃO OBRA  NOVA DE SÃO MIGUEL ARCANJO E AO CONSELHO MUNICIPAL ANTI-DROGAS - COMAD, SEJA DOADO EM DEFINITIVO À ASSOCIAÇÃO OBRA NOVA SÃO MIGUEL ARCANJO - CNPJ Nº 10.188.690/0001-08._x000D_
 AUTOR: VER. PROF. ALCEU DE PAULA.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1776/indicacao_196.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1776/indicacao_196.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 196/11 - INDICA AO EXECUTIVO, COM O MÁXIMO EMPENHO, A AMPLIAÇÃO DE SALAS DE AULA DA ESCOLA MUNICIPAL OLAVO BILAC, EM CAMPESTRE SANTA TEREZINHA._x000D_
 AUTOR: VER. VALDIR RAMOS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1777/indicacao_209.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1777/indicacao_209.11.ok.pdf</t>
   </si>
   <si>
     <t>CM 209/11  - INDICA AO EXECUTIVO UMA AMPLA  REFORMA NO CAMPO DA BARCA, SITUADO NO BAIRRO NAVEGANTES, COM CERCAMENTO, TROCA DE GRAMADO, ENTRE OUTROS MELHORAMENTOS._x000D_
 AUTOR: VER. CLÉBER BALCH SCHRÖEDER.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2120/requerimento.084.todos.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2120/requerimento.084.todos.ok.pdf</t>
   </si>
   <si>
     <t>CM 84/11 - OS VEREADORES ABAIXO ASSINADOS, PROPÕEM QUE, OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA ENVIADA UMA MOÇÃO DE APOIO AO EXCELENTÍSSIMO SENHOR CLÉSIO ANDRADE, AUTOR DESTA INICIATIVA, BEM COMO AOS DEMAIS SENADORES DA BANCADA GAÚCHA NO SENADO FEDERAL, PARA QUE OS MESMOS NÃO MEÇAM ESFORÇOS JUNTO AOS DEMAIS SENADORES PARA A SUA APROVAÇÃO.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2106/requerimento_208.todos.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2106/requerimento_208.todos.ok.pdf</t>
   </si>
   <si>
     <t>CM 208/11 - OS VEREADORES ABAIXO ASSINADOS, PROPÕEM QUE, OUVIDO O PLENÁRIO, SEJA ENVIADA AO EXMº GOVERNADOR DO ESTADO, SENHOR TARSO GENRO, UMA MOÇÃO DE APOIO DE TODOS OS VEREADORES DESTA CASA LEGISLATIVA À LUTA DOS DELEGADOS DE POLÍCIA PELO REALINHAMENTO DE SEUS SALÁRIOS COM AS CARREIAS JURÍDICAS DO PODER EXECUTIVO DO ESTADO DO RIO GRANDE DO SUL. AUTOR: TODOS OS VEREADORES</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2119/requerimento.104.anastacio.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2119/requerimento.104.anastacio.ok.pdf</t>
   </si>
   <si>
     <t>CM 104/11- O VEREADOR ABAIXO ASSINADO, REQUER, APÓS OUVIDO O PLENÁRIO, EM REGIME DE URGÊNCIA, SEJA TRANSMITIDA UMA MOÇÃO DE CONGRATULAÇÕES À I.E.A.D.V.C - IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS DO VALE DO CAÍ PELA PASSAGEM DO CENTENÁRIO DE EXISTÊNCIA DA IGREJA ASSEMBLÉIA DE DEUS NO BRASIL, PELOS 87 (OITENTA E SETE) ANOS NO ESTADO DO RIO GRANDE DO SUL, E PELOS 66 (SESSENTA E SEIS) ANOS NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ. REQUER, AINDA, QUE SEJAM AGRACIADOS COM A REFERIDA MOÇÃO DE CONGRATULAÇÕES OS SEGUINTES REPRESENTANTES DA IGREJA ASSEMBLÉIA DE DEUS: PASTOR UBIRATAN BATISTA JOB, PRESIDENTE DA CIEPADERGS; WILIS URBANO TARANGER, MISSIONÁRIO; PASTOR ACÁCIO BRIZOLA FRICK, PRESIDENTE DA I.E.A.D.V.C; E PASTOR EDGAR DE SOUZA MACHADO, QUE REALIZOU O 1º CULTO NESTE MUNICÍPIO._x000D_
 AUTOR: VER. ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2667/projeto.148.mesa.decreto.fixa_no_vereadores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2667/projeto.148.mesa.decreto.fixa_no_vereadores.ok.pdf</t>
   </si>
   <si>
     <t>CM 148/11     FIXA O NÚMERO DE VEREADORES PARA A LEGISLATURA DE 2013/2016.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1968/projeto.180.valdir..pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1968/projeto.180.valdir..pdf</t>
   </si>
   <si>
     <t>CM 180/11 - APROVA AS CONTAS DO MUNICÍPIO RELATIVAS AO EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>PROJETO de Emenda à LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1885/emenda.101.mesa.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1885/emenda.101.mesa.ok.pdf</t>
   </si>
   <si>
     <t>CM 101/11 - ALTERA A REDAÇÃO DO ART. 8º, DOS INCISOS I,II,III, E REVOGA O INCISO IV DO ART. 8º DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1803/projeto.executivo_01.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1803/projeto.executivo_01.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 001/2011 - CM 01/11 - CONCEDE UM AUXÍLIO FINANCEIRO NO VALOR DE R$ 22.991,86 (VINTE E DOIS MIL, NOVECENTOS E NOVENTA E UM REAIS E OITENTA E SEIS CENTAVOS) À ASSOCIAÇÃO CONGREGAÇÃO SANTA CATARINA - HOSPITAL SAGRADA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1804/projeto.executivo_02.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1804/projeto.executivo_02.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 02/2011 - CM 02/11 - AUTORIZA O PODER EXECUTIVO A INCLUIR ESTUDOS DE PREVENÇÃO E COMBATE AO USO DE DROGAS PSICOATIVOS, LÍCITAS E ILÍCITAS, NO CURRÍCULO DO SISTEMA MUNICIPAL DE ENSINO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1805/projeto.executivo_03.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1805/projeto.executivo_03.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 03/2011 - CM 03/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 196.020,00 (CENTO E NOVENTA E SEIS MIL E VINTE REAIS) .</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1806/projeto.executivo_04.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1806/projeto.executivo_04.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 04/2011 - CM 04/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1807/projeto.executivo_05.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1807/projeto.executivo_05.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 05/2011 - CM 05/11 - INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1808/projeto.executivo_06.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1808/projeto.executivo_06.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 06/2011 - CM 06/11 - ALTERA OS LIMITES DA ZONA INDUSTRIAL - ZI, NOS TERMOS DO MAPA EM ANEXO AO PLANO DIRETOR DO MUNICÍPIO, CONFORME CONSTA NO ARTIGO 35 DA LEI Nº 2.802, DE 09 DE OUTUBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1809/projeto.executivo_07.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1809/projeto.executivo_07.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 07/2011 - CM 07/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 90.000,00 (NOVENTA MIL REAIS).</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1810/projeto.executivo_08.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1810/projeto.executivo_08.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 08/2011 - CM 08/11 - ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 3.250, DE 20 DE OUTUBRO DE 2010, PÁRA AMPLIAR O PERÍODO DE REQUERIMENTO E PAGAMENTO DE DÉBITOS COM REDUÇÃO DE JUROS E MULTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1811/projeto.executivo_09.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1811/projeto.executivo_09.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 09/2011 - CM 09/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 80,000,00 (OITENTA MIL REAIS).</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1812/projeto.executivo_10.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1812/projeto.executivo_10.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 010/2011 - CM 11/11 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A APAE PARA O ATENDIMENTO DE CRIANÇAS EXCEPCIONAIS RESIDENTES NO TERRITÓRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1813/projeto.executivo_11.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1813/projeto.executivo_11.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 011/2011 - CM 012/11 - DENOMINA E AMPLIA AS SEGUINTES VIAS PÚBLICAS SITUADAS NA LOCALIDADE DE NOVA RIO BRANCO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1814/projeto.executivo_12.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1814/projeto.executivo_12.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 012/2011 - CM 013/11 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DOS PRODUTORES E COMERCIANTES DE FLORES E PLANTAS ORNAMENTAIS DO VALE DO CAÍ - CAÍFLORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1815/projeto.executivo_13.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1815/projeto.executivo_13.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 013/2011 - CM 014/11 - CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO ESCOLA DOS DEFICIENTES VISUAIS DO VALE DO CAÍ E DÁ  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1816/projeto.executivo_14.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1816/projeto.executivo_14.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 014/2011 - CM 015/11 - CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE EMPRESAS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1817/projeto.executivo_15.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1817/projeto.executivo_15.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 015/2011 - CM 016/11 - ALTERA O NÚMERO DE VAGAS DO CARGO DE OPERÁRIO, NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART.  3º DA LEI Nº 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1818/projeto.executivo_16.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1818/projeto.executivo_16.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 016/2011 - CM 017/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - OPERÁRIO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1822/projeto.executivo_17.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1822/projeto.executivo_17.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 017/2011 - CM 18/11 - CONCEDE SUBVENÇÃO SOCIAL AO GRUPO FOLCLÓRICO TAPIRAPÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1823/projeto.019.cleber_e_roque.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1823/projeto.019.cleber_e_roque.ok.pdf</t>
   </si>
   <si>
     <t>CM 019/11 - ALTERA A TABELA DE EVENTOS DOS MESES DE JANEIRO E FEVEREIRO, NO ART 1º DA LEI Nº 3.293, DE 19 DE JANEIRO DE 2011, QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2011. AUTORIA: CLEBER SCHROEDER e ROQUE SCHRODER.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1824/projeto.executivo_18.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1824/projeto.executivo_18.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 018/2011 - CM 021/11 - AUTORIZA O EXECUTIVO MUNICIPAL RECEBER EM DOAÇÃO ÁREA DE TERRAS NA LOCALIDADE DE ARROIO BONITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1825/projeto.executivo_19.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1825/projeto.executivo_19.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 019/2011 - CM 022/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 397.052,46 (TREZENTOS E NOVENTA E SETE MIL, CINQUENTA E DOIS REAIS E QUARENTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1826/projeto.executivo_20.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1826/projeto.executivo_20.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 020/2011 - CM 023/11 - AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR VIGÊNCIA DE CONTRATOS FIRMADOS ASSOCIAÇÃO CONGREGAÇÃO SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1827/projeto.executivo_21.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1827/projeto.executivo_21.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 021/2011 - CM 024/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 333.521,83 (TREZENTOS E TRINTA E TRÊS MIL, QUINHENTOS E VINTE E UM REAIS E OITENTA E TRÊS CENTAVOS) .</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1828/projeto.executivo_22.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1828/projeto.executivo_22.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 022/2011 - CM 025/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.700,00 (TRÊS MIL E SETECENTOS REAIS).</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1829/projeto.executivo_23.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1829/projeto.executivo_23.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 023/2011 - CM 026/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 8.217,01 (OITO MIL, DUZENTOS E DEZESSETE REAIS E UM CENTAVO).</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1830/projeto.executivo_24.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1830/projeto.executivo_24.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 024/2011 - CM 027/11 - ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 3.250, DE 20 DE OUTUBRO DE 2010, PARA AMPLIAR O PERÍODO  DE REQUERIMENTO E PAGAMENTO DE DÉBITOS COM REDUÇÃO DE JUROS E MULTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1831/projeto.executivo_25.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1831/projeto.executivo_25.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 025/2011 - CM 028/11 - INSTITUI O SERVIÇO DE ACOLHIMENTO EM FAMÍLIAS ACOLHEDORAS DE CRIANÇAS E ADOLESCENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1833/projeto.executivo_26.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1833/projeto.executivo_26.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 026/2011 - CM 033/11 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CÍRCULO DE MÁQUINAS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1834/projeto.executivo_27.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1834/projeto.executivo_27.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 027/2011 - CM 034/11 - CRIA O CARGO EFETIVO DE "BIÓLOGO" NO SERVIÇO PÚBLICO MUNICIPAL E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1835/projeto.executivo_28.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1835/projeto.executivo_28.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 028/2011 - CM 035/11 - CONCEDE SUBVENÇÃO SOCIAL À SOCIEDADE CULTURAL DOS CANTORES DE SÃO SEBASTIÃO DO CAÍ E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1836/projeto.executivo_29.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1836/projeto.executivo_29.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 029/2011 - CM 036/11 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR O TERMO DE ACORDO DE COOPERAÇÃO TÉCNICA COM A DELEGACIA FEDERAL DE AGRICULTURA NO RS, CONTRATAR EMERGENCIALMENTE UM MÉDICO VETERINÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1837/projeto.037.mesa.diarias.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1837/projeto.037.mesa.diarias.ok.pdf</t>
   </si>
   <si>
     <t>CM 037/11 - DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS PARA VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1838/projeto.038.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1838/projeto.038.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 038/11 - DENOMINA DE "RUA ADOLFO O. FLORES" O TRECHO DA VIA PÚBLICA COMPREENDIDO ENTRE A RODOVIA RS 122, KM 14 E  O LOTEAMENTO LAUX, NESTE MUNICÍPIO._x000D_
 AUTOR: VER. VALDIR RAIMUNDO RAMOS.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1839/projeto.executivo_30.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1839/projeto.executivo_30.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 030/2011 - CM 042/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.989,96 (HUM MIL, NOVECENTOS E OITENTA E NOVE REAIS E NOVENTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1840/projeto.executivo_31.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1840/projeto.executivo_31.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 031/2011 - CM 043/11 - AUTORIZA O EXECUTIVO MUNICIPAL A EMITIR NUMERAÇÃO PREDIAL PARA LOTES EM REGULARIZAÇÃO FUNDIÁRIA, CONFORME DISPÕE A LEI MUNICIPAL Nº 3.278 DE 15 DE DEZEMBRO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1841/projeto.executivo_32.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1841/projeto.executivo_32.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 032/2011 - REVOGA A LEI Nº 3.307, DE 15 DE MARÇO DE 2011, QUE AUTORIZOU A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 397.052,46 (TREZENTOS E NOVENTA E SETE MIL, CINQUENTA E DOIS REAIS E QUARENTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1842/projeto.executivo_33.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1842/projeto.executivo_33.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 033/2011 - CM 45/11 - ALTERA OS LIMITES DA ZONA MISTA - ZM, NOS TERMOS DO MAPA EM ANEXO AO PLANO DIRETOR DO MUNICÍPIO, CONFORME CONSTA NO ARTIGO 35 DA LEI Nº 2.812, DE 09 DE OUTUBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1843/projeto.executivo_34.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1843/projeto.executivo_34.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 034/2011 - CM 046/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - BIÓLOGO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1844/projeto.executivo_35.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1844/projeto.executivo_35.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 035/2011 - CM 048/11 - INSTITUI A CAMPANHA DE PREMIAÇÃO A CONSUMIDORES DO MUNICÍPIO PARA O EXERCÍCIO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1845/projeto.executivo_36.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1845/projeto.executivo_36.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 036/2011 - CM 049/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE DE VENCIMENTOS E SALÁRIOS AOS SERVIDORES PÚBLICOS MUNICIPAIS, ATIVOS, INATIVOS E PENSIONISTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1846/projeto.executivo_37.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1846/projeto.executivo_37.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 037/2011 - CM 050/11 - DISPÕE SOBRE O ALVARÁ DE SAÚDE, INSTITUÍDO PELA LEI MUNICIPAL 3.244/10, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1847/projeto.executivo_38.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1847/projeto.executivo_38.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 038/2011 - CM 051/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 321.250,00 (TREZENTOS E VINTE E UM MIL E DUZENTOS E CINQUENTA REAIS).</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1848/projeto.052.mesa.subsidio_prefeito.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1848/projeto.052.mesa.subsidio_prefeito.ok.pdf</t>
   </si>
   <si>
     <t>CM 052/11 - REAJUSTA NO MÊS DE ABRIL DE 2011 OS SUBSÍDIOS DO PREFEITO MUNICIPAL E DO VICE-PREFEITO.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1849/projeto.053.mesa.subsidio_vereadores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1849/projeto.053.mesa.subsidio_vereadores.ok.pdf</t>
   </si>
   <si>
     <t>CM 053/11 - REAJUSTA NO MÊS DE ABRIL DE 2011 O SUBSÍDIO DOS VEREADORES.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1850/projeto.054.mesa.subsidios_secretarios.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1850/projeto.054.mesa.subsidios_secretarios.ok.pdf</t>
   </si>
   <si>
     <t>CM 054/11 - REAJUSTA NO MÊS DE ABRIL DE 2011 O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1851/projeto.055.mesa.vencimentos_servidores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1851/projeto.055.mesa.vencimentos_servidores.ok.pdf</t>
   </si>
   <si>
     <t>CM 055/11 - REAJUSTA AS TABELAS DE VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1852/projeto.executivo_39.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1852/projeto.executivo_39.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 039/2011 - CM 059/11 - INSTITUI O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1853/projeto.executivo_40.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1853/projeto.executivo_40.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 040/2011 - CM 060/11 - DENOMINA DE PRAÇA COMUNITÁRIA TIO PUBI - CARLOS ALFREDO WALDEMAR CORNELIUS, O ESPAÇO DE USO INSTITUCIONAL  NO LOTEAMENTO ANGICO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1854/projeto.executivo_41.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1854/projeto.executivo_41.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 041/2011 - CM 061/11 - AUTORIZA A ABERTURA DE  CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 39.500,00 (TRINTA E NOVE MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1855/projeto.executivo_42.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1855/projeto.executivo_42.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 042/2011 - CM 062/11 - AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DA SAÚDE INCENTIVO FINANCEIRO E DÁ  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1856/projeto.executivo_43.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1856/projeto.executivo_43.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 043/2011 - CM 063/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - SERVENTE - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1857/projeto.executivo_44.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1857/projeto.executivo_44.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 044/2011 - CM 064/11 - CONCEDE AUXÍLIO FINANCEIRO NO VALOR DE R$ 1,000.00 (HUM MIL REAIS) À ASSOCIAÇÃO CAIENSE DE ORQUIDÓFILOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1858/projeto.executivo_45.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1858/projeto.executivo_45.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 045/2011 - CM 068/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR  - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1859/projeto.executivo_46.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1859/projeto.executivo_46.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 046/2011 - CM 069/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MEDICO E PSICÓLOGO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1860/projeto.executivo_47.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1860/projeto.executivo_47.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 047/2011 - CM 070/11 - AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES  DE CRÉDITO COM A CAIXA ESTADUAL S.A. - AGÊNCIA DE FOMENTO - RS, COM RECURSOS PRÓPRIOS PARA OBRAS DE INFRA-ESTRUTURA URBANA - PAVIMENTAÇÃO ASFÁLTICA DO DISTRITO INDUSTRIAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1861/projeto.executivo_48.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1861/projeto.executivo_48.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 048/2011 - CM 071/11 - ALTERA A DENOMINAÇÃO DAS SEGUINTES VIAS PÚBLICAS SITUADAS NA LOCALIDADE DE ANGICO - RESIDENCIAL ANGICO -, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1862/projeto.executivo_49.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1862/projeto.executivo_49.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 049/2011 - CM 072/11 - CRIA O CARGO EFETIVO DE TERAPEUTA OCUPACIONAL NO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1863/projeto.executivo_50.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1863/projeto.executivo_50.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 050/2011 - CM 073/11 - ALTERA O NÚMERO DE VAGAS DO CARGO DE MÉDICO, ATRAVÉS DE NOVA REDAÇÃO AO ARTIGO 3º DA LEI 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1865/projeto.074.alceu.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1865/projeto.074.alceu.ok.pdf</t>
   </si>
   <si>
     <t>CM 074/11 - DISPÕE SOBRE A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO DE VEÍCULOS DESTINADOS ÀS PESSOAS IDOSAS E PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS, CONDUTORAS OU NÃO DO VEÍCULO._x000D_
 AUTOR: VER. PROF. JOSÉ ALCEU DE PAULA</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1864/projeto.executivo_51.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1864/projeto.executivo_51.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 051/2011 - CM 077/11 - CRIA EMPREGOS DESTINADOS A ATENDER AO PROGRAMA DE SAÚDE DA FAMÍLIA - AGENTE DE COMBATE ÀS ENDEMIAS - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1866/projeto.executivo_52.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1866/projeto.executivo_52.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 052/2011 - CM 78/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1924/projeto.079.cleber.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1924/projeto.079.cleber.ok.pdf</t>
   </si>
   <si>
     <t>CM 079/11 - INSTITUI COMO ATIVIDADE COMPLEMENTAR, NAS ESCOLAS MUNICIPAIS DE SÃO SEBASTIÃO DO CAÍ, O ENSINO DE EDUCAÇÃO PARA O TRÂNSITO._x000D_
 AUTOR: CLEBER BALCH SCHROEDER</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1867/projeto.executivo_53.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1867/projeto.executivo_53.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 053/2011 - CM 080/11 - DENOMINA DE "PRAÇA COMUNITÁRIA PAULO GERMANO BENNEMANN - BAIANO", O ESPAÇO DE USO INSTITUCIONAL NO BAIRRO RIO BRANCO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1868/projeto.executivo_54.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1868/projeto.executivo_54.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 054/2011 - CM 081/11 - DENOMINA DE RUA DAS TAQUAREIRAS E TRAVESSA MAÇONARIA, DUAS VIAS PÚBLICAS SITUADAS NA LOCALIDADE DE MAÇONARIA - CONCEIÇÃO - NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1869/projeto.executivo_55.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1869/projeto.executivo_55.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 055/2011 - CM 082/11 - CONCEDE AUXÍLIO FINANCEIRO NO VALOR DE R$ 4.000,00 (QUATRO MIL REAIS) À ASSOCIAÇÃO ESPORTIVA E RECREATIVA ALTANEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1870/projeto.executivo_56.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1870/projeto.executivo_56.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 056/2011 - CM 083/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE UM MÉDICO VETERINÁRIO, NOS TERMOS  DO ACORDO DE COOPERAÇÃO TÉCNICA FIRMADO COM A DELEGACIA FEDERAL DE AGRICULTURA NO RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1871/projeto.executivo_57.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1871/projeto.executivo_57.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 057/2011 - CM 086/11 - INSTITUI A NOTA FISCAL ELETRÔNICA DE SERVIÇOS, A DECLARAÇÃO ELETRÔNICA DE SERVIÇOS, DISPÕE SOBRE A GERAÇÃO E UTILIZAÇÃO DE CRÉDITOS TRIBUTÁRIOS PARA TOMADORES DE SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1872/projeto.executivo_58.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1872/projeto.executivo_58.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 058/2011 - CM 087/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.250.000,00 (HUM MILHÃO, DUZENTOS E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1873/projeto.executivo_59.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1873/projeto.executivo_59.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 059/2011 - CM 088/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00 (CEM MIL REAIS).</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1874/projeto.executivo_60.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1874/projeto.executivo_60.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 060/2011 - CM 089/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 243.750,00 (DUZENTOS E QUARENTA E TRÊS MIL, SETECENTOS E CINQUENTA REAIS).</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1875/projeto.executivo_61.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1875/projeto.executivo_61.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 061/2011 - CM 090/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 37.455,00 (TRINTA E SETE MIL E QUATROCENTOS E CINQUENTA E CINCO REAIS).</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1876/projeto.executivo_62.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1876/projeto.executivo_62.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 062/2011 - CM 091/11 - DISPÕE SOBRE INCENTIVO À AGRICULTURA ATRAVÉS DE AUXÍLIO FINANCEIRO NA AQUISIÇÃO DE MUDAS FRUTÍFERAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1877/projeto.executivo_63.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1877/projeto.executivo_63.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 063/2011 - CM 092/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.335.746,00 (HUM MILHÃO, TREZENTOS E TRINTA E CINCO MIL E SETECENTOS E QUARENTA E SEIS REAIS).</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1878/projeto.executivo_64.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1878/projeto.executivo_64.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 064/2011 - CM 093/11 - INSTITUI NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, A LEI GERAL MUNICIPAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1879/projeto.executivo_65.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1879/projeto.executivo_65.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 065/2011 - CM 094/11 - DENOMINA DE TRAVESSA SÃO JOÃO, A VIA PÚBLICA SITUADA NA LOCALIDADE DE NAVEGANTES, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1880/projeto.executivo_66.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1880/projeto.executivo_66.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 066/2011 - CM 095/11 - CONCEDE REDUÇÃO PARCIAL DE ENCARGOS NAS CONDIÇÕES EM QUE ESPECIFICA, PARA PESSOAS  JURÍDICAS SITUADAS NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1881/projeto.executivo_67.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1881/projeto.executivo_67.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 067/2011 - CM 096/11 - ALTERA A REDAÇÃO DO PARÁGRAFO 5º DO ARTIGO 9º DA LEI MUNICIPAL Nº 2.350, DE 10 DE MAIO DE 2002, QUE ALTEROU A REDAÇÃO DA LEI 1.520, DE 28 DE JANEIRO DE 1992, QUE INSTITUIU O FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR - FAP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1882/projeto.executivo_68.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1882/projeto.executivo_68.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 068/2011 - CM 097/11 - CONCEDE AUXÍLIO FINANCEIRO NO VALOR DE R$ 93.000.00 (NOVENTA E TRÊS MIL REAIS) À EMPRESAS DA CIDADE, OBJETIVANDO O ATENDIMENTO DO TERMO DE COMPROMISSO DE AJUSTAMENTO DE CONDUTA FIRMADO COM O MINISTÉRIO PÚBLICO ESTADUAL,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1883/projeto.executivo_69.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1883/projeto.executivo_69.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 069/2011 - CM 099/11 - DISPÕE SOBRE PROCEDIMENTOS PARA EXTINÇÃO DE CRÉDITOS AJUIZADOS.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1884/projeto.executivo_70.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1884/projeto.executivo_70.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 070/2011 - CM 100/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NO VALOR DE R$ 37.455,00 (TRINTE E SETE MIL E QUATROCENTOS E CINQUENTA E CINCO REAIS).</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1886/projeto.executivo_71.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1886/projeto.executivo_71.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 071/2011 - CM 102/11 - CONCEDE UM AUXÍLIO FINANCEIRO NO VALOR DE R$ 22.507,84 (VINTE E DOIS MIL, QUINHENTOS E SETE REAIS E OITENTA E QUATRO CENTAVOS) À ASSOCIAÇÃO CONGREGAÇÃO SANTA CATARINA - HOSPITAL SAGRADA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1887/projeto.executivo_72.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1887/projeto.executivo_72.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 072/2011 - CM 103/11 - ALTERA A REDAÇÃO DO ARTIGO 3º, DA LEI 1.844, DE 04 DE AGOSTO DE 1995, QUE INSTITUI O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1889/projeto.executivo_73.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1889/projeto.executivo_73.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 073/2011 - CM 111/11 - ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI 3.313, DE 15 DE MARÇO DE 2011, QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CÍRCULO DE MÁQUINAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1890/projeto.executivo_74.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1890/projeto.executivo_74.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 074/2011 - CM 112/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 42.819,54 (QUARENTA E DOIS MIL, OITOCENTOS E DEZENOVE REAIS E CINQUENTA E QUATRO CENTAVOS) .</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1891/projeto.executivo_75.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1891/projeto.executivo_75.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 075/2011 - 113/11 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO DA ÁREA DA SAÚDE COM A FUNDAÇÃO DR. HOMERO LIMA MENEZES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1892/projeto.executivo_76.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1892/projeto.executivo_76.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 076/2011 - CM 114/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PEDREIRO - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1893/projeto.executivo_77.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1893/projeto.executivo_77.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 077/2011 - CM 115/11 - DENOMINA DE RUA BANANEIRAS, A VIA PÚBLICA SITUADA NA LOCALIDADE DO ANGICO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1894/projeto.executivo_78.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1894/projeto.executivo_78.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 078/2011 - 116/11 - DENOMINA DE ESTRADA ARROIO BONITO LAGOA, A VIA PÚBLICA SITUADA NA LOCALIDADE DE ARROIO BONITO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1895/projeto.executivo_79.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1895/projeto.executivo_79.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 079/2011 - 117/11 - DENOMINA DE RUA SOL NASCENTE, A VIA PÚBLICA SITUADA NO LOTEAMENTO POPULAR, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1896/projeto.executivo_80.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1896/projeto.executivo_80.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 080/2011 - 118/11 - DENOMINA DE ESTRADA BERNARDINO DOS SANTOS BORGES, A VIA PÚBLICA SITUADA NA LOCALIDADE DE CHAPADÃO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1897/projeto.executivo_81.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1897/projeto.executivo_81.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 081/2011 - CM 119/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 23.040,00 (VINTE E TRÊS MIL E QUARENTA REAIS).</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1898/projeto.executivo_82.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1898/projeto.executivo_82.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 082/2011 - CM 120/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 51.200,00 (CINQUENTA E UM MIL E DUZENTOS REAIS).</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1899/projeto.executivo_83.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1899/projeto.executivo_83.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 083/2011 - CM 121/11 - PROÍBE A REALIZAÇÃO DE QUAISQUER TIPOS DE BAILES NAS DEPENDÊNCIAS DO CENTRO INTEGRADO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1900/projeto.executivo_84.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1900/projeto.executivo_84.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 084/2011 - CM 124/11 - ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI 3.336, DE 03 DE MAIO DE 2011, QUE INSTITUI O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1901/projeto.executivo_85.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1901/projeto.executivo_85.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 085/2011 - CM 125/11 - ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI 3.327, DE 12 DE ABRIL DE 2011, QUE DISPÕE SOBRE O ALVARÁ DE SAÚDE, INSTITUÍDO PELA LEI MUNICIPAL 3.244, DE 28 DE SETEMBRO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1902/projeto.executivo_86.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1902/projeto.executivo_86.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 086/2011 - CM 126/11 - DISPÕE SOBRE O ALVARÁ DE SAÚDE, INSTITUÍDO PELA LEI MUNICIPAL Nº 3.244, DE 28 DE SETEMBRO DE 2010 E LEI Nº 3.327, DE 12 DE ABRIL DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1903/projeto.executivo_87.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1903/projeto.executivo_87.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 087/2011 - CM 127/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - PROFESSOR - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1904/projeto.executivo_88.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1904/projeto.executivo_88.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 088/2011 - CM 128/11 - ALTERA CÓDIGO IDENTIFICADOR DA ATIVIDADE CONSTANTE DA LEI MUNICIPAL Nº 3.369, DE 26 DE JULHO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1905/projeto.executivo_89.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1905/projeto.executivo_89.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 089/2011 - CM 129/11 - DENOMINA DE "PRAÇA COMUNITÁRIA NEI KOCH", O ESPAÇO DE USO INSTITUCIONAL NA LOCALIDADE DE COXILHA VERDE, BAIRRO CONCEIÇÃO, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1906/projeto.executivo_90.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1906/projeto.executivo_90.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 090/2011 - CM 130/11 - CONCEDE SUBVENÇÃO SOCIAL AO CTG LAURO RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1907/projeto.executivo_91.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1907/projeto.executivo_91.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 091/2011 - CM 0131/11 - DENOMINA DE "PRAÇA COMUNITÁRIA  ORLANDO ROVEDA", O ESPAÇO DE USO INSTITUCIONAL  NO LOTEAMENTO LAUX, NO MUNICIPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1908/projeto.executivo_92.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1908/projeto.executivo_92.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 092/2011 - CM 132/11 - DENOMINA DE "CENTRO DE SAÚDE DR. BRUNO CASSEL", O ESPAÇO DE USO DA SECRETARIA MUNICIPAL DA SAÚDE E DA FAMÍLIA, NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1909/projeto.executivo_93.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1909/projeto.executivo_93.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 093/2011 - CM 133/11 - DENOMINA DE "ESPAÇO CRIANÇA DONA MERCÊS", O LOCAL DESTINADO AO ATENDIMENTO INFANTO JUVENIL NA SECRETARIA MUNICIPAL DA SAÚDE E DA FAMÍLIA, NO MUNICIPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1910/projeto.executivo_94.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1910/projeto.executivo_94.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 094/2011 - CM 134/11 - CRIA O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA E TRÂNSITO - COMSET, O FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA E TRÂNSITO - FUMSET E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1911/projeto.executivo_95.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1911/projeto.executivo_95.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 095/2011 - CM 135/11 - AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEL AO ESTADO DO RIO GRANDE DO SUL PARA A REGULARIZAÇÃO DE PROPRIEDADE ONDE ENCONTRA-SE SEDIADA A ESCOLA JOSEFINA  JACQUES NORONHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1912/projeto.executivo_96.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1912/projeto.executivo_96.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 096/2011 - CM 136/11 - ALTERA CÓDIGO IDENTIFICADOR DO RECURSO CONSTANTE DA LEI MUNICIPAL Nº 3.376, DE 02 DE AGOSTO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1913/projeto.executivo_97.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1913/projeto.executivo_97.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 097/2011 - CM 137/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DER$ 103.050,00 (CENTO E TRÊS MIL E CINQUENTA REAIS).</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1914/projeto.executivo_98.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1914/projeto.executivo_98.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 098/2011 - CM 138/11 - CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO CAIENSE DE FUTSAL, NO VALOR DE R$ 17.450,00 (DEZESSETE MIL E QUATROCENTOS E CINQUENTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1915/projeto.executivo_99.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1915/projeto.executivo_99.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 099/2011 - CM 142/11 - CONCEDE CONTRIBUIÇÃO FINANCEIRA À ENTIDADE PRIVADA - ASSOCIAÇÃO DOS APICULTORES DO VALE DO CAÍ - , NO VALOR DE R$ 2.500,00 (DOIS MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1916/projeto.executivo_100.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1916/projeto.executivo_100.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 100/2011 - CM 143/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL - MONITOR DE EDUCAÇÃO INFANTIL - POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>VALDIR RAIMUNDO RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1925/projeto.144.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1925/projeto.144.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 144/11 - DISPÕE SOBRE A OBRIGATORIEDADE DO FECHAMENTO DE VALAS ABERTAS POR EMPRESAS CONCESSIONÁRIAS DO SERVIÇO PÚBLICO NAS VIAS PÚBLICAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ._x000D_
 AUTOR: VALDIR RAIMUNDO RAMOS.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1926/projeto.145.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1926/projeto.145.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 145/11 - TORNA OBRIGATÓRIA NAS AGÊNCIAS BANCÁRIAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ A DISPONIBILIZAÇÃO DE ASSENTOS PARA CLIENTES E USUÁRIOS, A INSTALAÇÃO DE SENHAS PARA CONTROLE DO TEMPO DE ESPERA PARA ATENDIMENTO E A SINALIZAÇÃO DE LOCALIZAÇÃO DOS BANHEIROS QUE POSSAM SER UTILIZADOS. _x000D_
 AUTOR: VALDIR RAIMUNDO RAMOS.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1917/projeto.executivo_101.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1917/projeto.executivo_101.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 101/2011 - CM 147/11 - CONCEDE REDUÇÃO PARCIAL DE ENCARGOS NAS CONDIÇÕES EM QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1918/projeto.executivo_102.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1918/projeto.executivo_102.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 102/2011 - CM 150/11 - AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES DE REPRESENTAÇÃO DOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1919/projeto.executivo_103.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1919/projeto.executivo_103.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 103/2011 - CM 151/11 - CRIA O PROGRAMA VERDEJAR, FIRMA PARCERIA ENTRE O MUNICÍPIO E A ASSOCIAÇÃO DOS PRODUTORES E COMERCIANTES DE FLORES E PLANTAS ORNAMENTAIS DO VALE DO CAÍ - CAÍFLORES E AUTORIZA CONTRIBUIÇÃO FINANCEIRA DE R$ 22.750,00 PARA  REFERIDA ENTIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1920/projeto.executivo_104.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1920/projeto.executivo_104.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 104/2011 - CM 152/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO DE ESTUDANTES DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1921/projeto.executivo_105.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1921/projeto.executivo_105.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 105/2011 - CM 153/11 - AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR ATRAVÉS DE LEILÃO, BENS INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1922/projeto.executivo_106.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1922/projeto.executivo_106.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 106/2011 - CM 154/11 - CRIA GRATIFICAÇÃO ESPECIAL POR ATIVIDADE PARA OS MOTORISTAS DA SECRETÁRIA MUNICIPAL DA SAÚDE E FAMÍLIA QUE EXERÇAM SUAS FUNÇÕES NO TRANSPORTE DE VEÍCULOS DE EMERGÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1923/projeto.executivo_107.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1923/projeto.executivo_107.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 107/2011 - CM 155/11 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR COM EDER ELY TERMO DE CESSÃO DE USO DE IMÓVEL RURAL PARTICULAR, ISENTAR O CEDENTE DO PAGAMENTO DE TAXA BÁSICA MENSAL DE FORNECIMENTO DE ÁGUA, E DÁ OUTAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1928/projeto.executivo_108.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1928/projeto.executivo_108.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 108/2011 - CM 156/11 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1929/projeto.executivo_109.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1929/projeto.executivo_109.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 109/2011 - CM 157/11 - ALTERA A REDAÇÃO DO ARTIGO 6º DA LEI MUNICIPAL Nº 3.400, DE 21 DE SETEMBRO DE 2011, QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO DE ESTUDANTES DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1930/projeto.executivo_110.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1930/projeto.executivo_110.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 110/2011 - CM 158/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 84.500,00 (OITENTA E QUATRO MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1931/projeto.executivo_111.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1931/projeto.executivo_111.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 111/2011 - CM 159/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 21.803,49 (VINTE E UM MIL, OITOCENTOS E TRÊS REAIS E QUARENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1933/projeto.executivo_112.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1933/projeto.executivo_112.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 112/2011 - CM 160/11 - ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 3.263, DE 09 DE NOVEMBRO DE 2010, QUE INSTITUI O PRODAP, COM A INCLUSÃO NO ARTIGO 6º DO INCISO VII, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1934/projeto.executivo_113.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1934/projeto.executivo_113.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 113/11 - 161/11 - AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER A EXTINÇÃO DE DÉBITOS ATRAVÉS DE COMPENSAÇÃO E DAÇÃO EM PAGAMENTO.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1935/projeto.executivo_114.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1935/projeto.executivo_114.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 114/2011 - CM 162/11 - ALTERA A REDAÇÃO DO PARÁGRAFO 2º DO ARTIGO 10º DA LEI MUNICIPAL Nº 2.351, DE 10 DE MAIO DE 2002, QUE INSTITUI O FUNDO DE ASSISTÊNCIA A SAÚDE DO SERVIDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1936/projeto.executivo_115.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1936/projeto.executivo_115.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 115/2011 - CM 163/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 31.874,20 (TRINTA E UM MIL, OITOCENTOS E SETENTA E QUATRO REAIS E VINTE CENTAVOS).</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1937/projeto.executivo_116.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1937/projeto.executivo_116.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 116/2011 - CM 164/11 - AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DO GINÁSIO DE ESPORTES DA VILA SÃO MARTIM À ASSOCIAÇÃO DOS MORADORES DA LOCALIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1938/projeto.executivo_117.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1938/projeto.executivo_117.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 117/2011 - CM 165/11 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 7.141,32 (SETE MIL, CENTO E QUARENTA E UM REAIS,  TRINTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1939/projeto.executivo_118.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1939/projeto.executivo_118.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 118/2011 - CM 166/11 - AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO DOS MORADORES DA VILA SÃO MARTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1940/projeto.executivo_119.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1940/projeto.executivo_119.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 119/2011 - CM 167/11 - ALTERA O NÚMERO DE VAGAS  DO CARGO DE BIÓLOGO, ATRAVÉS DE NOVA REDAÇÃO AO ARTIGO 3º DA LEI 2.600 DE 10 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1941/projeto.executivo_120.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1941/projeto.executivo_120.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 120/2011 - CM 168/11 - CONSTITUI O GABINETE DE GESTÃO INTEGRADA MUNICIPAL - GGIM, INTEGRADO AO CONSÓRCIO INTERMUNICIPAL DO VALE DO CAÍ.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1942/projeto.executivo_121.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1942/projeto.executivo_121.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 121/2011 - 170/11 - CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO CAIENSE DE ÁRBITROS, NO VALOR DE R$ 15.500,00 (QUINZE MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1943/projeto.executivo_122.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1943/projeto.executivo_122.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 122/2011 - CM 172/11 - CONCEDE UM AUXÍLIO FINANCEIRO NO VALOR DE R$ 21.662,49 (VINTE UM MIL, SEISCENTOS E SESSENTA E DOIS REAIS E QUARENTA E NOVE CENTAVOS)  À ASSOCIAÇÃO CONGREGAÇÃO SANTA CATARINA - HOSPITAL SAGRADA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1945/projeto.executivo_123.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1945/projeto.executivo_123.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 123/2011 - CM 173/11 - ALTERA E INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 3.360, DE 28 DE JUNHO DE 2011, QUE CONCEDE REDUÇÃO PARCIAL DE ENCARGOS NAS CONDIÇÕES QUE ESPECIFICA, PARA PESSOAS JURÍDICAS SITUADAS NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1944/projeto.executivo_124.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1944/projeto.executivo_124.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 124/2011 - CM 174/11 - AUTORIZA O EXECUTIVO MUNICIPAL A INCLUIR ELEMENTO DE DESPESA NO ORÇAMENTO DO MUNICÍPIO DE 2011 E SUPLEMENTAR POR SUPERAVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1946/projeto.executivo_125.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1946/projeto.executivo_125.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 125/2011 - CM 176/11 - ALTERA A TABELA I,VII,VIII DA LEI MUNICIPAL Nº 3.244 DE 28 DE SETEMBRO DE 2010, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1947/projeto.executivo_126.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1947/projeto.executivo_126.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 126/2011 - CM 177/11 - NORMATIZA O IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA, PARA SERVIÇOS DE REGISTROS PÚBLICOS, CARTORÁRIOS E NOTARIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1948/projeto.executivo_127.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1948/projeto.executivo_127.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 127/2011 - CM 179/11 - AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIOS COM INSTITUIÇÕES FINANCEIRAS PARA CONCESSÃO DE EMPRÉSTIMOS AOS SERVIDORES MUNICIPAIS, MEDIANTE DESCONTO EM FOLHA DE PAGAMENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1949/projeto.executivo_128.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1949/projeto.executivo_128.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 128/2011 - CM 184/11 - ALTERA A REDAÇÃO DO PARÁGRAFO PRIMEIRO DO ARTIGO 4º NA LEI MUNICIPAL Nº 2.784, DE 28 DE JULHO DE 2006, QUE ESTABELECE NORMAS PARA O SERVIÇO DE TRANSPORTE DE PASSAGEIROS EM VEÍCULO DE ALUGUEL DE CATEGORIA AUTOMÓVEL - TÁXI - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1950/projeto.executivo_129.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1950/projeto.executivo_129.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 129/2011 - CM 185/11 - AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR VIGÊNCIA DE CONTRATOS FIRMADOS  ASSOCIAÇÃO CONGREGAÇÃO SANTA CATARINA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1951/projeto.executivo_130.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1951/projeto.executivo_130.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 130/2011 - CM 186/11 - CONCEDE ISENÇÃO TEMPORÁRIA DAS CONTRIBUIÇÕES DEVIDAS AO FUNDO DE ASSISTÊNCIA À SAÚDE DO SERVIDOR PÚBLICO MUNICIPAL, INSTITUÍDO PELA LEI  MUNICIPAL Nº 2.351, DE 10 DE MAIO DE 2002, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1952/projeto.executivo_131.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1952/projeto.executivo_131.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 131/2011 - CM 189/11 - ALTERA A REDAÇÃO DO ARTIGO 3º E §1º DA LEI MUNICIPAL Nº 3.141, DE 19 DE JANEIRO DE 2010, QUE DISPÕE SOBRE O FORNECIMENTO DE CARTA DE HABITA-SE NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1932/projeto.executivo_132.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1932/projeto.executivo_132.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 132/2011 - CM 190/11 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1953/projeto.executivo_133.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1953/projeto.executivo_133.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 133/2011 - CM 191/11 - AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR VIGÊNCIA DE CONTRATO FIRMADO COM A SOCIEDADE CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1954/projeto.executivo_134.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1954/projeto.executivo_134.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 134/2011 - CM 192/11 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O BANRISUL S/A, NO ÂMBITO DO PROGRAMA GAÚCHO DE MICROCRÉDITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1955/projeto.executivo_135.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1955/projeto.executivo_135.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 135/2011 - CM 193/11 - AUTORIZA O PODER EXECUTIVO A UTILIZAR O EXCESSO DE ARRECADAÇÃO PARA SUPLEMENTAR A EXECUÇÃO DA DESPESA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1969/projeto.194.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1969/projeto.194.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 194/11 - DÁ A DENOMINAÇÃO DE "RUA DA CACHOEIRA" À VIA PÚBLICA SITUADA NO TRECHO CAÍ/MATIEL, NESTE MUNICÍPIO._x000D_
 AUTOR: VALDIR RAIMUNDO RAMOS.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1956/projeto.executivo_136.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1956/projeto.executivo_136.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 136/2011 - CM 197/11 - INCENTIVA A CONSTRUÇÃO DE PAVILHÕES INDUSTRIAIS, PELA CONCESSÃO DE ISENÇÃO DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN E DO IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA - IPTU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1957/projeto.executivo_137.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1957/projeto.executivo_137.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 137/201 - CM 198/11 - INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1958/projeto.executivo_138.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1958/projeto.executivo_138.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 138/2011 - PM 199/11 - INSTITUI O PRODAP - PROGRAMA DE DESENVOLVIMENTO AGROPECUÁRIO DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1959/projeto.executivo_139.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1959/projeto.executivo_139.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 139/2011 - CM 200/11 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CÍRCULO DE MÁQUINAS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1960/projeto.executivo_140.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1960/projeto.executivo_140.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 140/2011 - CM 201/11 - CONCEDE SUBVENÇÃO SOCIAL AO CTG LAURO RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1961/projeto.executivo_141.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1961/projeto.executivo_141.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 141/2011 - CM 202/11 - ALTERA A TABELA DO PARÁGRAFO 1º DO ARTIGO 42 DA LEI 2.923/08, DE 04 DE ABRIL DE 2008, QUE DISPÕE SOBRE PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO, INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES, CONSOLIDA A LEGISLAÇÃO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1962/projeto.executivo_142.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1962/projeto.executivo_142.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 142/2011 - CM 204/11 - DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº 3.430, DE 13 DE DEZEMBRO DE 2011, QUE AUTORIZA O PODER EXECUTIVO A UTILIZAR O EXCESSO DE ARRECADAÇÃO PARA SUPLEMENTAR A EXECUÇÃO DA DESPESA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1963/projeto.executivo_143.2011.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1963/projeto.executivo_143.2011.ok.pdf</t>
   </si>
   <si>
     <t>PM 143/2011 - CM 205/11 - ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 7º DA LEI MUNICIPAL Nº 3.277, DE 15 DE DEZEMBRO DE 2010, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O EXERCÍCIO FINANCEIRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1967/projeto.210.todos.fixa_subsidio_vereadores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1967/projeto.210.todos.fixa_subsidio_vereadores.ok.pdf</t>
   </si>
   <si>
     <t>CM 210/11 - FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA A LEGISLATURA DE 2013 A 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1832/projeto.029.mesa.resolucao.altera_regimento.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1832/projeto.029.mesa.resolucao.altera_regimento.ok.pdf</t>
   </si>
   <si>
     <t>CM 029/11 - ALTERA O § 1º DO ART. 144 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ PARA PARÁGRAFO ÚNICO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1888/projeto.110.mesa.resolucao.transferencia_bem.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1888/projeto.110.mesa.resolucao.transferencia_bem.ok.pdf</t>
   </si>
   <si>
     <t>CM 110/11 - AUTORIZA A TRANSFERÊNCIA DO BEM PATRIMONIAL Nº 5140, APARELHO DE FAX MARCA BROTHER, MOD. 1250, SERIE Nº M67938343, PARA A PREFEITURA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1964/projeto.203.mesa.resolucao.transferencia_bem.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1964/projeto.203.mesa.resolucao.transferencia_bem.ok.pdf</t>
   </si>
   <si>
     <t>CM 203/11 - AUTORIZA A TRANSFERÊNCIA DO BEM PATRIMONIAL Nº 5184, MONITOR COLORIDO 15' MARCA LG, SÉRIE Nº 205SP04115, PARA PREFEITURA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1778/requerimento.030.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1778/requerimento.030.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 030/11 - O VEREADOR ABAIXO ASSINADO, NO USO DE SUAS ATRIBUIÇÕES, CONFORME PREVÊ O REGIMENTO INTERNO, PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO À AES SUL DISTRIBUIDORA GAÚCHA DE ENERGIA ELÉTRICA SOLICITANDO QUE A MESMA FAÇA UMA VERIFICAÇÃO NA REDE DE ENERGIA ELÉTRICA DA RUA ELSA KLEIN, BEM COMO PROVIDENCIADA A PODA DE ÁRVORES NA REFERIDA RUA._x000D_
 AUTOR: VER. VALDIR RAIMUNDO RAMOS.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1779/requerimento.031.anastacio.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1779/requerimento.031.anastacio.ok.pdf</t>
   </si>
   <si>
     <t>CM  031/11 - O VEREADOR ABAIXO ASSINADO, NO USO DE SUA ATRIBUIÇÕES, CONFORME PREVÊ O REGIMENTO INTERNO, REQUER QUE, APÓS OUVIDO O PLENÁRIO, SEJA TRANSMITIDO UM VOTO DE CONGRATULAÇÕES À JOVEM CARLA PAULA DE MELLO, EXTENSIVO A SUA FAMÍLIA, QUE COM APENAS 15 ANOS DE IDADE CONQUISTOU DIVERSOS TÍTULOS EM CONCURSOS, TAIS COMO: GAROTA ESTUDANTIL CAÍ, GAROTA ESTUDANTIL REGIONAL, MISS BROTO RS, ELIMINATÓRIA DO GAROTA VERÃO 2011 DO VALE DO CAÍ E REPRESENTOU SÃO SEBASTIÃO DO CAÍ NA FINAL DO GAROTA VERÃO EM CAPÃO DA CANOA._x000D_
 AUTOR: VER. ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1780/requerimento.039.roque.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1780/requerimento.039.roque.ok.pdf</t>
   </si>
   <si>
     <t>CM 039/11 - O VEREADOR ABAIXO ASSINADO PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO GOVERNO DO ESTADO DO RS, SECRETARIA ESTADUAL DE INFRAESTRUTURA E LOGÍSTICA, SOLICITANDO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NO TRECHO ANTIGO DA RS 122 NOS SEGUINTES LOCAIS: NOS DOIS SENTIDOS DO TREVO DO POSTO TIGRÃO; NOS DOIS SENTIDOS DO TREVO DO TREVO DO HOSPITAL SAGRADA FAMÍLIA E NOS DOIS SENTIDOS DO TREVO DA ENTRADA DO CHAPADÃO E ACESSO À CONSERVAS ODERICH DA VILA RICA._x000D_
 AUTOR: ROQUE SCHRÖDER.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CM 040/11 - REQUEREMOS, OUVIDO O PLENÁRIO, SEJAM SOLICITADAS, AO SR. PREFEITO MUNICIPAL, AS SEGUINTES INFORMAÇÕES: O MATERIAL (ARENITO E BASALTO MODIFICADOS) DISPONÍVEL NA PEDREIRA, O QUAL FOI DOADO PELO SR. DARCI JOSÉ LAUERMANN E DEMAIS CONDÔMINOS AO EXECUTIVO MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ, PODE SER RETIRADO E DISTRIBUÍDO PARA EMPRESAS INSTALADAS OU EM INSTALAÇÃO NO MUNICÍPIO E PARA PARTICULARES OU ELE DESTINA-SE SOMENTE PARA RECUPERAÇÃO DAS ESTRADAS MUNICIPAIS; SOLICITAR QUE O PODER EXECUTIVO INFORME AO LEGISLATIVO O PROCESSO DE LIBERAÇÃO, DESTACANDO: EMPRESA BENEFICIADA; QUANTIDADE DE MATERIAL DISPONIBILIZADO; HOUVE COBRANÇA OU FOI DOAÇÃO; A MÁQUINA E O OPERADOR, NA PEDREIRA, ERAM DO MUNICÍPIO OU DO BENEFICIADO._x000D_
 AUTOR: VER. ANASTÁCIO DA SILVA E VER. ALCEU DE PAULA.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1782/requerimento.056.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1782/requerimento.056.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 056/11 - O VEREADOR ABAIXO ASSINADO, PROPÕE QUE, APÓS OUVIDO O PLENÁRIO, SEJA ENCAMINHADA CORRESPONDÊNCIA À GERÊNCIA DE RELAÇÕES INSTITUCIONAIS DA BRASIL TELECOM S.A., A/C DA SRª RITA CAMPOS DAUT, COM  ENDEREÇO À RUA SALGADO FILHO, Nº 49 - CENTRO - PORTO ALEGRE, SOLICITANDO QUE A EMPRESA ESTUDE A VIABILIDADE DE AMPLIAÇÃO DA REDE DE TELEFONIA NA LOCALIDADE DE ANGICO._x000D_
 AUTOR: VALDIR RAMOS.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1783/requerimento.057.vilson.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1783/requerimento.057.vilson.ok.pdf</t>
   </si>
   <si>
     <t>CM 57/11 - O VEREADOR ABAIXO ASSINADO PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO UM OFÍCIO AO GERENTE DA AGÊNCIA LOCAL DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS SOLICITANDO, A PEDIDO DE MORADORES DA LOCALIDADE DE CHAPADÃO, QUE SEJA DISPONIBILIZADO O SERVIÇO DE CARTEIRO PARA AS RESIDÊNCIAS SITUADAS NO TRECHO ENTRE O VIADUTO DA RS 122 ATÉ A ENTRADA DA VENÚNCIA, NESTE MUNICÍPIO._x000D_
 AUTOR: VILSON RECH.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1784/requerimento.058.cleber.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1784/requerimento.058.cleber.ok.pdf</t>
   </si>
   <si>
     <t>CM 58/11 - O VEREADOR ABAIXO ASSINADO, PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO À AES SUL DISTRIBUIDORA GAÚCHA DE ENERGIA S.A. SOLICITANDO O ATENDIMENTO, NUM PRAZO MAIS BREVE POSSÍVEL, DO AUMENTO DA CARGA DE ENERGIA ELÉTRICA._x000D_
 AUTOR: CLÉBER BALCH SCHRÖEDER.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1786/requerimento.066.vilson.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1786/requerimento.066.vilson.ok.pdf</t>
   </si>
   <si>
     <t>CM 66/11 - O VEREADOR ABAIXO ASSINADO, CONSIDERANDO QUE A UCS - UNIVERSIDADE CAXIAS DO SUL, NO ANO DE 2000, FOI BENEFICIADA COM A DOAÇÃO DE UMA ÁREA DE TERRAS DE 40 HECTARES PARA A INSTALAÇÃO DE UM CAMPUS UNIVERSITÁRIO; CONSIDERANDO QUE AGORA A REFERIDA UNIVERSIDADE ESTÁ PLEITEANDO  JUNTO AO MUNICÍPIO DE BOM PRINCÍPIO UMA ÁREA DE 5 HA PARA INSTALAR UM CENTRO TECNOLÓGICO; CONSIDERANDO, AINDA, QUE A ÁREA RECEBIDA EM DOAÇÃO EM SÃO SEBASTIÃO DO CAÍ AINDA COMPORTA OUTRAS INSTALAÇÕES, PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO UM OFÍCIO À UCS - UNIVERSIDADE DE CAXIAS DO SUL , NÚCLEO UNIVERSITÁRIO VALE DO CAÍ,SOLICITANDO QUE INFORMEM A ESTA CASA LEGISLATIVA O MOTIVO PELO QUAL A À UNIVERSIDADE DE CAXIAS DO SUL  NÃO PODE INSTALAR O CENTRO TECNOLÓGICO NESTE MUNICÍPIO. _x000D_
 AUTOR: VILSON RECH.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1787/requerimento.075.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1787/requerimento.075.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 75/11 - O VEREADOR ABAIXO ASSINADO, PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO NOVAMENTE UM OFÍCIO À AES SUL DISTRIBUIDORA GAÚCHA DE ENERGIA S.A., SOLICITANDO QUE A MESMA REFAÇA A PODA DE ÁRVORES DA RUA ELSA KLEIN._x000D_
 AUTOR: VALDIR RAMOS.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1789/requerimento.085.alceu.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1789/requerimento.085.alceu.ok.pdf</t>
   </si>
   <si>
     <t>CM 85/11 - OS VEREADORES, SIGNATÁRIOS DESTE DOCUMENTO, REQUEREM A VOSSA SENHORIA, OUVIDO O PLENÁRIO, SEJA CONSTITUÍDA, NESSA CASA LEGISLATIVA,  A COMISSÃO GERAL DE PARECERES, OBJETIVANDO OFERECER PARECER NO ENCAMINHAMENTO DA VOTAÇÃO DE PROJETOS APRESENTADOS NA CASA._x000D_
 AUTOR: VER. PROF. ALCEU DE PAULA E OUTROS</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1791/requerimento.105.todos.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1791/requerimento.105.todos.ok.pdf</t>
   </si>
   <si>
     <t>CM 105/11 - REQUEREMOS, OUVIDO O PLENÁRIO, SEJA SOLICITADO, AO SR. PREFEITO MUNICIPAL, O ENVIO A ESTA CASA LEGISLATIVA A PRESTAÇÃO DE CONTAS DOCUMENTAL DA 18º FESTA DA BERGAMOTA, REALIZADA NO PERÍODO DE 28 DE MAIO  A 13 DE JUNHO DE 2010 NO PARQUE CENTENÁRIO. SOLICITAMOS, AINDA, QUE SEJAM ANEXADOS À PRESTAÇÃO DE CONTAS, ALÉM DOS DOCUMENTOS COMPROBATÓRIOS DA RECEITA E DA DESPESA, TODOS OS CONTRATOS ASSINADOS PARA A ORGANIZAÇÃO, DIVULGAÇÃO, DESENVOLVIMENTO DA FESTA._x000D_
 AUTOR: TODOS OS VEREADORES.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1792/requerimento.106.roque.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1792/requerimento.106.roque.ok.pdf</t>
   </si>
   <si>
     <t>CM 106/11 - O VEREADOR ABAIXO ASSINADO PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO UM CONVITE AO GERENTE DA AGÊNCIA LOCAL DO BANCO DO ESTADO DO RIO GRANDE DO SUL - BANRISUL PARA, SE POSSÍVEL, COMPARECER A UMA DAS PRÓXIMAS SESSÕES DESTA CÂMARA A FIM DE PRESTAR ESCLARECIMENTOS, AOS SENHORES VEREADORES E COMUNIDADES A QUE REPRESENTAM, SOBRE O DEMORADO ATENDIMENTO PRESTADO AOS CLIENTES DA AGÊNCIA LOCAL QUE, POR VEZES, CHEGAM A FICAR MAIS DE UMA HORA NA FILA._x000D_
 AUTOR: VER. ROQUE SCHRÖDER.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>CM 107/11 -  O VEREADOR ABAIXO ASSINADO PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO UM CONVITE AO GERENTE DA AGÊNCIA LOCAL DO BANCO DO ESTADO DO RIO GRANDE DO SUL - BANRISUL PARA, SE POSSÍVEL, COMPARECER A UMA DAS PRÓXIMAS SESSÕES DESTA CÂMARA A FIM DE PRESTAR ESCLARECIMENTOS, AOS SENHORES VEREADORES E COMUNIDADE A QUE REPRESENTAM, SOBRE O DEMORADO ATENDIMENTO PRESTADO AOS CLIENTES DA AGÊNCIA LOCAL QUE, POR VEZES, CHEGAM A FICAR MAIS DE UMA HORA NA FILA. ESSE FATO TEM CAUSADO MUITO TRANSTORNO E ABORRECIMENTO AOS USUÁRIOS DE MANEIRA GERAL, UMA VEZ QUE SEGUIDAMENTE APENAS UM OU DOIS CAIXAS ESTÃO EM ATENDIMENTO.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1794/requerimento.108.roque.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1794/requerimento.108.roque.ok.pdf</t>
   </si>
   <si>
     <t>CM 108/11 - O VEREADOR ABAIXO ASSINADO PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO UM CONVITE AO GERENTE DA AGÊNCIA LOCAL DA CAIXA ECONÔMICA FEDERAL PARA, SE POSSÍVEL, COMPARECER A UMA DAS PRÓXIMAS SESSÕES DESTA CÂMARA A FIM DE PRESTAR ESCLARECIMENTOS, AOS SENHORES VEREADORES E COMUNIDADES A QUE REPRESENTAM, SOBRE O DEMORADO ATENDIMENTO PRESTADO AOS CLIENTES DA AGÊNCIA LOCAL QUE, POR VEZES, CHEGAM A FICAR MAIS DE UMA HORA NA FILA. ESSE FATO TEM CAUSADO MUITO TRANSTORNO E ABORRECIMENTO AOS USUÁRIOS DE MANEIRA GERAL, UMA VEZ QUE SEGUIDAMENTE APENAS UM OU DOIS CAIXAS ESTÃO EM ATENDIMENTO. AUTOR: VER. ROQUE SCHRÖDER</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1796/requerimento.146.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1796/requerimento.146.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 146/11 - O VEREADOR ABAIXO ASSINADO PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À SUPERINTENDÊNCIA REGIONAL DA CORSAN PARA SABER DA POSSIBILIDADE DE AQUISIÇÃO OU LOCAÇÃO DE UM GERADOR DE ENERGIA  PARA A UNIDADE DE SÃO SEBASTIÃO DO CAÍ, COM A MÁXIMA URGÊNCIA, PARA QUE SE EVITE A INTERRUPÇÃO DO FORNECIMENTO DE ÁGUA PARA O MUNICÍPIO NUMA PRÓXIMA ENCHENTE OU OUTRA SITUAÇÃO QUE SE FAÇA NECESSÁRIO, MANTENDO DESTA FORMA O BOM SERVIÇO QUE A EMPRESA VEM DISPONIBILIZANDO A NOSSA CIDADE DURANTE TODOS ESSES ANOS.  _x000D_
 AUTOR: VER. VALDIR RAMOS.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1797/requerimento.149.anastacio.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1797/requerimento.149.anastacio.ok.pdf</t>
   </si>
   <si>
     <t>CM 149/11 - O VEREADOR ABAIXO ASSINADO PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO À EMPRESA CAIENSE DE ÔNIBUS LTDA. SOLICITANDO QUE A MESMA RETORNE A OFERECER OS HORÁRIOS NORMAIS QUE FORAM RETIRADOS, TENDO EM VISTA O TRANSTORNO QUE VEM OCORRENDO EM FUNÇÃO DA EXCLUSÃO DESSES HORÁRIOS E O CLAMOR DE UM GRANDE NÚMERO DE MORADORES DE SÃO SEBASTIÃO DO CAÍ  QUE VEM SOLICITANDO TAL PROVIDÊNCIA, CONFORME ABAIXO ASSINADO ANEXO._x000D_
 AUTOR: ANASTÁCIO DA SILVA.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1798/requerimento_181.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1798/requerimento_181.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 181/11 - O VEREADOR ABAIXO ASSINADO PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À PRESIDÊNCIA DA CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO ELOGIANDO OS ÓTIMOS SERVIÇOS PRESTADOS POR TODA A EQUIPE DA UNIDADE DE SÃO SEBASTIÃO DO CAÍ, CHEFIADA PELO SENHOR ELTON LUIZ ERNZEN, BEM COMO PELO TOTAL EMPENHO DA SUPERINTENDÊNCIA REGIONAL E SUPERINTENDÊNCIA ADJUNTA REGIONAL, ATRAVÉS DOS SENHORES ALEXSANDER PACICO E LUTERO FRACASSO, RESPECTIVAMENTE. PROPÕE, AINDA, O ENVIO DE UM AGRADECIMENTO ESPECIAL AOS SENHORES ALEXSANDER PACICO, LUTERO FRACASSO E ELTON LUIZ ERNZEN PELA PRESENÇA NESTA CASA LEGISLATIVA NA SESSÃO ORDINÁRIA DO DIA 07.11.2011._x000D_
 AUTOR: VALDIR RAMOS</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1799/requerimento_182.todos.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1799/requerimento_182.todos.ok.pdf</t>
   </si>
   <si>
     <t>CM 182/11 - OS VEREADORES ABAIXO ASSINADOS, NO USO DE SUAS ATRIBUIÇÕES, CONFORME PREVÊ O REGIMENTO INTERNO DA CÂMARA E A LEI ORGÂNICA DO MUNICÍPIO, PROPÕEM QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À SOCIEDADE CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ, ANEXANDO O OFÍCIO Nº 008/2011 DO CHEFE DA UNIDADE DA CORSAN DE SÃO SEBASTIÃO DO CAÍ, SOLICITANDO QUE ENVIEM A ESTA CASA LEGISLATIVA INFORMAÇÕES COM RELAÇÃO  AOS HIDRANTES._x000D_
 AUTOR: TODOS OS VEREADORES.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1800/requerimento_187.alceu.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1800/requerimento_187.alceu.ok.pdf</t>
   </si>
   <si>
     <t>CM 187/11 - REQUEIRO, JUNTAMENTE COM OS DEMAIS VEREADORES QUE APÓIAM E ASSINAM ESTE, QUE, NO USO DAS PRERROGATIVAS, QUE A LEGISLAÇÃO VIGENTE LHE FACULTA, SEJA ASSINADO ENTRE A CÂMARA MUNICIPAL DE VEREADORES DE SÃO SEBASTIÃO DO CAÍ E A COMUNIDADE DE SÃO SEBASTIÃO DE AMPARO SOCIAL - RÁDIO COMUNITÁRIA CAIENSE - RCC 87.5, UM CONTRATO PARA CRIAÇÃO E TRANSMISSÃO DE UM PROGRAMA RADIOFÔNICO SOB RESPONSABILIDADE DO PODER LEGISLATIVO. O REFERIDO CONTRATO PODERÁ TER PARÂMETROS SEMELHANTES AO PROGRAMA "FALA CAÍ", EDITADO E APRESENTADO, SEMANALMENTE, PELO PODER EXECUTIVO LOCAL._x000D_
 AUTOR: VER. PROF. ALCEU DE PAULA.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1801/requerimento_195a.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1801/requerimento_195a.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 195-A/11 - O VEREADOR ABAIXO ASSINADO PROPÕE QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO UM OFÍCIO À AGÊNCIA LOCAL DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS SOLICITANDO A INSTALAÇÃO DE CAIXAS POSTAIS NO MERCADO DE PROPRIEDADE DA SENHORA CLELIA IRENE WUSTHORN, LOCALIZADO EM CAMPESTRE SANTA TEREZINHA, Nº 6555._x000D_
 AUTOR: VER. VALDIR RAMOS.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>VOP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2121/requerimento.065.bancada_pmdb.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2121/requerimento.065.bancada_pmdb.ok.pdf</t>
   </si>
   <si>
     <t>CM 065/11 - OS VEREADORES ABAIXO ASSINADOS, REQUEREM A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. EGON SCHECK NO DIA 13 DE ABRIL DO ANO CORRENTE._x000D_
 AUTORES: VER. CLEBER SCHRÖEDER, VER. CLÓVIS DUARTE, VER. VALDIR RAMOS, VER. VILSON RECH E VER. SÉRGIO PEREIRA.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2108/requerimento.123.todos.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2108/requerimento.123.todos.ok.pdf</t>
   </si>
   <si>
     <t>CM 123/11 - OS VEREADORES ABAIXO ASSINADOS REQUEREM A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. WALLACE OTTO KRUSE, EX-SECRETÁRIO EXECUTIVO  DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ, NO DIA 27 DE JULHO DE 2011. AUTOR: TODOS OS VEREADORES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3011,67 +3011,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2666/emenda.010.alceu.ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1965/emenda.206.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1966/emenda.207.alceu.ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1759/indicacao_20.11.ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1760/indicacao_32.11.ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1761/indicacao_41.11.ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1762/indicacao_67.11.ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1763/indicacao_76.11.ok.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1764/indicacao_98.11.ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1765/indicacao_109.11.ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1766/indicacao_122.11.ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1767/indicacao_139.11.ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1768/indicacao_140.11.ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1769/indicacao_141.11.ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1770/indicacao_169.11.ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1771/indicacao_171.11.ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1772/indicacao_175.11.ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1773/indicacao_178.11.ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1774/indicacao_183.11.ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1775/indicacao_188.11.ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1776/indicacao_196.11.ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1777/indicacao_209.11.ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2120/requerimento.084.todos.ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2106/requerimento_208.todos.ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2119/requerimento.104.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2667/projeto.148.mesa.decreto.fixa_no_vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1968/projeto.180.valdir..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1885/emenda.101.mesa.ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1803/projeto.executivo_01.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1804/projeto.executivo_02.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1805/projeto.executivo_03.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1806/projeto.executivo_04.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1807/projeto.executivo_05.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1808/projeto.executivo_06.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1809/projeto.executivo_07.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1810/projeto.executivo_08.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1811/projeto.executivo_09.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1812/projeto.executivo_10.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1813/projeto.executivo_11.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1814/projeto.executivo_12.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1815/projeto.executivo_13.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1816/projeto.executivo_14.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1817/projeto.executivo_15.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1818/projeto.executivo_16.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1822/projeto.executivo_17.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1823/projeto.019.cleber_e_roque.ok.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1824/projeto.executivo_18.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1825/projeto.executivo_19.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1826/projeto.executivo_20.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1827/projeto.executivo_21.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1828/projeto.executivo_22.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1829/projeto.executivo_23.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1830/projeto.executivo_24.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1831/projeto.executivo_25.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1833/projeto.executivo_26.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1834/projeto.executivo_27.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1835/projeto.executivo_28.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1836/projeto.executivo_29.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1837/projeto.037.mesa.diarias.ok.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1838/projeto.038.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1839/projeto.executivo_30.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1840/projeto.executivo_31.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1841/projeto.executivo_32.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1842/projeto.executivo_33.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1843/projeto.executivo_34.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1844/projeto.executivo_35.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1845/projeto.executivo_36.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1846/projeto.executivo_37.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1847/projeto.executivo_38.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1848/projeto.052.mesa.subsidio_prefeito.ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1849/projeto.053.mesa.subsidio_vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1850/projeto.054.mesa.subsidios_secretarios.ok.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1851/projeto.055.mesa.vencimentos_servidores.ok.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1852/projeto.executivo_39.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1853/projeto.executivo_40.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1854/projeto.executivo_41.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1855/projeto.executivo_42.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1856/projeto.executivo_43.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1857/projeto.executivo_44.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1858/projeto.executivo_45.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1859/projeto.executivo_46.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1860/projeto.executivo_47.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1861/projeto.executivo_48.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1862/projeto.executivo_49.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1863/projeto.executivo_50.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1865/projeto.074.alceu.ok.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1864/projeto.executivo_51.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1866/projeto.executivo_52.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1924/projeto.079.cleber.ok.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1867/projeto.executivo_53.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1868/projeto.executivo_54.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1869/projeto.executivo_55.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1870/projeto.executivo_56.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1871/projeto.executivo_57.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1872/projeto.executivo_58.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1873/projeto.executivo_59.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1874/projeto.executivo_60.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1875/projeto.executivo_61.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1876/projeto.executivo_62.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1877/projeto.executivo_63.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1878/projeto.executivo_64.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1879/projeto.executivo_65.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1880/projeto.executivo_66.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1881/projeto.executivo_67.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1882/projeto.executivo_68.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1883/projeto.executivo_69.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1884/projeto.executivo_70.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1886/projeto.executivo_71.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1887/projeto.executivo_72.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1889/projeto.executivo_73.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1890/projeto.executivo_74.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1891/projeto.executivo_75.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1892/projeto.executivo_76.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1893/projeto.executivo_77.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1894/projeto.executivo_78.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1895/projeto.executivo_79.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1896/projeto.executivo_80.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1897/projeto.executivo_81.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1898/projeto.executivo_82.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1899/projeto.executivo_83.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1900/projeto.executivo_84.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1901/projeto.executivo_85.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1902/projeto.executivo_86.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1903/projeto.executivo_87.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1904/projeto.executivo_88.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1905/projeto.executivo_89.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1906/projeto.executivo_90.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1907/projeto.executivo_91.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1908/projeto.executivo_92.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1909/projeto.executivo_93.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1910/projeto.executivo_94.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1911/projeto.executivo_95.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1912/projeto.executivo_96.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1913/projeto.executivo_97.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1914/projeto.executivo_98.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1915/projeto.executivo_99.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1916/projeto.executivo_100.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1925/projeto.144.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1926/projeto.145.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1917/projeto.executivo_101.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1918/projeto.executivo_102.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1919/projeto.executivo_103.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1920/projeto.executivo_104.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1921/projeto.executivo_105.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1922/projeto.executivo_106.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1923/projeto.executivo_107.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1928/projeto.executivo_108.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1929/projeto.executivo_109.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1930/projeto.executivo_110.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1931/projeto.executivo_111.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1933/projeto.executivo_112.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1934/projeto.executivo_113.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1935/projeto.executivo_114.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1936/projeto.executivo_115.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1937/projeto.executivo_116.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1938/projeto.executivo_117.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1939/projeto.executivo_118.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1940/projeto.executivo_119.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1941/projeto.executivo_120.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1942/projeto.executivo_121.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1943/projeto.executivo_122.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1945/projeto.executivo_123.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1944/projeto.executivo_124.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1946/projeto.executivo_125.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1947/projeto.executivo_126.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1948/projeto.executivo_127.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1949/projeto.executivo_128.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1950/projeto.executivo_129.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1951/projeto.executivo_130.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1952/projeto.executivo_131.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1932/projeto.executivo_132.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1953/projeto.executivo_133.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1954/projeto.executivo_134.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1955/projeto.executivo_135.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1969/projeto.194.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1956/projeto.executivo_136.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1957/projeto.executivo_137.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1958/projeto.executivo_138.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1959/projeto.executivo_139.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1960/projeto.executivo_140.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1961/projeto.executivo_141.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1962/projeto.executivo_142.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1963/projeto.executivo_143.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1967/projeto.210.todos.fixa_subsidio_vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1832/projeto.029.mesa.resolucao.altera_regimento.ok.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1888/projeto.110.mesa.resolucao.transferencia_bem.ok.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1964/projeto.203.mesa.resolucao.transferencia_bem.ok.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1778/requerimento.030.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1779/requerimento.031.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1780/requerimento.039.roque.ok.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1782/requerimento.056.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1783/requerimento.057.vilson.ok.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1784/requerimento.058.cleber.ok.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1786/requerimento.066.vilson.ok.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1787/requerimento.075.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1789/requerimento.085.alceu.ok.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1791/requerimento.105.todos.ok.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1792/requerimento.106.roque.ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1794/requerimento.108.roque.ok.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1796/requerimento.146.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1797/requerimento.149.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1798/requerimento_181.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1799/requerimento_182.todos.ok.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1800/requerimento_187.alceu.ok.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1801/requerimento_195a.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2121/requerimento.065.bancada_pmdb.ok.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2108/requerimento.123.todos.ok.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2666/emenda.010.alceu.ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1965/emenda.206.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1966/emenda.207.alceu.ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1759/indicacao_20.11.ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1760/indicacao_32.11.ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1761/indicacao_41.11.ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1762/indicacao_67.11.ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1763/indicacao_76.11.ok.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1764/indicacao_98.11.ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1765/indicacao_109.11.ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1766/indicacao_122.11.ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1767/indicacao_139.11.ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1768/indicacao_140.11.ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1769/indicacao_141.11.ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1770/indicacao_169.11.ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1771/indicacao_171.11.ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1772/indicacao_175.11.ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1773/indicacao_178.11.ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1774/indicacao_183.11.ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1775/indicacao_188.11.ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1776/indicacao_196.11.ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1777/indicacao_209.11.ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2120/requerimento.084.todos.ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2106/requerimento_208.todos.ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2119/requerimento.104.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2667/projeto.148.mesa.decreto.fixa_no_vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1968/projeto.180.valdir..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1885/emenda.101.mesa.ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1803/projeto.executivo_01.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1804/projeto.executivo_02.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1805/projeto.executivo_03.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1806/projeto.executivo_04.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1807/projeto.executivo_05.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1808/projeto.executivo_06.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1809/projeto.executivo_07.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1810/projeto.executivo_08.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1811/projeto.executivo_09.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1812/projeto.executivo_10.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1813/projeto.executivo_11.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1814/projeto.executivo_12.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1815/projeto.executivo_13.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1816/projeto.executivo_14.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1817/projeto.executivo_15.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1818/projeto.executivo_16.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1822/projeto.executivo_17.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1823/projeto.019.cleber_e_roque.ok.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1824/projeto.executivo_18.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1825/projeto.executivo_19.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1826/projeto.executivo_20.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1827/projeto.executivo_21.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1828/projeto.executivo_22.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1829/projeto.executivo_23.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1830/projeto.executivo_24.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1831/projeto.executivo_25.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1833/projeto.executivo_26.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1834/projeto.executivo_27.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1835/projeto.executivo_28.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1836/projeto.executivo_29.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1837/projeto.037.mesa.diarias.ok.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1838/projeto.038.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1839/projeto.executivo_30.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1840/projeto.executivo_31.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1841/projeto.executivo_32.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1842/projeto.executivo_33.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1843/projeto.executivo_34.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1844/projeto.executivo_35.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1845/projeto.executivo_36.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1846/projeto.executivo_37.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1847/projeto.executivo_38.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1848/projeto.052.mesa.subsidio_prefeito.ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1849/projeto.053.mesa.subsidio_vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1850/projeto.054.mesa.subsidios_secretarios.ok.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1851/projeto.055.mesa.vencimentos_servidores.ok.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1852/projeto.executivo_39.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1853/projeto.executivo_40.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1854/projeto.executivo_41.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1855/projeto.executivo_42.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1856/projeto.executivo_43.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1857/projeto.executivo_44.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1858/projeto.executivo_45.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1859/projeto.executivo_46.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1860/projeto.executivo_47.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1861/projeto.executivo_48.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1862/projeto.executivo_49.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1863/projeto.executivo_50.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1865/projeto.074.alceu.ok.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1864/projeto.executivo_51.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1866/projeto.executivo_52.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1924/projeto.079.cleber.ok.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1867/projeto.executivo_53.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1868/projeto.executivo_54.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1869/projeto.executivo_55.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1870/projeto.executivo_56.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1871/projeto.executivo_57.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1872/projeto.executivo_58.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1873/projeto.executivo_59.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1874/projeto.executivo_60.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1875/projeto.executivo_61.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1876/projeto.executivo_62.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1877/projeto.executivo_63.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1878/projeto.executivo_64.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1879/projeto.executivo_65.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1880/projeto.executivo_66.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1881/projeto.executivo_67.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1882/projeto.executivo_68.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1883/projeto.executivo_69.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1884/projeto.executivo_70.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1886/projeto.executivo_71.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1887/projeto.executivo_72.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1889/projeto.executivo_73.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1890/projeto.executivo_74.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1891/projeto.executivo_75.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1892/projeto.executivo_76.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1893/projeto.executivo_77.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1894/projeto.executivo_78.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1895/projeto.executivo_79.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1896/projeto.executivo_80.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1897/projeto.executivo_81.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1898/projeto.executivo_82.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1899/projeto.executivo_83.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1900/projeto.executivo_84.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1901/projeto.executivo_85.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1902/projeto.executivo_86.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1903/projeto.executivo_87.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1904/projeto.executivo_88.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1905/projeto.executivo_89.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1906/projeto.executivo_90.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1907/projeto.executivo_91.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1908/projeto.executivo_92.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1909/projeto.executivo_93.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1910/projeto.executivo_94.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1911/projeto.executivo_95.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1912/projeto.executivo_96.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1913/projeto.executivo_97.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1914/projeto.executivo_98.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1915/projeto.executivo_99.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1916/projeto.executivo_100.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1925/projeto.144.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1926/projeto.145.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1917/projeto.executivo_101.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1918/projeto.executivo_102.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1919/projeto.executivo_103.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1920/projeto.executivo_104.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1921/projeto.executivo_105.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1922/projeto.executivo_106.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1923/projeto.executivo_107.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1928/projeto.executivo_108.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1929/projeto.executivo_109.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1930/projeto.executivo_110.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1931/projeto.executivo_111.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1933/projeto.executivo_112.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1934/projeto.executivo_113.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1935/projeto.executivo_114.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1936/projeto.executivo_115.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1937/projeto.executivo_116.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1938/projeto.executivo_117.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1939/projeto.executivo_118.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1940/projeto.executivo_119.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1941/projeto.executivo_120.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1942/projeto.executivo_121.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1943/projeto.executivo_122.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1945/projeto.executivo_123.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1944/projeto.executivo_124.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1946/projeto.executivo_125.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1947/projeto.executivo_126.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1948/projeto.executivo_127.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1949/projeto.executivo_128.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1950/projeto.executivo_129.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1951/projeto.executivo_130.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1952/projeto.executivo_131.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1932/projeto.executivo_132.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1953/projeto.executivo_133.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1954/projeto.executivo_134.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1955/projeto.executivo_135.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1969/projeto.194.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1956/projeto.executivo_136.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1957/projeto.executivo_137.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1958/projeto.executivo_138.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1959/projeto.executivo_139.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1960/projeto.executivo_140.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1961/projeto.executivo_141.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1962/projeto.executivo_142.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1963/projeto.executivo_143.2011.ok.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1967/projeto.210.todos.fixa_subsidio_vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1832/projeto.029.mesa.resolucao.altera_regimento.ok.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1888/projeto.110.mesa.resolucao.transferencia_bem.ok.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1964/projeto.203.mesa.resolucao.transferencia_bem.ok.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1778/requerimento.030.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1779/requerimento.031.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1780/requerimento.039.roque.ok.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1782/requerimento.056.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1783/requerimento.057.vilson.ok.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1784/requerimento.058.cleber.ok.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1786/requerimento.066.vilson.ok.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1787/requerimento.075.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1789/requerimento.085.alceu.ok.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1791/requerimento.105.todos.ok.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1792/requerimento.106.roque.ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1794/requerimento.108.roque.ok.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1796/requerimento.146.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1797/requerimento.149.anastacio.ok.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1798/requerimento_181.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1799/requerimento_182.todos.ok.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1800/requerimento_187.alceu.ok.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/1801/requerimento_195a.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2121/requerimento.065.bancada_pmdb.ok.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2011/2108/requerimento.123.todos.ok.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H210"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>