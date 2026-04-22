--- v0 (2025-12-04)
+++ v1 (2026-04-22)
@@ -51,3087 +51,3087 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3678/emenda.13.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3678/emenda.13.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 013/03 - EMENDA AO PROJETO DE LEI DO EXECUTIVO PM 001/2002 - CM 01/03. AUTOR: VER. VALDIR RAMOS</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3672/emenda.14.varios.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3672/emenda.14.varios.ok.pdf</t>
   </si>
   <si>
     <t>CM 014/03 - EMENDA AO PROJETO DO EXECUTIVO PM 001/2003 - CM 01/03. AUTOR: VER. VALDIR RAMOS.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3667/emenda.53.alexandre.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3667/emenda.53.alexandre.ok.pdf</t>
   </si>
   <si>
     <t>CM 53/03 - EMENDA AO PROJETO DE LEI DO EXECUTIVO PM 016/2003 - CM 039/03.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3668/emenda.54.varios.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3668/emenda.54.varios.ok.pdf</t>
   </si>
   <si>
     <t>CM 054/03 - EMENDAS AO PROJETO DE LEI DO EXECUTIVO PM 016/2003 - CM 039/03.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3674/emenda.64.paulo.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3674/emenda.64.paulo.ok.pdf</t>
   </si>
   <si>
     <t>CM 064/03 - EMENDA SUPRESSIVA AO PROJETO DE LEI PM 050/2003. AUTOR VER. PAULO COELHO</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3675/emenda.70.paulo.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3675/emenda.70.paulo.ok.pdf</t>
   </si>
   <si>
     <t>CM 070/03 - EMENDA AO PROJETO DE LEI DO EXECUTIVO PM 022/2003 - CM 059/03. AUTOR: VER. PAULO COELHO.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3673/emenda.105.paulo.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3673/emenda.105.paulo.ok.pdf</t>
   </si>
   <si>
     <t>CM 105/03 - EMENDA ADITIVA AO PROJETO DE LEI EXECUTIVO 033/2003. AUTOR: VER. PAULO COELHO</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3676/emenda.139.darci.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3676/emenda.139.darci.ok.pdf</t>
   </si>
   <si>
     <t>CM 139/03 - EMENDA AO PROJETO DE LEI DO EXECUTIVO PM 042/2003 - CM 132/03. AUTOR: VER. DARCI LAUERMANN</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3669/emenda.189.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3669/emenda.189.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 189/03 - EMENDA AO PROJETO DE LEI 056/2003, DO EXECUTIVO MUNICIPAL, CM 181/03. AUTOR: VER. PEDRO FLORES.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3677/emenda.195.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3677/emenda.195.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 195/03 - EMENDA AO PROJETO DE LEI DO EXECUTIVO MUNICIPAL PM 057/2003 - CM 184/03. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3671/emenda.258.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3671/emenda.258.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 258/03 - EMENDA AO PROJETO DE LEI 082/2003, DO EXECUTIVO MUNICIPAL. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3670/emenda.263.caye.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3670/emenda.263.caye.ok.pdf</t>
   </si>
   <si>
     <t>CM 263/03 - EMENDA AO PROJETO DE LEI PM 089/2003 - CM 256/03, DO EXECUTIVO MUNICIPAL. AUTOR: VER. JOÃO CAYE</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3694/indicacao.10.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3694/indicacao.10.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 010/03 - INDICA AO EXECUTIVO A COLOCAÇÃO DE UMA PARADA DE ÔNIBUS NO RIO BRANCO, DEFRONTE A RESIDÊNCIA DO SR. RENEU FLORES. AUTOR: VER. ASTOR SANTOS</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3695/indicacao.11.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3695/indicacao.11.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 011/03 - INDICA AO EXECUTIVO A COLOCAÇÃO DE UMA PARADA DE ÔNIBUS EM FRENTE À IGREJA DO BAIRRO RIO BRANCO. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3697/indicacao.22.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3697/indicacao.22.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 022/03 - INDICA AO EXECUTIVO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E PINTURA NA PRAÇA DA SANTINHA, NO BAIRRO NAVEGANTES. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3698/indicacao.25.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3698/indicacao.25.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 025/03 - INDICA AO EXECUTIVO PROVIDÊNCIAS URGENTES PARA A RETIRADA DE UM CONTEINER COM LIXO ACUMULADO, EXISTENTE NA PRAÇA DR. ORESTES JOSÉ LUCAS, NA ESQUINA DA RUA SÃO JOÃO COM A A AVENIDA EGYDIO MICHAELSEN. AUTOR: VER. VALDIR RAMOS.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3699/indicacao.26.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3699/indicacao.26.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 026/03 - INDICA AO EXECUTIVO O PATROLAMENTO E COLOCAÇÃO DE SAIBRO NA ESTRADA DO CAMPESTRE - SANTA TEREZINHA. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3700/indicacao.30.alexandre.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3700/indicacao.30.alexandre.ok.pdf</t>
   </si>
   <si>
     <t>CM 030/03 - INDICA AO EXMO. PREFEITO MUNICIPAL PARA QUE ESTE DETERMINE, JUNTO A SECRETARIA DE EDUCAÇÃO, CULTURA E DESPORTO ,  A CRIAÇÃO DE TRÊS EVENTOS PARALELOS A OLIMPÍADA MUNICIPAL. AUTOR: VER. ALEXANDRE ODERICH</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3701/indicacao.31.alexandre.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3701/indicacao.31.alexandre.ok.pdf</t>
   </si>
   <si>
     <t>CM 031/03 - INDICA AO EXMO. PREFEITO MUNICIPAL PARA QUE ESTE DETERMINE, JUNTO A SECRETARIA DE OBRAS A SUA NOVA SEDE. AUTOR: VER. ALEXANDRE ODERICH</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3702/indicacao.32.alexandre.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3702/indicacao.32.alexandre.ok.pdf</t>
   </si>
   <si>
     <t>CM 032/03 - INDICA AO EXMO. PREFEITO MUNICIPAL PARA QUE ESTE DETERMINE A REESTRUTURAÇÃO DO PROJETO DO CENTRO CULTURAL DE SÃO SEBASTIÃO DO CAÍ PARA A ATUAL SECRETARIA DE OBRAS. AUTOR: VER. ALEXANDRE ODERICH</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3703/indicacao.33.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3703/indicacao.33.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 033/03 - INDICA AO EXECUTIVO QUE SEJAM FEITOS O ESGOTO E O CALÇAMENTO DE CERCA DE 100 A 150 METROS DA RUA SATURNINO DA SILVA, NO BAIRRO QUILOMBO. AUTOR: VER. ERICO MEIRELES</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3704/indicacao.34.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3704/indicacao.34.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 034/03 - INDICA AO EXECUTIVO A IMPLANTAÇÃO DO SERVIÇO DE TELE-ENTULHO COM O INTUITO DE REGULARIZAR O RECOLHIMENTO DE ENTULHOS COLOCADOS PELOS MORADORES CAIENSES NAS RUAS DO MUNICÍPIO. AUTOR: VER. PAULO GERMANO.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3705/indicacao.47.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3705/indicacao.47.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 047/03 - INDICA AO EXECUTIVO AS SEGUINTES PROVIDÊNCIAS PARA A ÁREA PRÓXIMA AO INSTITUTO ESTADUAL DE EDUCAÇÃO PAULO FREIRE: CONSTRUÇÃO DE UM ABRIGO PARA PASSAGEIROS DE ÔNIBUS; PROVIDÊNCIAS DA SECRETARIA DE OBRAS PARA UMA LIMPEZA E ROÇADA NAS RUAS PRÓXIMAS ESCOLA. AUTOR: VER. VALDIR RAMOS</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3706/indicacao.55.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3706/indicacao.55.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 055/03 - INDICA AO EXECUTIVO PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DESLOCADO ESSE GUARDA, DE SEGUNDA A SEXTA-FEIRA, PARA QUE FAÇA A VIGILÂNCIA EM FRENTE À REFERIDA ESCOLA, NO HORÁRIO DAS 19 ÀS 23:45 HORAS. AUTOR: VER. VALDIR RAMOS</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3707/indicacao.65.alexandre.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3707/indicacao.65.alexandre.ok.pdf</t>
   </si>
   <si>
     <t>CM 065/03 - INDICA AO EXECUTIVO A RENOVAÇÃO DA PISTA DE SKATE E BALANÇO DO SURF. AUTOR: VER. ALEXANDRE ODERICH</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3708/indicacao.67.alexandre.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3708/indicacao.67.alexandre.ok.pdf</t>
   </si>
   <si>
     <t>CM 067/03 - INDICA AO EXECUTIVO A REALIZAÇÃO DE UM FESTIVAL DE ROCK NO LOCAL PREVISTO PARA FUTURAS INSTALAÇÕES DA AGROSUL. AUTOR: VER. ALEXANDRE ODERICH</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3709/indicacao.68.alexandre.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3709/indicacao.68.alexandre.ok.pdf</t>
   </si>
   <si>
     <t>CM 068/03 - INDICA AO EXECUTIVO O DESENVOLVIMENTO DE UM PROJETO DE PROMOÇÃO CULTURAL NA PERIFERIA DA CIDADE. AUTOR: VER. ALEXANDRE ODERICH</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Todos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3710/indicacao.74.varios.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3710/indicacao.74.varios.ok.pdf</t>
   </si>
   <si>
     <t>CM 074/03 - INDICAM AO EXECUTIVO A ELABORAÇÃO DE UM ESTUDO PARA REAJUSTE DOS SALÁRIOS DOS SERVIDORES MUNICIPAIS EM, NO MÍNIMO, 20% CONCEDENDO ASSIM O MESMO ÍNDICE FIXADO PARA O SALÁRIO MÍNIMO NACIONAL BEM COMO A PROPOSTA A SE ENVIADA PELO GOVERNO DO ESTADO À ASSEMBLEIA LEGISLATIVA, COM O MESMO PERCENTUAL DE 20%.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3711/indicacao.75.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3711/indicacao.75.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 075/03 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO RECURSO FINANCEIRO PARA CUSTEIO DE UM PROFESSOR DE ORIENTAÇÃO E MOBILIDADE PARA ATENDER AS PESSOAS PORTADORAS DE DEFICIÊNCIA VISUAL, NA ASSOCIAÇÃO ESCOLA DOS DEFICIENTES VISUAIS DO VALE DO CAÍ - AEDVVC. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3712/indicacao.76.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3712/indicacao.76.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 076/03 - INDICA AO EXECUTIVO A ROÇADA E LIMPEZA NA RUA TAQUARA, NO LOTEAMENTO NOVA RIO BRANCO, E NA RUA IJUÍ, NA ENTRADA DO LOTEAMENTO SÃO JOSÉ. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3713/indicacao.80.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3713/indicacao.80.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 080/03 - INDICA AO EXECUTIVO MELHORIA NO ASFALTO DA RUA MADRE REGINA PROTMANN, RUA DE ACESSO AO HOSPITAL SAGRADA FAMÍLIA. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3714/indicacao.83.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3714/indicacao.83.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 083/03 - INDICA AO EXECUTIVO AS SEGUINTES PROVIDÊNCIAS: ASFALTAMENTO DAS RUAS DO LOTEAMENTO BLAUTH E DO LOTEAMENTO SÃO RAFAEL; ASFALTAMENTO DA RUA BENTO GONÇALVES, NO BAIRRO QUILOMBO; ASFALTAMENTO DA ESTRADA DO CAMPESTRE - CONCEIÇÃO, ATÉ O SANTUÁRIO. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3715/indicacao.84.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3715/indicacao.84.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 084/03 - INDICA AO EXECUTIVO A ALTERAÇÃO DA MÃO DE DIREÇÃO, INVERTENDO-SE O SENTIDO DO TRÂNSITO, NO TRECHO DA RUA HENRIQUE D'ÁVILA, ENTRE AS RUAS 1º DE MAIO E 7 DE SETEMBRO. AUTOR: VER. VALDIR RAMOS</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3716/indicacao.85.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3716/indicacao.85.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 085/03 - INDICA AO EXECUTIVO A COLOCAÇÃO DE PLACAS PROIBINDO O TRÂNSITO DE ÔNIBUS E CAMINHÕES NA RUA HENRIQUE D'ÁVILA, NO TRECHO COMPREENDIDO ENTRE AS RUAS 1º DE MAIO E 7 DE SETEMBRO, NESTA CIDADE. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3717/indicacao.86.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3717/indicacao.86.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 086/03 - INDICA AO EXECUTIVO A LIMPEZA, CAPINA E COLOCAÇÃO DE BRITA NA TRILHA QUE LIGA A RUA ADOLPHO SCHENCKEL À RS 122, DEFRONTE À CRECHE PINGO DE GENTE, NO BAIRRO RIO BRANCO, NESTE MUNICÍPIO. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3718/indicacao.89.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3718/indicacao.89.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 089/03 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM FEITAS MELHORIAS NA ESTRADA PRINCIPAL DE ANGICO, NO TRECHO DE ACESSO PARA A RS 122, CIRCUNDANDO A ÁREA DO LIXÃO E NA VIA SECUNDÁRIA ATÉ O MORADOR SR. JOÃO BRAGA. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3719/indicacao.91.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3719/indicacao.91.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 091/03 - PROPÕE QUE SEJA FEITO ESTUDO PARA IDENTIFICAR A MELHOR LOCALIZAÇÃO DO MONUMENTO, MAS DESDE JÁ APRESENTA PARA ANÁLISE, OS SEGUINTES LOCAIS: PORTÃO PRINCIPAL DO PARQUE CENTENÁRIO; MARGENS DO NOVO TRAÇADO DA RS 122, NAS IMEDIAÇÕES DA FUTURA ENTRADA CENTRAL PARA O MUNICÍPIO. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3720/indicacao.92.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3720/indicacao.92.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 092/03 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM PROVIDENCIADAS MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA IJUÍ. AUTOR: VER. PAULO FLORES</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3721/indicacao.99.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3721/indicacao.99.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 099/03 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A REALIZAÇÃO DE ESFORÇOS DIVERSOS BUSCANDO A OBTENÇÃO DE RECURSOS PÚBLICOS NO ORÇAMENTO DO ESTADO E DA UNIÃO, PARA AS SEGUINTES INICIATIVAS NO ÂMBITO DO MUNICÍPIO: DRENAGEM DE TRECHO DO RIO CAÍ; UTILIZAÇÃO DO CAIS DO PORTO DO RIO CAÍ. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3722/indicacao.103.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3722/indicacao.103.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 103/03 - INDICA AO EXECUTIVO A COLOCAÇÃO DE SAIBRO E PATROLAMENTO NA TRAVESSIA DO ARROIO BONITO COM A VIGIA, PRÓXIMO AO HESS. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3723/indicacao.107.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3723/indicacao.107.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 107/03 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA AVERIGUADA A POSSIBILIDADE DE CONCEDER REPASSE DE SUBVENÇÃO SOCIAL, AO COMITÊ DE GERENCIAMENTO DA BACIA HIDROGRÁFICA DO RIO CAÍ, COM SEDE NA RUA MARECHAL FLORIANO, Nº 395, SÃO SEBASTIÃO DO CAÍ/RS. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3724/indicacao.108.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3724/indicacao.108.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 108/03 - INDICA AO EXECUTIVO A COLOCAÇÃO DE UMA SINALEIRA NA AVENIDA EGYDIO MICHAELSEN COM A RUA 13 DE MAIO, EM FRENTE À LOJA COLOMBO. AUTOR: VER. VALDIR RAMOS</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3725/indicacao.109.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3725/indicacao.109.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 109/03 - INDICA AO EXECUTIVO A COLOCAÇÃO DE TACHÕES ENTRE AS RUAS SÃO JOÃO E GENERAL OSÓRIO E ENTRE AS RUAS ANDRADE NEVES E TIRADENTES, NESTA CIDADE. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3726/indicacao.113.darci.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3726/indicacao.113.darci.ok.pdf</t>
   </si>
   <si>
     <t>CM 113/03 - INDICA AO EXECUTIVO O CONSERTO DOS BURACOS EXISTENTES NA RUA MADRE REGINA PROTMANN. AUTOR: VER. DARCI LAUERMANN</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3727/indicacao.118.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3727/indicacao.118.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 103/03 - INDICA AO EXECUTIVO A CONSTRUÇÃO DE BANHEIROS PÚBLICOS JUNTO À PRAÇA DR. ORESTES JOSÉ LUCAS, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3728/indicacao.119.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3728/indicacao.119.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 119/03 - INDICA AO EXECUTIVO A COLOCAÇÃO DE TACHÕES ENTRE AS RUAS 1º DE MAIO E 13 DE MAIO, NESTA CIDADE. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3729/indicacao.127.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3729/indicacao.127.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 127/03 - INDICA AO EXECUTIVO, PROVIDÊNCIAS PO RPARTE DA SECRETARIA DE OBRAS, PARA RESOLVER O PROBLEMA DE ALAGAMENTOS COM LAMA, OCORRIDOS NOS ESTABELECIMENTOS RESIDENCIAIS, NA RUA OMIRO LEDUR, BAIRRO VILA RICA. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3730/indicacao.128.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3730/indicacao.128.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 128/03 - INDICA AO EXECUTIVO MUNICIPAL, QUE QUANDO DA PRÓXIMA REALIZAÇÃO DA FESTA DA BERGAMOTA, SEJA TRABALHADO JUNTO A COMISSÃO DA PROMOTORA DO EVENTO, A POSSIBILIDADE DA FESTA, VIR A BENEFICIAR O COMÉRCIO LOCAL, PRINCIPALMENTE NA ÁREA CENTRAL DA CIDADE TAMBÉM PARA QUE A FESTA PASSE A TER UM PERFIL MAIS COMUNITÁRIO, ENVOLVENDO A PARTICIPAÇÃO DOS PRODUTORES RURAIS E SUAS ENTIDADES REPRESENTATIVAS. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3731/indicacao.129.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3731/indicacao.129.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 129/03 - INDICA AO EXECUTIVO MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ QUE ESTE FAÇA REALIZAÇÃO DE ESTUDOS TÉCNICOS SOBRE AS ÁREAS DE BACIAS E MICRO-BACIAS HIDROGRÁFICAS EXISTENTES NO MUNICÍPIO. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3732/indicacao.130.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3732/indicacao.130.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 136/06 - INDICA AO EXECUTIVO O CONSERTO DO ASFALTO OU COLOCAÇÃO DE PÓ DE BRITA NO TRECHO DA RUA TIRADENTES, PRÓXIMO À RS 122. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3733/indicacao.135.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3733/indicacao.135.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 135/06 - INDICA AO EXECUTIVO PROVIDÊNCIAS PARA QUE SE LEVANTE A ESTRADA E SE CONSTRUA UMA PONTE DE CONCRETO MAIS ALTA. AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3734/indicacao.136.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3734/indicacao.136.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 136/06 - INDICA AO EXECUTIVO A LIMPEZA DAS BOCAS-DE-LOBO NAS RUAS NENÊ SOUZA E PAIN, EM CONCEIÇÃO. AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3735/indicacao.137.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3735/indicacao.137.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 137/06 - INDICA AO EXECUTIVO PROVIDÊNCIAS NO SENTIDO DE QUE SE FAÇA UMA DRAGAGEM MO ARROIO CONCEIÇÃO E SUBSTITUIÇÃO DOS CANOS POR BUEIROS QUADROS OU PONTE. SOLICITA, TAMBÉM, QUE SEJA CONSERTADO O CALÇAMENTO NA LOCALIDADE. AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3736/indicacao.141.darci.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3736/indicacao.141.darci.ok.pdf</t>
   </si>
   <si>
     <t>CM 141/06 - INDICA AO EXECUTIVO A INSTALAÇÃO DE UMA PLACA PROIBINDO ESTACIONAMENTO DE CAMINHÕES NAS IMEDIAÇÕES DA RUA JOSÉ LUIS DE PAULA, Nº 51, NESTE MUNICÍPIO. AUTOR: VER. DARCI LAUERMANN</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3740/indicacao.142.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3740/indicacao.142.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 142/03 - INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE FAZER ESTUDOS TÉCNICOS VISANDO ALTERAR O FUNCIONAMENTO DO TRÂNSITO DE VEÍCULOS NA ÁREA CENTRAL DA CIDADE. SOLICITA, TAMBÉM, VERIFICAÇÃO TÉCNICA PARA SABER DA VIABILIDADE DE TRANSFORMAR AS SEGUINTES RUAS EM MÃO ÚNICA:  RUA CEL. GUIMARÃES, NO SENTIDO, SUBINDO PARA O ANTIGO TRECHO DA ROD. RS 122, NO TRECHO COMPREENDIDO ENTRE A RUA 7 DE SETEMBRO , ATÉ A RUA MAL. FLORIANO PEIXOTO; TRAVESSA SAELBACK, NO SENTIDO, SUBINDO DA AV. OSVALDO ARANHA PARA O CENTRO, NO TRECHO COMPREENDIDO ENTRE A AV. OSVALDO ARANHA ATÉ A RUA JOÃO PEREIRA. AUTOR: VER PEDRO FLORES</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3741/indicacao.143.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3741/indicacao.143.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 143/03 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS PROVIDÊNCIAS NO SENTIDO DE FAZER CESSAR A PRÁTICA DE MODALIDADES ESPORTIVAS E DE LAZER, TAIS COMO , SKATE, CARRINHO DE LOMBA E FUTEBOL, EM VIA PÚBLICA, NA RUA TAQUARI, ESQUINA COM A RUA GARIBALDI, NO BAIRRO VILA RICA. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3742/indicacao.146.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3742/indicacao.146.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 146/03 - INDICA AO EXECUTIVO MUNICIPAL NO SENTIDO DE QUE SEJA SUBSTITUÍDA A CANALIZAÇÃO DE ARROIO, POR CONSTRUÇÃO DE PONTE, NA ESTRADA QUE CONDUZ AO CAMPESTRE DE SANTA TERESINHA, NO TRECHO APÓS A ESCOLA MUNICIPAL DANA AUGUSTA DE VARGAS. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3743/indicacao.147.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3743/indicacao.147.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 147/03 - INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A AMPLIAÇÃO DA REDE DE ESGOTO, NA EXTENSÃO APROXIMADA DE 30 METROS, NA ESTRADA DO ANGICO, QUE CONDUZ AO CAMPESTRE SANTA TERESINHA, NAS IMEDIAÇÕES DO CAMPO DE FUTEBOL DO CENTRO COMUNITÁRIO VILA PROGRESSO. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3744/indicacao.148.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3744/indicacao.148.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 148/03 - INDICA AO EXECUTIVO O ENSAIBRAMENTO DA ESTRADA NO MORRO SCHENEIDER, PRÓXIMO À RESIDENCIA DO SR. NELSON EGON HEIMLE, NA LOCALIDADE DE AREIÃO. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3745/indicacao.149.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3745/indicacao.149.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 149/03 - INDICA AO EXECUTIVO A CONSTRUÇÃO DE CRECHES NAS LOCALIDADES DE CONCEIÇÃO E VILA SÃO MARTIM. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3746/indicacao.150.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3746/indicacao.150.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 150/03 - INDICA AO EXECUTIVO PROVIDÊNCIA POR PARTE DA SECRETARIA DE OBRAS NA ESTRADA DA VÁRZEA DO RIO BRANCO, EM FRENTE À IGREJA E A 50 METROS DA MESMA. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3747/indicacao.151.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3747/indicacao.151.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 151/03 - INDICA AO EXECUTIVO PROVIDÊNCIAS NO SENTIDO DE SE BUSCAR UMA SOLUÇÃO PARA OS CONSTANTES ALAGAMENTOS QUE OCORREM EM DIAS DE FORTES CHUVAS NO TRECHO COMPREENDIDO ENTRE AS PROXIMIDADES DA SECRETARIA MUNICIPAL DE OBRAS ATÉ A EMPRESA CAIENSE DE ÔNIBUS LTDA., NA RUA EGYDIO MICHAELSEN E SUAS CONFRONTAÇÕES. SUGERE-SE A TROCA DE CANOS MAIORES NA REDE DE ESGOTO . AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3748/indicacao.152.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3748/indicacao.152.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 152/03 - INDICA AO EXECUTIVO O ENSAIBRAMENTO NA ESTRADA PRINCIPAL, PRÓXIMO À RESIDÊNCIA DA FAMÍLIA ZIMMERMANN, NA LOCALIDADE DE CAMPESTRE CONCEIÇÃO, DIVISA COM O MUNICÍPIO DE PORTÃO, PRÓXIMO AO ARROIO KAYSER. AUTOR: VER. MOZAR HOOF</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3749/indicacao.157.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3749/indicacao.157.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 157/03 - INDICA AO EXECUTIVO QUE SEJA PROVIDENCIADA A CANALIZAÇÃO E OU DESOBSTRUÇÃO DE TRECHOS DE ARROIO QUE CORRE PARALELO À RUA BENTO GONÇALVES, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3750/indicacao.172.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3750/indicacao.172.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 172/03 - INDICA AO EXECUTIVO QUE SEJA FEITA A CANALIZAÇÃO DE ESGOTO NA RUA PASSO DA TAQUARA, NA LOCALIDADE DE PASSO DA TAQUARA, NESTE MUNICÍPIO. SOLICITA, AINDA, UMA FISCALIZAÇÃO NO LOCAL POR PARTE DA PREFEITURA. AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3751/indicacao.178.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3751/indicacao.178.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 178/03 - INDICA AO EXECUTIVO A COLOCAÇÃO DE UMA PARADA DE ÔNIBUS NO BAIRRO RIO BRANCO, DEFRONTE A RESIDÊNCIA DO SR. RENEU FLORES. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3752/indicacao.179.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3752/indicacao.179.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 179/03 - INDICA AO EXECUTIVO QUE DAS VAGAS QUE SERÃO ABERTAS PARA CONTRATAÇÃO DE PROFESSORES, SEJAM DESTINADOS NO MÍNIMO 03 VAGAS PARA PROFESSORES COM PERFIL DE FORMAÇÃO E CAPACITAÇÃO PROFISSIONAL, ADEQUADO PARA EDUCAR ALUNOS PORTADORES DE DEFICIÊNCIA VISUAL E AUDITIVA. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3753/indicacao.180.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3753/indicacao.180.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 180/03 - INDICA AO EXECUTIVO QUE SEJAM TOMADAS AS SEGUINTES PROVIDÊNCIAS: I - FIXAÇÃO DE UM DOS BANCOS, QUE SE ENCONTRA NA PARADA DE ÔNIBUS, SITO À RUA CEL. PAULINO TEIXEIRA, PROXIMIDADES DA ESCOLA ESTADUAL FELIPE CAMARÃO, NA ÁREA CENTRAL DA CIDADE. II - OXIGENAÇÃO DAS ÁGUAS DO LAGO, LOCALIZADO NO PARQUE CENTENÁRIO. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3754/indicacao.197.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3754/indicacao.197.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 197/03 - INDICA AO EXECUTIVO QUE SEJAM TOMADAS AS SEGUINTES PROVIDÊNCIAS: COLOCAÇÃO DE PLACAS PROIBINDO A COLOCAÇÃO DE LIXO JUNTO ÀS MARGENS DO ANTIGO TRECHO DA ROD. RS 122 E CONSERTO DAS CANALIZAÇÕES NAS LOCALIDADE DA RUA VER. JOSÉ GOULART, COM A ESTRADA PRINCIPAL DO CHAPADÃO E NA ESTRADA QUE FAZ A VOLTA, AO FUNDO DA VILA PIRES. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3755/indicacao.198.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3755/indicacao.198.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 198/03 - INDICA AO EXECUTIVO PROVIDÊNCIAS NO SENTIDO DE CONSERTAR UM TRECHO DO ACOSTAMENTO NA AVENIDA NELSON HOFF, EM CONCEIÇÃO, PRÓXIMO À A RESIDÊNCIA DO SR. NELSON ARNOLD ATÉ AS PROXIMIDADES DA IGREJA CATÓLICA. AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3756/indicacao.199.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3756/indicacao.199.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 199/03 - INDICA AO EXECUTIVO A REGULARIZAÇÃO DA REFERIDA TRAVESSA PARA QUE A MESMA POSSA SER INCLUÍDA NA PLANTA DA CIDADE E POSSA RECEBER A DENOMINAÇÃO SUGERIDA PELOS MORADORES. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3757/indicacao.209.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3757/indicacao.209.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 209/03 - INDICA AO EXECUTIVO O ASFALTAMENTO DAS DUAS PRIMEIRAS QUADRAS DA RUA MARECHAL FLORIANO PEIXOTO, ATÉ A ESQUINA DA RUA JOÃO PEREIRA. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3758/indicacao.214.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3758/indicacao.214.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 214/03 - INDICA AO EXECUTIVO QUE SEJAM TOMADAS PROVIDÊNCIAS URGENTES A FIM DE FAZER CESSAR IRREGULARIDADES TRABALHISTAS, QUE VEM OCORRENDO COM SERVIDORES QUE LABORAM NA PEDREIRA MUNICIPAL , LOCALIZADA NO ANGICO. SOLICITA-SE QUE SEJA DISPONIBILIZADO OS EQUIPAMENTOS DE PROTEÇÃO NECESSÁRIOS E QUE SEJA EXIGIDO DOS SERVIDORES, O DEVIDO USO. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3759/indicacao.215.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3759/indicacao.215.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 215/03 - INDICA AO EXECUTIVO  QUE SEJAM COLOCADAS PLACAS DE SINALIZAÇÃO DE TRÂNSITO, REGULAMENTANDO A VELOCIDADE DOS VEÍCULOS, NA RUA 7 DE SETEMBRO E NA AV. OSVALDO ARANHA. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3760/indicacao.220.darci.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3760/indicacao.220.darci.ok.pdf</t>
   </si>
   <si>
     <t>CM 220/03 - INDICA AO EXECUTIVO A COLOCAÇÃO DE UMA ILUMINAÇÃO NA RUA ADOLPHO SCHENKEL, EM FRENTE A RESIDENCIA DO SR. ROGÉRIO POERSCH. AUTOR: VER. DARCI LAUERMANN</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3761/indicacao.238.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3761/indicacao.238.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 238/03 - INDICA AO EXECUTIVO QUE SEJAM FEITAS MELHORIAS NOS SERVIÇOS DE AMPLIAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NOS BAIRROS DE ZONA URBANA E NA ÁREA RURAL DO MUNICÍPIO. SOLICITA TAMBÉM QUE NAS PROVIDÊNCIAS DO SERVIÇO DE MANUTENÇÃO DE LÂMPADAS, QUE SEJA INCLUÍDA A SUBSTITUIÇÃO DE LÂMPADA NA RUA SATURNINO DA SILVA, PRÓXIMO AO NÚMERO 73, NO BAIRRO QUILOMBO. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3762/indicacao.239.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3762/indicacao.239.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 239/03 - INDICA AO EXECUTIVO AS SEGUINTES PROVIDÊNCIAS PARA A VILA SÃO MARTIM: CANALIZAÇÃO DO ESGOTO E PATROLAMENTO E MELHORIAS NAS RUAS DA VILA. AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3763/indicacao.249.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3763/indicacao.249.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 249/03 - INDICA AO EXECUTIVO QUE SEJAM TOMADAS PROVIDÊNCIAS PARA REALIZAÇÃO DE CONSERTOS NO CALÇAMENTO DA RUA ANTONIO PRADO E NA PAVIMENTAÇÃO ASFÁLTICA DA RUA OMIRO LEDUR, NO BAIRRO VILA RICA. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3764/indicacao.261.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3764/indicacao.261.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 261/03 - INDICA AO EXECUTIVO A INSTALAÇÃO DE DUAS LUMINÁRIAS NA ESTRADA PRINCIPAL CAÍ A SÃO JOSÉ DO HORTÊNCIO, NOS POSTES LOCALIZADOS NAS BIFURCAÇÕES DA ESTRADA PRINCIPAL COM A ESTRADA DA VENÚNCIA E DA ESTRADA DA VENÚNCIA COM A OUTRA ESTRADA SECUNDÁRIA. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3765/indicacao.262.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3765/indicacao.262.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 262/03 - INDICA AO EXECUTIVO QUE SEJAM TOMADAS PROVIDÊNCIAS A FIM DE EVITAR O REPRESAMENTO DE ÁGUA DA CHUVA NO ARROIO QUE CORRE PARALELO A RUA CANTO DE BOA UNIÃO NO BAIRRO RIO BRANCO. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3785/requerimento.79.diomar.edemais.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3785/requerimento.79.diomar.edemais.ok.pdf</t>
   </si>
   <si>
     <t>CM 079/03 - PROPÕE QUE SEJA ENCAMINHADA UMA MOÇÃO DE APOIO AO PROJETO DE LEI 126/03 QUE TRAMITA NA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RS. O REFERIDO PROJETO CRIA O PROGRAMA 1º CRÉDITO PARA A JUVENTUDE RURAL DO ESTADO DO RS E DÁ OUTRAS PROVIDÊNCIAS. AUTOR: VER. PEDRO FLORES, VALDIR RAMOS, ASTOR DOS SANTOS E PAULO COELHO</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3786/requerimento.88.diomar.eoutros.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3786/requerimento.88.diomar.eoutros.ok.pdf</t>
   </si>
   <si>
     <t>CM 088/03 - PROPÕEM QUE SEJA ENVIADA MOÇÃO DE APOIO AO PROJETO DE EMENDA À CONSTITUIÇÃO ESTADUAL Nº 125/2002, QUE TRAMITA NA ASSEMBLEIA LEGISLATIVA DO RS. O REFERIDO PROJETO PROPÕE EMENDA A CONSTITUIÇÃO PARA CONSOLIDAR A COMPETÊNCIA DOS MUNICÍPIO GAÚCHOS, DISPONDO SOBRE HORÁRIO E FUNCIONAMENTO DO COMÉRCIO LOCAL. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3831/requerimento.226.diomar_mozar_e_valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3831/requerimento.226.diomar_mozar_e_valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 226/03 - PROPÕEM QUE SEJA ENVIADA MOÇÃO DE APOIO À PROPOSTA DE EMENDA À CONSTITUIÇÃO FEDERAL - PEC 393/2001, QUE TRAMITA NO CONGRESSO NACIONAL. AUTOR: VERS. PEDRO FLORES, MOZAR HOFF E VALDIR RAMOS</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3663/projeto.174.mesa.decreto.titulo.cidadao.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3663/projeto.174.mesa.decreto.titulo.cidadao.ok.pdf</t>
   </si>
   <si>
     <t>CM 174/03 - OUTORGA O TÍTULO DE "CIDADÃO CAIENSE" AO SENHOR JOSÉ LUIZ DE MELLO.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3662/projeto.242.mesa.decreto.fixa.numero.vereadores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3662/projeto.242.mesa.decreto.fixa.numero.vereadores.ok.pdf</t>
   </si>
   <si>
     <t>CM 242/03 - FIXA O NÚMERO DE VEREADORES PARA A LEGISLATURA DE 2005/2008.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3552/projeto.executivo.01.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3552/projeto.executivo.01.ok.pdf</t>
   </si>
   <si>
     <t>PM 001/2003 - CM 001/03 - INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO PARA O EXERCÍCIO DE 2003.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3553/projeto.executivo.02.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3553/projeto.executivo.02.ok.pdf</t>
   </si>
   <si>
     <t>PM 002/2003 - CM 002/03 - CONCEDE UM AUXÍLIO FINANCEIRO A ASSOCIAÇÃO COMUNITÁRIA RURAL DA VIGIA, PARA A COBERTURA DE DESPESAS COM A MANUTENÇÃO DO CORAL.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3554/projeto.executivo.03.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3554/projeto.executivo.03.ok.pdf</t>
   </si>
   <si>
     <t>PM 003/2003 - CM 003/03 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CÍRCULO DE MÁQUINAS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3555/projeto.executivo.04.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3555/projeto.executivo.04.ok.pdf</t>
   </si>
   <si>
     <t>PM 004/2003 - CM 004/03 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO POR UM ANO, COM A ASSOCIAÇÃO DOS PRODUTORES E COMERCIANTES DE FLORES E PLANTAS ORNAMENTAIS DO VALE DO CAÍ - CAÍFLORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3556/projeto.executivo.05.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3556/projeto.executivo.05.ok.pdf</t>
   </si>
   <si>
     <t>PM 005/2003 - CM 005/03 - CONCEDE UM AUXÍLIO FINANCEIRO DE R$ 3.300,00 À ASSOCIAÇÃO CAIENSE DE ARTESÃOS - ASCART, PARA A COBERTURA DAS DESPESAS COM ALUGUEL DA SEDE DA ENTIDADE.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3679/projeto.12.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3679/projeto.12.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 012/03 - AUTORIZA O EXECUTIVO MUNICIPAL A IMPLANTAR RAMPAS NOS MEIOS FIOS, JUNTO ÀS FAIXAS DE SEGURANÇA E EM LOCAIS DE MAIOR FLUXO DE PEDESTRES. AUTOR: VER. PEDRO FLORES.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3557/projeto.executivo.06.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3557/projeto.executivo.06.ok.pdf</t>
   </si>
   <si>
     <t>PM 006/2003 - CM 017/03 - CONCEDE UMA SUBVENÇÃO SOCIAL AO CLUBE RIO DA MATA, PARA A COBERTURA DE DESPESAS COM A REALIZAÇÃO DE REFORMAS NO SALÃO DA ENTIDADE.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3558/projeto.executivo.07.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3558/projeto.executivo.07.ok.pdf</t>
   </si>
   <si>
     <t>PM 007/2003 - CM 018/03 - INSTITUI O SISTEMA DE CONTROLE INTERNO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3559/projeto.executivo.08.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3559/projeto.executivo.08.ok.pdf</t>
   </si>
   <si>
     <t>PM 008/2003 - CM 019/03 - CONCEDE SUBVENÇÃO SOCIAL A CNEC - ALCEU MASSON E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3560/projeto.executivo.09.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3560/projeto.executivo.09.ok.pdf</t>
   </si>
   <si>
     <t>PM 009/2003 - CM 023/03 - CONCEDE UMA SUBVENÇÃO SOCIAL DE R$ 3.420,00 A APAE, PARA A COBERTURA DE DESPESAS NOS MESES DE JANEIRO E FEVEREIRO DE 2003 E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3561/projeto.executivo.10.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3561/projeto.executivo.10.ok.pdf</t>
   </si>
   <si>
     <t>PM 010/2003 - CM 027/03 - AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR POR 01 ANO OS CONTRATOS DE TRABALHO ORIGINÁRIO DA LEI 2.345/02.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3565/projeto.executivo.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3565/projeto.executivo.11.ok.pdf</t>
   </si>
   <si>
     <t>PM 011/2003 - CM 028/03 - AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 13.500,00 PARA COBRIR DESPESAS DIVERSAS DESTA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3566/projeto.executivo.12.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3566/projeto.executivo.12.ok.pdf</t>
   </si>
   <si>
     <t>PM 012/2003 - CM 035/03 - CONCEDE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DOS FUNCIONÁRIOS DA AZALÉIA PARA A COBERTURA DE DESPESAS COM O TRANSPORTE DE ALUNOS DO ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3567/projeto.executivo.13.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3567/projeto.executivo.13.ok.pdf</t>
   </si>
   <si>
     <t>PM 013/2003 - CM 036/03 - AUTORIZA A CONTRATAÇÃO DE ESTAGIÁRIOS ATRAVÉS DE CONVÊNIO COM A UNISINOS.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3568/projeto.executivo.14.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3568/projeto.executivo.14.ok.pdf</t>
   </si>
   <si>
     <t>PM 014/2003 - CM 037/03 - AUTORIZA A CONTRATAÇÃO DE ESTAGIÁRIOS ATRAVÉS DE CONVÊNIO COM A EMPRESA PRO-SERVI, SERVIDORES DE ASSESSORIA E SELEÇÃO DE PESSOAL LTDA.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3569/projeto.executivo.15.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3569/projeto.executivo.15.ok.pdf</t>
   </si>
   <si>
     <t>PM 015/2003 - CM 038/03 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL POR PRAZO DETERMINADO, PARA ATENDER SITUAÇÃO EMERGÊNCIA.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3570/projeto.executivo.16.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3570/projeto.executivo.16.ok.pdf</t>
   </si>
   <si>
     <t>PM 016/2003 - CM 039/03 - CONCEDE UMA SUBVENÇÃO SOCIAL DE R$ 15.000,00 PARA A CNEC - ALCEU MASSON E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PM 017/2003 - CM 048/03 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A APAE PARA O ATENDIMENTO DE CRIANÇAS EXCEPCIONAIS RESIDENTES NO TERRITÓRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3572/projeto.executivo.18.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3572/projeto.executivo.18.ok.pdf</t>
   </si>
   <si>
     <t>PM 018/2003 - CM 049/03 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL POR PRAZO DETERMINADO, PARA ATENDER SITUAÇÃO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3573/projeto.executivo.19.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3573/projeto.executivo.19.ok.pdf</t>
   </si>
   <si>
     <t>PM 019/2003 - CM 056/03 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL POR PRAZO DETERMINADO, PARA ATENDER SITUAÇÃO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3574/projeto.executivo.20.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3574/projeto.executivo.20.ok.pdf</t>
   </si>
   <si>
     <t>PM 020/2003 - CM 057/03 - CONCEDE UMA SUBVENÇÃO SOCIAL DE R$ 1.500,00 PARA ASSOCIAÇÃO DE MORADORES DO BAIRRO QUILOMBO DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3575/projeto.executivo.21.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3575/projeto.executivo.21.ok.pdf</t>
   </si>
   <si>
     <t>PM 021/2003 - CM 058/03 - AUTORIZA A CONTRATAÇÃO DE ESTAGIÁRIOS ATRAVÉS DE CONVÊNIO COM A  EMPRESA PRO-SERVI, SERVIÇOS DE ASSESSORIA E SELEÇÃO DE PESSOAL LTDA.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3576/projeto.executivo.22.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3576/projeto.executivo.22.ok.pdf</t>
   </si>
   <si>
     <t>PM 022/2003 - CM 059/03 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 2 ELETRICISTAS POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3577/projeto.executivo.23.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3577/projeto.executivo.23.ok.pdf</t>
   </si>
   <si>
     <t>PM 023/2003 - CM 060/03 - CONCEDE SUBVENÇÃO SOCIAL À SOCIEDADE CULTURAL DOS CANTORES DE SÃO SEBASTIÃO DO CAÍ PARA A COBERTURA DE DESPESAS COM A MANUTENÇÃO DO CORAL E DA BANDA MUNICIPAL.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3578/projeto.executivo.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3578/projeto.executivo.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 024/2003 - CM 069/03 - ALTERA A REDAÇÃO DO ART 1º DA LEI 2.354 DE 17 DE MAIO DE 2002.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3579/projeto.executivo.25.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3579/projeto.executivo.25.ok.pdf</t>
   </si>
   <si>
     <t>PM 025/2003 - CM 077/03 - CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO ESCOLA DOS DEFICIENTES VISUAIS DO VALE DO CAÍ E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3580/projeto.executivo.26.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3580/projeto.executivo.26.ok.pdf</t>
   </si>
   <si>
     <t>PM 026/2003 - CM 078/03 - CONCEDE UMA SUBVENÇÃO SOCIAL NO VALOR DE R$ 3.000,00 PARA A ASSOCIAÇÃO SOLIDARIEDADE E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3581/projeto.executivo.27.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3581/projeto.executivo.27.ok.pdf</t>
   </si>
   <si>
     <t>PM 027/2003 - CM 081/03 - CONCEDE UMA SUBVENÇÃO SOCIAL DE R$ 2.100,00 PARA O PIQUETE DE LAÇADORES CHRISTIANO TEIXEIRA E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3582/projeto.executivo.28.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3582/projeto.executivo.28.ok.pdf</t>
   </si>
   <si>
     <t>PM 028/2003 - CM 082/03 - AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 32.100,00 PARA CRIAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3583/projeto.executivo.29.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3583/projeto.executivo.29.ok.pdf</t>
   </si>
   <si>
     <t>PM 029/2003 - CM 087/03 - AUTORIZA O EXECUTIVO MUNICIPAL A REAJUSTA NO MÊ DE MAIO E AGOSTO DE 2003, AS TABELAS DE REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS, ATIVOS, INATIVOS E DAS PENSIONISTAS</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3680/projeto.90.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3680/projeto.90.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 090/03 - TORNA OBRIGATÓRIA A INSTALAÇÃO DE CESTAS DE LIXO NOS ÔNIBUS, NO MUNICÍPIO DE SÃO SEBASTIÃO D CAÍ, E DÁ OUTRAS PROVIDÊNCIAS. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3590/projeto.executivo.30.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3590/projeto.executivo.30.ok.pdf</t>
   </si>
   <si>
     <t>PM 030/2003 - CM 093/03 - INCLUI PARÁGRAFO AO ART. 4º DA LEI 2.429 DE 31 DE JANEIRO DE 2003.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3591/projeto.executivo.31.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3591/projeto.executivo.31.ok.pdf</t>
   </si>
   <si>
     <t>PM 031/2003 - CM 094/03 - PRORROGA POR MAIS 18 MESES O PRAZO PREVISTO NO ART. 1º DA LEI 2.336 DE 12 DE ABRIL DE 2002 E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3681/projeto.95.mesa.revisao.subsidio.secretarios.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3681/projeto.95.mesa.revisao.subsidio.secretarios.ok.pdf</t>
   </si>
   <si>
     <t>CM 095/03 - REAJUSTA NOS MESES DE MAIO E AGOSTO O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3682/projeto.96.mesa.revisao.subsidio.prefeito.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3682/projeto.96.mesa.revisao.subsidio.prefeito.ok.pdf</t>
   </si>
   <si>
     <t>CM 096/03 - REAJUSTA NOS MESES DE MAIO E AGOSTO DE 2003 OS SUBSÍDIOS DO PREFEITO MUNICIPAL E VICE-PREFEITO.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3683/projeto.97.mesa.revisao.subsidio.vereadores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3683/projeto.97.mesa.revisao.subsidio.vereadores.ok.pdf</t>
   </si>
   <si>
     <t>CM 097/03 - REAJUSTA NOS MESES DE MAIO E AGOSTO DE 2003 O SUBSÍDIO DOS VEREADORES.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3684/projeto.100.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3684/projeto.100.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 100/03 - INSTITUI A OBRIGATORIEDADE DE PROGRAMAS DE EDUCAÇÃO AMBIENTAL, A NÍVEL CURRICULAR, NAS ESCOLAS DE 1º E 2º GRAUS. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3592/projeto.executivo.32.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3592/projeto.executivo.32.ok.pdf</t>
   </si>
   <si>
     <t>PM 032/2003 - CM 101/03 - CONCEDE REDUÇÃO NA COBRANÇA DA MULTA E DOS JUROS INCIDENTES SOBRE DÉBITOS DE QUALQUER NATUREZA PARA COM O MUNICÍPIO.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3593/projeto.executivo.33.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3593/projeto.executivo.33.ok.pdf</t>
   </si>
   <si>
     <t>PM 033/2003 - CM 102/03 - ALTERA O PARÁGRAFO 4º DO ART. 2º DA LEI 2.092 DE 13 DE NOVEMBRO DE 1998.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3594/projeto.executivo.34.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3594/projeto.executivo.34.ok.pdf</t>
   </si>
   <si>
     <t>PM 034/2003 - CM 104/03 - ALTERA A REDAÇÃO DO ART. 14, EXCLUIU O PARÁGRAFO ÚNICO DESTE ARTIGO, ALTERA REDAÇÃO DO INCISO I E EXCLUI O INCISO II DO ART. 15 DA LEI 1.409 DE 24 DE AGOSTO DE 1990 E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3595/projeto.executivo.35.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3595/projeto.executivo.35.ok.pdf</t>
   </si>
   <si>
     <t>PM 035/2003 - CM 111/03 - AUTORIZA A CONTRATAÇÃO DE ESTAGIÁRIOS ATRAVÉS DE CONVÊNIO COM A UCS - UNIVERSIDADE DE CAXIAS DO SUL.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3596/projeto.executivo.36.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3596/projeto.executivo.36.ok.pdf</t>
   </si>
   <si>
     <t>PM 036/2003 - CM 114/03 - AUTORIZA A REALIZAÇÃO DE CONVÊNIO DE COOPERAÇÃO COM A UCS VISANDO A REALIZAÇÃO DO CURSO DE LICENCIATURA EM PEDAGOGIA; DOCÊNCIA PARA EDUCAÇÃO BÁSICA, SÉRIES INICIAIS DO ENSINO FUNDAMENTAL, NA FORMA DE EDUCAÇÃO A DISTÂNCIA E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3597/projeto.executivo.37.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3597/projeto.executivo.37.ok.pdf</t>
   </si>
   <si>
     <t>PM 037/2003 - CM 115/03 - AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR UM IMÓVEL PARA FINS DE CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL DAVID CANABARRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3598/projeto.executivo.38.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3598/projeto.executivo.38.ok.pdf</t>
   </si>
   <si>
     <t>PM 038/2003 - CM 120/03 - CRIA CARGOS EM COMISSÃO NO SERVIÇO PÚBLICO MUNICIPAL E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3599/projeto.executivo.39.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3599/projeto.executivo.39.ok.pdf</t>
   </si>
   <si>
     <t>PM 039/2003 - CM 121/03 - INTRODUZ ALTERAÇÃO NO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3600/projeto.executivo.40.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3600/projeto.executivo.40.ok.pdf</t>
   </si>
   <si>
     <t>PM 040/2003 - CM 122/03 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3685/projeto.123.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3685/projeto.123.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 123/03 - ALTERA O § 1º DO ARTIGO 5º DA LEI Nº 2.418, DE 26 DE DEZEMBRO DE 2002, QUE INSTITUI NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL. AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3604/projeto.executivo.41.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3604/projeto.executivo.41.ok.pdf</t>
   </si>
   <si>
     <t>PM 041/2019 - CM 131/03 - AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 18.421,08 PARA AQUISIÇÃO DE MATERIAL DE CONSUMO E MATERIAL PERMANENTE.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3605/projeto.executivo.42.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3605/projeto.executivo.42.ok.pdf</t>
   </si>
   <si>
     <t>PM 042/2019 - CM 132/03 - ALTERA A REDAÇÃO DOS INCISOS I E II DO ART. 10 DA LEI 1.848 DE 11 DE AGOSTO DE 1995 E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3601/projeto.executivo.43.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3601/projeto.executivo.43.ok.pdf</t>
   </si>
   <si>
     <t>PM 043/2003 - CM 138/03 - AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, IMÓVEIS PARA PROLONGAMENTO E ALARGAMENTO DE VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3686/projeto.144.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3686/projeto.144.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 144/03 - PROMOVE A ACESSIBILIDADE DAS PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA. AUTOR: VER. PEDRO FLORES.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3602/projeto.executivo.44.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3602/projeto.executivo.44.ok.pdf</t>
   </si>
   <si>
     <t>PM 044/2003 - CM 153/03 - CONCEDE REDUÇÃO NA COBRANÇA DA MULTA E DOS JUROS INCIDENTES SOBRE DÉBITOS DE QUALQUER NATUREZA PARA COM O MUNICÍPIO.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3687/projeto.154.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3687/projeto.154.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 154/03 - ALTERA DISPOSITIVOS DA LEI 2.418/02, QUE INSTITUI NO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ, A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA - CIP. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3603/projeto.executivo.45.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3603/projeto.executivo.45.ok.pdf</t>
   </si>
   <si>
     <t>PM 045/2003 - CM 158/03 - DÁ NOVA REDAÇÃO AO ART. 3º DA LEI 1.408/90, QUE DISPÕE SOBRE O PLANO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3606/projeto.executivo.46.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3606/projeto.executivo.46.ok.pdf</t>
   </si>
   <si>
     <t>PM 046/2019 - CM 159/03 - CRIA CARGOS EFETIVOS NO SERVIÇO PÚBLICO MUNICIPAL E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3607/projeto.executivo.47.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3607/projeto.executivo.47.ok.pdf</t>
   </si>
   <si>
     <t>PM 047/2019 - CM 160/03 - AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 45.800,00 E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3608/projeto.executivo.48.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3608/projeto.executivo.48.ok.pdf</t>
   </si>
   <si>
     <t>PM 048/2019 - CM 161/03 - AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO UM IMÓVEL PARA FINS DE CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL EM CONCEIÇÃO E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3609/projeto.executivo.49.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3609/projeto.executivo.49.ok.pdf</t>
   </si>
   <si>
     <t>PM 049/2019 - CM 162/03 - AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR UM IMÓVEL PARA FINS DE CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL E QUADRA POLIESPORTIVA NA LOCALIDADE DE CONCEIÇÃO E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3610/projeto.executivo.50.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3610/projeto.executivo.50.ok.pdf</t>
   </si>
   <si>
     <t>PM 050/2019 - CM 165/03 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A SECRETARIA DA JUSTIÇA E DA SEGURANÇA, COM A INTERVENIÊNCIA DA BRIGADA MILITAR E O COMANDO REGIONAL DE BAMBEIROS DOS VALES VISANDO APOIO MUTUO PA EXECUÇÃO DOS SERVIÇOS CIVIS AUXILIARES DE COMBATE AO FOGO E ATIVIDADES DE DEFESA CIVIL.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3611/projeto.executivo.51.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3611/projeto.executivo.51.ok.pdf</t>
   </si>
   <si>
     <t>PM 051/2003 - CM 166/03 - ALTERA A LEI 2.312, DE 28.01.2001, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, INCLUINDO O INCISO V NO ART. 107 ALTERANDO O PARÁGRAFO 1º DO ART. 107 E INCLUINDO NOVO ARTIGO 113.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3612/projeto.executivo.52.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3612/projeto.executivo.52.ok.pdf</t>
   </si>
   <si>
     <t>PM 052/2003 - CM 167/03 - CONCEDE UM AUXÍLIO FINANCEIRO À ASSOCIAÇÃO COMUNITÁRIA RURAL DA VIGIA, PARA DESPESAS COM A PINTURA DO PAVILHÃO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3613/projeto.executivo.53.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3613/projeto.executivo.53.ok.pdf</t>
   </si>
   <si>
     <t>PM 053/2003 - CM 168/03 - CONCEDE UM AUXÍLIO FINANCEIRO AO CENTRO COMUNITÁRIO VILA PROGRESSO, PARA DESPESAS COM A CONSTRUÇÃO DE UM PAVILHÃO DE BOLÃO, BOCHA E SALAS DE USO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3614/projeto.executivo.54.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3614/projeto.executivo.54.ok.pdf</t>
   </si>
   <si>
     <t>PM 054/2003 - CM 169/03 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A APAE PARA O ATENDIMENTO DE CRIANÇAS EXCEPCIONAIS RESIDENTES NO TERRITÓRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3615/projeto.executivo.55.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3615/projeto.executivo.55.ok.pdf</t>
   </si>
   <si>
     <t>PM 055/2003 - CM 173/03 - AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 3.780,00 PARA DESPESAS RELATIVAS A AQUISIÇÃO DE MERENDAS PARA AS ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3616/projeto.executivo.56.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3616/projeto.executivo.56.ok.pdf</t>
   </si>
   <si>
     <t>PM 056/2003 - CM 181/03 - CRIA CARGOS EFETIVOS NO SERVIÇO MUNICIPAL E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3617/projeto.executivo.57.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3617/projeto.executivo.57.ok.pdf</t>
   </si>
   <si>
     <t>PM 057/2003 - CM 184/03 - CONVALIDA O CONVÊNIO FIRMADO ENTRE O MUNICÍPIO, A BRIGADA MILITAR E O DETRAN PARA O CUMPRIMENTO DAS DETERMINAÇÕES DO NOVO CÓDIGO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3628/projeto.executivo.58.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3628/projeto.executivo.58.ok.pdf</t>
   </si>
   <si>
     <t>PM 058/2003 - CM 185/03 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3629/projeto.executivo.59.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3629/projeto.executivo.59.ok.pdf</t>
   </si>
   <si>
     <t>PM 059/2003 - CM 186/03 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL POR PRAZO DETERMINADO , PARA ATENDER SITUAÇÃO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3630/projeto.executivo.60.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3630/projeto.executivo.60.ok.pdf</t>
   </si>
   <si>
     <t>PM 060/2003 - CM 187/03 - AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 52.500,00 PARA A EXECUÇÃO DE IMPLANTAÇÃO  DE INFRA-ESTRUTURA DO DESPORTO EDUCACIONAL QUADRA NA E.M.E.F. DAVID CANABARRO.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3631/projeto.executivo.61.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3631/projeto.executivo.61.ok.pdf</t>
   </si>
   <si>
     <t>PM 061/2003 - CM 187/03 - AUTORIZA O EXECUTIVO CONTRATAR 10 SERVENTES POR PRAZO DETERMINADO EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3632/projeto.executivo.62.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3632/projeto.executivo.62.ok.pdf</t>
   </si>
   <si>
     <t>PM 062/2003 - CM 194/03 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.468,739,00 PARA REFORÇO DE DOTAÇÕES DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3633/projeto.executivo.63.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3633/projeto.executivo.63.ok.pdf</t>
   </si>
   <si>
     <t>PM 063/2003 - CM 200/03 - AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL PARA A CONSTRUÇÃO DE 44 UNIDADES SANITÁRIAS, COM ÁREA QUADRADA DE 4,00M² POR EDIFICAÇÃO, EM DIVERSOS LOTES, LOCALIZADOS NA VILA SÃO MARTIM.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3634/projeto.executivo.64.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3634/projeto.executivo.64.ok.pdf</t>
   </si>
   <si>
     <t>PM 064/2003 - CM 201/03 - AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR POR 03 MESES, OS CONTRATOS DE TRABALHO ORIGINÁRIO DA LEI 2.445/03.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3635/projeto.executivo.65.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3635/projeto.executivo.65.ok.pdf</t>
   </si>
   <si>
     <t>PM 065/2003 - CM 202/03 - AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR POR 03 MESES, OS CONTRATOS DE TRABALHO ORIGINÁRIO DA LEI 2.391/03.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3636/projeto.executivo.66.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3636/projeto.executivo.66.ok.pdf</t>
   </si>
   <si>
     <t>PM 066/2003 - CM 203/03 - AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, IMÓVEIS PARA PROLONGAMENTO E ALARGAMENTO DE VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3637/projeto.executivo.67.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3637/projeto.executivo.67.ok.pdf</t>
   </si>
   <si>
     <t>PM 067/2003 - CM 211/03 - AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 30.579,58 PARA REGULARIZAÇÃO DO PARCELAMENTO DA DÍVIDA COM A A.E.SUL.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3638/projeto.executivo.68.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3638/projeto.executivo.68.ok.pdf</t>
   </si>
   <si>
     <t>PM 068/2003 - CM 212/03 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 166.717,69 PARA REFORÇO DE DOTAÇÕES DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3639/projeto.executivo.69.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3639/projeto.executivo.69.ok.pdf</t>
   </si>
   <si>
     <t>PM 069/2003 - CM 217/03 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 502.670,00 PARA REFORÇO DE DOTAÇÕES DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3688/projeto.218.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3688/projeto.218.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 218/03 - INSTITUI POESIA NOS ÔNIBUS E MURAIS DE SÃO SEBASTIÃO DO CAÍ. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3640/projeto.executivo.70.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3640/projeto.executivo.70.ok.pdf</t>
   </si>
   <si>
     <t>PM 070/2003 - CM 221/03 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 28.100,00 PARA REFORÇO DE DOTAÇÕES DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3641/projeto.executivo.71.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3641/projeto.executivo.71.ok.pdf</t>
   </si>
   <si>
     <t>PM 071/2003 - CM 222/03 - AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR ATÉ 31 DE DEZEMBRO DE 2003 O CONTRATO ORIGINADO PELA LEI 2.316 DE 04 DE JANEIRO DE 2002.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3642/projeto.executivo.72.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3642/projeto.executivo.72.ok.pdf</t>
   </si>
   <si>
     <t>PM 072/2003 - CM 225/03 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL POR PRAZO DETERMINADO, PARA ATENDER SITUAÇÃO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3643/projeto.executivo.73.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3643/projeto.executivo.73.ok.pdf</t>
   </si>
   <si>
     <t>PM 073/2003 - CM 231/03 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A APAE PARA O ATENDIMENTO DE CRIANÇAS EXCEPCIONAIS RESIDENTES NO TERRITÓRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3644/projeto.executivo.75.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3644/projeto.executivo.75.ok.pdf</t>
   </si>
   <si>
     <t>PM 075/2003 - CM 232/03 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CÍRCULO DE MÁQUINAS DE SÃO SEBASTIÃO DO CAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3645/projeto.executivo.76.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3645/projeto.executivo.76.ok.pdf</t>
   </si>
   <si>
     <t>PM 076/2003 - CM 234/03 - AUTORIZA O EXECUTIVO A ADQUIRIR UMA ÁREA DE TERRAS PARA A ABERTURA DE UMA RUA.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3646/projeto.executivo.77.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3646/projeto.executivo.77.ok.pdf</t>
   </si>
   <si>
     <t>PM 077/2003 - CM 235/03 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 26.850,00 PARA REFORÇO DE DOTAÇÕES DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3647/projeto.executivo.78.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3647/projeto.executivo.78.ok.pdf</t>
   </si>
   <si>
     <t>PM 078/2003 - CM 236/03 - DISPÕE SOBRE A CRIAÇÃO, ESTRUTURAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO  - COMUDE.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3648/projeto.executivo.80.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3648/projeto.executivo.80.ok.pdf</t>
   </si>
   <si>
     <t>PM 080/2003 - CM 241/03 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 28.900,00 PARA REFORÇO DE DOTAÇÕES DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3649/projeto.executivo.81.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3649/projeto.executivo.81.ok.pdf</t>
   </si>
   <si>
     <t>PM 081/2003 - CM 244/03 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 5.020,00 PARA REFORÇO DE DOTAÇÃO DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3650/projeto.executivo.82_.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3650/projeto.executivo.82_.ok.pdf</t>
   </si>
   <si>
     <t>PM 082/2003 - CM 245/03 - ALTERA A REDAÇÃO DO PARÁGRAFO 2º DO ARTIGO 99 E REVOGA O ARTIGO 199 DA LEI Nº 2.312, DE 28 DE DEZEMBRO DE 2001.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3651/projeto.executivo.83.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3651/projeto.executivo.83.ok.pdf</t>
   </si>
   <si>
     <t>PM 083/2003 - CM 250/03 - DISPÕE SOBRE A INCORPORAÇÃO DE FUNÇÕES GRATIFICADAS E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3652/projeto.executivo.84.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3652/projeto.executivo.84.ok.pdf</t>
   </si>
   <si>
     <t>PM 084/2003 - CM 251/03 - ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3653/projeto.executivo.85.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3653/projeto.executivo.85.ok.pdf</t>
   </si>
   <si>
     <t>PM 085/2003 - CM 252/03 - REAJUSTA EM 9,65% OS VALORES DOS TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3654/projeto.executivo.86.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3654/projeto.executivo.86.ok.pdf</t>
   </si>
   <si>
     <t>PM 086/2003 - CM 253/03 - AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO DE MÚTUA COOPERAÇÃO COM A ASSOCIAÇÃO ESCOLA DE DEFICIENTES VISUAIS DO VALE DO CAÍ E EMPRESA VOGEL &amp; FILHO LTDA E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3655/projeto.executivo.87.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3655/projeto.executivo.87.ok.pdf</t>
   </si>
   <si>
     <t>PM 087/2003 - CM 254/03 - ALTERA PARCIALMENTE A REDAÇÃO DO ARTIGO 1º DA LEI 2.486 DE 19 DE SETEMBRO DE 2003.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3656/projeto.executivo.88.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3656/projeto.executivo.88.ok.pdf</t>
   </si>
   <si>
     <t>PM 088/2003 - CM 255/03 - CRIA A SECRETARIA MUNICIPAL DE TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3657/projeto.executivo.89.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3657/projeto.executivo.89.ok.pdf</t>
   </si>
   <si>
     <t>PM 089/2003 - CM 256/03 - DÁ NOVA REDAÇÃO ÀS SEÇÕES I E II DA CAPÍTULO IV DO TÍTULO II DO CÓDIGO TRIBUTÁRIO MUNICIPAL, ESTABELECIDO PELA LEI MUNICIPAL Nº 1599/92 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3658/projeto.executivo.90.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3658/projeto.executivo.90.ok.pdf</t>
   </si>
   <si>
     <t>PM 090/2003 - CM 257/03 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 118.400,00 PARA REFORÇO DE DOTAÇÕES DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3659/projeto.executivo.91.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3659/projeto.executivo.91.ok.pdf</t>
   </si>
   <si>
     <t>PM 091/2003 - CM 264/03 - ALTERA A REDAÇÃO DO ART. 4º E ART. 5º DA LEI Nº 2.418, DE 26 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3660/projeto.executivo.92.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3660/projeto.executivo.92.ok.pdf</t>
   </si>
   <si>
     <t>PM 092/2003 - CM 265/03 - INSTITUI O ESTACIONAMENTO ROTATIVO PAGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3661/projeto.executivo.93.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3661/projeto.executivo.93.ok.pdf</t>
   </si>
   <si>
     <t>PM 093/2003 - CM 266/03 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 10.270,00 PARA REFORÇO DE DOTAÇÕES DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3689/projeto.267.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3689/projeto.267.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 267/03 - ALTERA OS LIMITES DA RUA PE. JOÃO WAGNER, PREVISTOS NA LEI 1.097 DE 23/08/83. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3666/projeto.133.mesa.resolucao.transf.bens.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3666/projeto.133.mesa.resolucao.transf.bens.ok.pdf</t>
   </si>
   <si>
     <t>CM 133/03 - AUTORIZA A TRANSFERÊNCIA DE 2 MESAS DE MADEIRA CEREJEIRA PARA A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3665/projeto.163.mesa.resolucao.autoriza_vereador_a__2A8xB2x.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3665/projeto.163.mesa.resolucao.autoriza_vereador_a__2A8xB2x.pdf</t>
   </si>
   <si>
     <t>CM 163/03 - AUTORIZA O VEREADOR PEDRO DIOMAR PACHECO FLORES A REPRESENTAR A CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO CAÍ NO V ENCONTRO NACIONAL DE COMITÊS DE BACIAIS  HIDROGRÁFICAS E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3664/projeto.204.mesa.resolucao.altera_padrao_diretor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3664/projeto.204.mesa.resolucao.altera_padrao_diretor.ok.pdf</t>
   </si>
   <si>
     <t>CM 204/03 - ALTERA O PADRÃO DO CARGO DE DIRETOR DA SECRETARIA DA CÂMARA E ATRIBUI VERBA DE REPRESENTAÇÃO PARA O CARGO DE ASSESSOR DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3767/requerimento.07.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3767/requerimento.07.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 007/03 - REQUER QUE SEJA ENCAMINHADO EXPEDIENTE À DIREÇÃO GERAL DO DAER E À SECRETARIA ESTADUAL DE OBRAS E SANEAMENTO, SOLICITANDO A SINALIZAÇÃO DE ZONA URBANA E TAMBÉM QUE SEJAM ESTUDADAS E PROVIDENCIADAS OUTRAS INICIATIVAS BUSCANDO REDUZIR A VELOCIDADE DOS VEÍCULOS QUE TRAFEGAM NA RODOVIA RS 122, NO TRECHO COMPREENDIDO, DESDE AS IMEDIAÇÕES DO LOTEAMENTO POPULAR ATÉ A ESCOLA ESTADUAL JOSÉ BENNEMANN, NO BAIRRO RIO BRANCO. SOLICITA TAMBÉM QUE, PARA UMA MELHOR DEMOSTRAÇÃO E ESCLARECIMENTO SOBRE O PROBLEMA, SEJAM JUNTADAS , AO OFÍCIO DA CÂMARA, CÓPIAS DAS REPORTAGENS JORNALÍSTICAS QUE VERSAM SOBRE ACIDENTES, QUE ESTÃO EM ANEXO. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3768/requerimento.08.darci.eoutros.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3768/requerimento.08.darci.eoutros.ok.pdf</t>
   </si>
   <si>
     <t>CM 008/03 - PROPÕE QUE SEJAM ENVIADOS OFÍCIO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO , SR. GERMANO RIGOTTO, E AO EXCELENTÍSSIMO SECRETÁRIO DE ESTADO DOS TRANSPORTES, SR. JAIR FOSCARINI, SOLICITANDO TOTAL EMPENHO E ATENÇÃO ESPECIAL PARA A POSSIBILIDADE DE CONCLUSÃO ASFÁLTICA DO TRECHO QUE LIGA SÃO SEBASTIÃO DO CAÍ A SÃO JOSÉ DO HORTÊNCIO.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3769/requerimento.09.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3769/requerimento.09.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 009/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO À AES SUL SOLICITANDO A EXTENSÃO DA REDE ELÉTRICA DE UM POSTE PARA O OUTRO, NA RUA TAQUARI, DEFRONTE A SERRARIA DO SR. SÉRGIO KLEIN. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3771/requerimento.20.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3771/requerimento.20.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 020/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO  À EMPRESA CAIENSE DE ÔNIBUS LTDA. ENCAMINHANDO ABAIXO ASSINADO DE MORADORES DAS LOCALIDADES DE CONCEIÇÃO E LAJEADINHO PLEITEANDO QUE A LINHA SÃO LEOPOLDO/SÃO SEBASTIÃO DO CAÍ O ÔNIBUS PASSE POR ESSAS LOCALIDADES, NO HORÁRIO DAS 6H30MIN, AOS SÁBADOS, DOMINGOS E FERIADOS. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3772/requerimento.21.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3772/requerimento.21.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 021/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO À PROFª VERA LÚCIA DOS SANTOS LEITE, DIRETORA DA ESCOLA CENECISTA DE 2º GRAU ALCEU MASSON, CONVIDANDO-A PARA SE FAZER PRESENTE A UMA DAS PRÓXIMAS SESSÕES DESTA CÂMARA, A FIM DE PRESTAR INFORMAÇÕES SOBRE O ENCERRAMENTO DAS ATIVIDADES DESSA TRADICIONAL ESCOLA CAIENSE. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3773/requerimento.24.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3773/requerimento.24.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 024/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO AO SECRETÁRIO DE ESTADO DE TRANSPORTES, SR. JAIR FOSCARINE, BUSCANDO ESSAS E OUTRA INFORMAÇÕES PERTINENTES QUE, REPASSADAS AO MORADORES, POSSAM AMENIZAR AS SUAS PREOCUPAÇÕES. AUTOR: VER. VALDIR RAMOS</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3776/requerimento.29.paulo.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3776/requerimento.29.paulo.ok.pdf</t>
   </si>
   <si>
     <t>CM 029/03 - PROPÕE QUE SEJA ENCAMINHADA A CORRESPONDÊNCIA ANEXA, DESTE SIGNATÁRIO, AO EXCELENTÍSSIMO SR. SECRETÁRIO DA JUSTIÇA E DA SEGURANÇA, DR. JOSÉ OTÁVIO GERMANO, NO SENTIDO DE QUE SEJA FEITA PELA SECRETARIA DE JUSTIÇA E DA SEGURANÇA UMA LEVANTAMENTO APURADO DOS DELITOS NESTE MUNICÍPIO E PROVIDENCIANDO UMA DOTAÇÃO MAIOR DE PESSOAL PARA A DELEGACIA DE POLÍCIA LOCAL COM O INTUITO DE INIBIR O CRESCENTE NÚMERO DE OCORRÊNCIAS. AUTOR: VER. PAULO COELHO</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3779/requerimento.43.alexandre.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3779/requerimento.43.alexandre.ok.pdf</t>
   </si>
   <si>
     <t>CM 043/03 - REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO PROMOTOR DE JUSTIÇA DA COMARCA DE SÃO SEBASTIÃO DO CAÍ , DR. CHARLES EMIL MACHADO MARTINS, SOLICITANDO PROVIDÊNCIA QUANTO AS COBRANÇAS ABUSIVAS, REFERENTE A RECUPERAÇÃO DE CONSUMO DE ENERGIA ELÉTRICA, QUE A EMPRESA AES SUL  VEM FAZENDO CONTRA OS MORADORES DA ÁREA RURAL, DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ. AUTOR: VER, ALEXANDRE ODERICH</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3780/requerimento.44.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3780/requerimento.44.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 044/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO AO COMANDO DO PELOTÃO DA BRIGADA MILITAR, NESTE MUNICÍPIO, PLEITANDO UM POLICIAMENTO MAIS OSTENSIVO DURANTE O HORÁRIO NOTURNO NO INSTITUTO ESTADUAL DE EDUCAÇÃO PAULO FREIRE. AUTOR: VER. VALDIR RAMOS</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3781/requerimento.45.darci_valdir_e_mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3781/requerimento.45.darci_valdir_e_mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 045/03 - PROPÕE QUE SEJA ENVIADO OFÍCIO À EMPRESA CAIENSE DE ÔNIBUS  LTDA. NO SENTIDO DE SABER DA VIABILIDADE DA CRIAÇÃO DE UMA LINHA DE SÃO SEBASTIÃO DO CAÍ PARA NOVO HAMBURGO. AUTOR: VER. DARCI LAUERMANN, VALDIR RAMOS E MOZAR HOFF</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3782/requerimento.71.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3782/requerimento.71.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 071/03 - REQUER QUE SEJA ENVIADO EXPEDIENTE À DIREÇÃO DA EMPRESA WALDOMIRO FREIBERGER &amp; CIA LTDA, TAMBÉM DENOMINADA DE AGROSUL ALIMENTOS, PARA QUE ESTA, SE MANIFESTE INFORMANDO À CÂMARA DE VEREADORES DE S.S.CAÍ, A RESPEITO DA PREVISÃO DAS OBRAS DE INSTALAÇÃO DO COMPLEXO INDUSTRIAL, CONFORME CONSTA NO PROTOCOLO DE INTENÇÕES FIRMADO COM O MUNICÍPIO, EM 01 DE JANEIRO DE 2001. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3783/requerimento.72.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3783/requerimento.72.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 072/03 - PROPÕE QUE SEJA ENCAMINHADA UMA MENSAGEM DE CUMPRIMENTOS AO SR. ROMAR MULLER PELA SUA POSSE NO CARGO DE GERENTE DO ESCRITÓRIO LOCAL DA CORSAN. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3787/requerimento.106.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3787/requerimento.106.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 106/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO AO GERENTE DA AES SUL DA UNIDADE DE S.S.CAÍ SOLICITANDO AS SEGUINTES PROVIDÊNCIAS ÁRA A VILA SÃO MARTIM, RUA N, TRAVESSA N, PRÓXIMO AO CAMPO DE FUTEBOL: INSTALAÇÃO DA REDE DE BAIXA TENSÃO; INSTALAÇÃO DE ALTA TENSÃO E INSTALAÇÃO DE TRANSFORMADOR.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3788/requerimento.110.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3788/requerimento.110.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 110/03 - REQUER QUE SEJA OFICIADO O EXECUTIVO MUNICIPAL, PEDINDO INFORMAÇÕES, SE O MESMO TEM CONHECIMENTO A CERCA DE INTENÇÕES DE FUTURAS VENDAS DE TERRENOS, EM ÁREA TERRITORIAL, SITUADA ÀS MARGENS DO ANTIGO TRECHO DA ROD. RS 122, DEFRONTE AO PARQUE COSTA DO CADEIA. EM CASO POSITIVO, SUGERIMOS E SOLICITAMOS UMA AVERIGUAÇÃO FISCAL, PARA SABER QUANTO A REGULARIDADE, EM TERMOS DE PROJETOS E LICENCIAMENTOS, NO ÂMBITO HABITACIONAL E AMBIENTAL. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3790/requerimento.116.vladir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3790/requerimento.116.vladir.ok.pdf</t>
   </si>
   <si>
     <t>CM 116/03 - PROPÕE QUE SEJA ENCAMINHADA CORRESPONDÊNCIA AO SR. SECRETÁRIO DE ESTADO DOS TRANSPORTES JAIR FOSCARINI, MANIFESTANDO APOIO DESTA CASA À SEGUNDA ALTERNATIVA DESENVOLVIDA PELO DAER PARA RESOLVER OS PROBLEMAS DE ENCHENTES EM S.S.CAÍ, OU SEJA, A EXECUÇÃO DE UM NOVO TRAÇADO  PARA O SEGMENTO, INICIANDO, EM PRINCÍPIO, DO INICIO DO TRECHO, NA DIREÇÃO SUDOESTE, ACOMPANHANDO A ENCOSTA DO MORRO E FAZENDO UMA LONGA CURVA À ESQUERDA, DE MODO A ATINGIR A ESTRADA EXISTENTE NAS PROXIMIDADES DO CEMITÉRIO. PROPÕE, AINDA, O SIGNATÁRIO O AGENDAMENTO DE UMA AUDIÊNCIA COM O SR. SECRETÁRIO A FIM DE TRATAR DESSA QUESTÃO. AUTOR: VER. VALDIR RAMOS</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3791/requerimento.117.varios.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3791/requerimento.117.varios.ok.pdf</t>
   </si>
   <si>
     <t>CM 117/03 - PROPÕEM QUE SEJA CONVIDADO O SECRETÁRIO DA SAÚDO DO GOVERNO DO ESTADO DO RS, OU UM SUBSTITUTO POR ELE DESIGNADO, PARA QUE NESTA CASA,  EM AUDIÊNCIA PÚBLICA, PRESTE ALGUNS ESCLARECIMENTOS SOBRE A SITUAÇÃO DA SAÚDE PÚBLICA NO ESTADO, PLANOS OU PERSPECTIVAS FUTURAS.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>CM 124/03 - REQUER QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO ESCLARECIMENTOS SOBRE QUAIS OS CRITÉRIOS QUE VEM SENDO ADOTADOS E QUE SERÃO ADOTADOS PARA A CEDÊNCIA OU LOCAÇÃO DA COPA DOS GINÁSIOS ESPORTIVOS DO PARQUE CENTENÁRIO, PARA FINS DE EXPLORAÇÃO COMERCIAL, DURANTE A REALIZAÇÃO DE EVENTOS MUNICIPAIS, TAIS COMO TORNEIOS ESPORTIVOS, OLIMPÍADA MUNICIPAL E OUTROS. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3793/requerimento.126.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3793/requerimento.126.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 125/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO AO SUPERINTENDENTE REGIONAL DA CORSAN, SR. ROQUE JOSÉ REICHERT, SOLICITANDO SABER DA VIABILIDADE DE SE INSTALAR UM ESCRITÓRIO DA COMPANHIA NA LOCALIDADE DE CONCEIÇÃO, COM DISPONIBILIZAÇÃO DE FUNCIONÁRIO PARA FUNCIONAMENTO EM HORÁRIO COMERCIAL. AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3794/requerimento.126.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3794/requerimento.126.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 126/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO AO COMANDO DO PELOTÃO DA BRIGADA MILITAR, NESTE MUNICÍPIO, COM O INTUITO DE PRESTAR OS SEGUINTES ESCLARECIMENTOS; QUAIS OS CRITÉRIOS PELA CORPORAÇÃO QUANTO À NECESSIDADE DE ABORDAGEM OU NÃO DE CONDUTORES DE VEÍCULOS NAS AUTUAÇÕES DE TRÂNSITO; SE ESSES CRITÉRIOS TEM EMBASAMENTO LEGAL E, EM CASO POSITIVO, QUAL EMBASAMENTO. AUTOR: VER.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3795/requerimento.134.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3795/requerimento.134.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 134/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO AO DIRETOR GERAL DO DAER, PLEITEANDO AS SEGUINTES PROVIDÊNCIAS: O ENVIO DE UM ENGENHEIRO PARA VERIFICAR O PROBLEMA QUE OCORRE EM DIAS DE CHUVA EM FRENTE AO ACESSO À LOCALIDADE DE MAÇONARIA, NESTE MUNICÍPIO, NO SENTIDO S.S.CAÍ/SÃO LEOPOLDO; ASFALTAMENTO JUNTO À RS 122, NO ACESSO À COXILHA VERDE, NUM TRECHO DE 10 METROS. AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3796/requerimento.140.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3796/requerimento.140.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 140/03 - REQUER INFORMAÇÕES DO EXECUTIVO MUNICIPAL SOBRE QUAIS AS RAZÕES TÉCNICAS OU DE OUTRA NATUREZA EXISTENTES PARA FIXAÇÃO DE PLACAS QUE PROÍBEM O ESTACIONAMENTO DE CAMINHÕES NA RUA JOSÉ LUIZ DE PAULA, NO BAIRRO QUILOMBO. EM SE TRATANDO DE NÃO HAVER FUNDAMENTAÇÃO TÉCNICA PLAUSÍVEL, DESDE JÁ, SOLICITO A RETIRADA DAS PLACAS, PARA QUE OS CAMINHONEIROS RESIDENTES POSSAM ESTACIONAR EVENTUALMENTE QUANDO DAS VISITAS A SEUS FAMILIARES. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3798/requerimento.155.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3798/requerimento.155.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 155/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO À BRASIL TELECOM S.A. NO SENTIDO DE SABER DA VIABILIDADE DE SE INSTALAR UM TELEFONE PÚBLICO DO TIPO ORELHÃO NA RUA ESPERANTO, Nº 606, NO BAIRRO QUILOMBO, NESTE MUNICÍPIO, EM FRENTE AO MINIMERCADO QUILOMBO. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3799/requerimento.156.darci.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3799/requerimento.156.darci.ok.pdf</t>
   </si>
   <si>
     <t>CM 156/03 - PROPÕE QUE SEJA ENVIADO OFÍCIO AO PREFEITO MUNICIPAL , COM PEDIDO DE INFORMAÇÕES SOBRE AUXILIO FUNERAL, COMO SEGUE: RELAÇÃO DOS ÚLTIMOS 10 AUXÍLIOS FUNERAL CONCEDIDOS PELA PREFEITURA MUNICIPAL, COM OS DEVIDOS VALORES; CÓPIA DAS CERTIDÕES DE ÓBITO DOS RESPECTIVOS AUXÍLIOS; NOME DAS EMPRESAS FUNERÁRIAS BENEFICIADAS COM OS AUXÍLIOS; CRITÉRIO UTILIZADO PARA A CONCESSÃO DOS AUXÍLIOS. AUTOR: VER. DARCI LAUERMANN</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3800/requerimento.164.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3800/requerimento.164.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 164/03 - REQUER QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA, NA SESSÃO DO DIA 28.08.2003, COM O PROPÓSITO DE DEBATER COM A SOCIEDADE CAIENSE E DA REGIÃO, O ESTATUTO DA PESSOA PORTADORA DE DEFICIÊNCIA. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3801/requerimento.170.darci_valdir_e_mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3801/requerimento.170.darci_valdir_e_mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 170/03 - REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL COM PEDIDOS DE INFORMAÇÕES. AUTOR: VER. ASTOR DOS SANTOS.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3802/requerimento.171.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3802/requerimento.171.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 171/03 - PROPÕE QUE SEJA ENCAMINHADO UM OFÍCIO AO SR. ROMAR MULLER (GERENTE/CORSAN), PLEITEANDO A INSTALAÇÃO DE REDE DE ÁGUA NA RUA MATHIAS EGON PETERS, NO BAIRRO RIO BRANCO, NESTE MUNICÍPIO. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3803/requerimento.175.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3803/requerimento.175.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 175/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO À AES SUL SOLICITANDO A EXTENSÃO DA REDE ELÉTRICA DE UM POSTE PARA O OUTRO, NA RUA TAQUARI, DEFRONTE A SERRARIA DO SR. SERGIO KLEIN. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3804/requerimento.176.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3804/requerimento.176.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 176/03 - PROPÕE QUE SEJA ENCAMINHADA MENSAGEM DE AGRADECIMENTOS AO SR. ROMAR MULLER, GERENTE LOCAL DA CORSAN, PELO INÍCIO DAS OBRAS DE INSTALAÇÃO DA REDE DE ÁGUA NA RUA MATHIAS EGON PETERS, NO BAIRRO RIO BRANCO, NESTE MUNICÍPIO. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3805/requerimento.177.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3805/requerimento.177.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 177/03 - PROPÕE QUE SEJAM DISCUTIDOS E VOTADOS OS PROJETOS PM 052/2003 E PM 053/2003, AMBOS DE SUBVENÇÃO SOCIAL ÀS ENTIDADES ASSOCIAÇÃO COMUNITÁRIA RURAL DA VIGIA E CENTRO COMUNITÁRIO VILA PROGRESSO. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3806/requerimento.182.caye.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3806/requerimento.182.caye.ok.pdf</t>
   </si>
   <si>
     <t>CM 182/03 - PROPÕE QUE SEJA ENVIADA MENSAGEM DE CUMPRIMENTOS AO SR. ÁRIO PADILHA SOARES QUE TÃO BEM REPRESENTOU O MUNICÍPIO NA EXPOSIÇÃO EXPOINTER/2003; AUTOR: VER. JOÃO CAYE</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3807/requerimento.183.darci_valdir_e_mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3807/requerimento.183.darci_valdir_e_mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 184/03 - REQUER AO EXECUTIVO MUNICIPAL O QUE SEGUE: CÓPIA DOS 6 ÚLTIMOS COMPROVANTES DO RECOLHIMENTO MENSAL DA PREFEITURA AO FUNDO DE APOSENTADORIA E PENSÕES - FAP, QUE FOI OBJETO DE PARCELAMENTO AUTORIZA DO PELA LEI 2.396, DE 08 DE NOVEMBRO DE 2002; CÓPIA DOS 06 ÚLTIMOS COMPROVANTES DE PAGAMENTO DA CONTRIBUIÇÃO MENSAL DA PREFEITURA AO FAP. AUTOR: VER. DARCI LAUERMANN, VALDIR RAMOS E MOZAR HOFF</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3808/requerimento.190.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3808/requerimento.190.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 190/03 - PROPÕEM QUE SEJA ENVIADO UM OFÍCIO AO ESCRITÓRIO REGIONAL DA AES SUL, AOS CUIDADOS DA DIREÇÃO E TAMBÉM DO PROJETISTA SR. FELIPE WERHMANN, A FIM DE QUE SEJAM TOMADAS PROVIDÊNCIAS NECESSÁRIAS PARA COMPLEMENTAÇÃO DA REDE DE BAIXA TENSÃO, EM PEQUENOS TRECHOS DA RUA IJUÍ, NO LOTEAMENTO POPULAR. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3809/requerimento.191.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3809/requerimento.191.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 191/03 - REQUER QUE SEJA ENVIADO OFÍCIO AO DIRETOR GERAL DO DAER, PEDINDO PROVIDÊNCIAS PARA QUE SEJA SOLUCIONADO O PROBLEMA DE EXCESSO DE ÁGUA DA CHUVA QUE ESCORRE DA RODOVIA RS 122, NO KM 7,5, EM CONCEIÇÃO, SÃO SEBASTIÃO DO CAÍ, E QUE CAUSA DANOS DIVERSOS NA PROPRIEDADE DO SR. ALMINDO JOSÉ KOCH. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3810/requerimento.192.darci.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3810/requerimento.192.darci.ok.pdf</t>
   </si>
   <si>
     <t>CM 192/03 - PROPÕE QUE SEJA REALIZADA UMA SESSÃO SOLENE, A INICIAR-SE IMEDIATAMENTE APÓS A ORDEM DO DIA DA PRÓXIMA SESSÃO, PARA A ENTREGA DO REFERIDO TÍTULO. AUTOR: VER. DARCI LAURMANN</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3812/requerimento.196.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3812/requerimento.196.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 196/03 - REQUER QUE SEJA ENVIADO EXPEDIENTE À BRASIL TELECOM S/A SOLICITANDO MANIFESTAÇÃO DA EMPRESA A RESPEITO DA SEGUINTE DEMANDA: AMPLIAÇÃO DA REDE TELEFÔNICA NA LOCALIDADE DE ANGICO, NO TRECHO LOCALIZADO A PARTIR DA INDÚTRIA DE CHUTEIRAS, ATÉ A ESTRADA DO FUNDO DO ANGICO, CONHECIDA COMO, ACESSO PARA ROD. RS 122, SITUADA DO OUTRO LADO DO NOVO TRAÇADO DA RS 122, REQUEIRA-SE TAMBÉM QUE A BRASIL TELECOM S/A SE MANIFESTE SOBRE QUAIS OS PROCEDIMENTOS A SEREM TOMADOS, PARA QUE SE VIABILIZE O ATENDIMENTO DA DEMANDA. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3813/requerimento.205.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3813/requerimento.205.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 205/03 - REQUER QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL COBRANDO ESCLARECIMENTOS A RESPEITO DO ESTADO PRECÁRIO EM QUE SE ENCONTRA O PRÉDIO DA BIBLIOTECA PÚBLICA. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3814/requerimento.206.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3814/requerimento.206.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 206/03 - REUQER QUE SEJA ENVIADA MENSAGEM DE CUMPRIMENTO, AOS VENCEDORES DO FESTIVAL INTITULADO, 1º MOSTRA CAIENSE DE MUSICA, SRS. SILVIO JOSÉ SIQUEIRA, NA CATEGORIA COMPOSITOR E CAIO CARVALHO, NA CATEGORIA DE CANTOR. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3825/requerimento.210.darci_e_mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3825/requerimento.210.darci_e_mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 210/03 - PROPÕEM QUE SEJA ENVIADO OFÍCIO AO SR. PREFEITO MUNICIPAL COM PEDIDOS DE INFORMAÇÕES SOBRE A REAL SITUAÇÃO DAS CASA POPULARES QUE ESTÃO SENDO CONSTRUÍDAS NO LOTEAMENTO POPULAR, ENTRE OUTROS. AUTOR: VER. DARCI LAUERMANN E MOZAR HOFF</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3826/requerimento.213.todos.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3826/requerimento.213.todos.ok.pdf</t>
   </si>
   <si>
     <t>CM 213/03 - REQUEREM AINDA QUE SEJAM ENVIADOS OFÍCIOS ÀS CÂMARAS MUNICIPAIS DE FELIZ, VALE REAL, BOM PRINCÍPIO, PARECI NOVO E MONTENEGRO SOLICITANDO DOS NOBRES VEREADORES A POIO E MANIFESTAÇÕES EM DEFESA DE UM ESTUDO DA VIABILIDADE DE SER FEITA UMA DRAGAGEM DO RIO CAÍ.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3828/requerimento.219.darci.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3828/requerimento.219.darci.ok.pdf</t>
   </si>
   <si>
     <t>CM 219/03 - PROPÕE QUE SEJA ENVIADO OFÍCIO À SECRETARIA ESTADUAL DE TRANSPORTES E AO DAER SOLICITANDO PROVIDÊNCIA PARA A COLOCAÇÃO DE 2 PLACAS DE SINALIZAÇÃO NAS DUAS ENTRADAS DA CIDADE. AUTOR: VER. DARCI LAUERMANN</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3829/requerimento.223.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3829/requerimento.223.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 223/03 - PROPÕE QUE SEJA ENCAMINHADO EXPEDIENTE AO DEPUTADO FEDERAL SR. ARI VANAZZI - PT, SOLICITANDO A INICIATIVA DE APRESENTAÇÃO DE EMENDA NO ORÇAMENTO DA UNIÃO, DESTINANDO RECURSOS NA ORDEM DE R$ 70.000,00 PARA MOBILIÁRIO E OUTRAS INSTALAÇÕES INTERNAS DO CENTRO MUNICIPAL DE CULTURA DE SÃO SEBASTIÃO DO CAÍ, CUJA OBRA ENCONTRA-SE EM ANDAMENTO. AUTOR: VER. PEDRO FLORES</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3830/requerimento.224.diomar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3830/requerimento.224.diomar.ok.pdf</t>
   </si>
   <si>
     <t>CM 224/03 - PROPÕE QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR PREFEITO E AO SENHOR PROMOTOR DE JUSTIÇA DA COMARCA DE SÃO SEBASTIÃO DO CAÍ INFORMANDO-OS SOBRE FATOS.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3832/requerimento.227.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3832/requerimento.227.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 227/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO AO ESCRITÓRIO REGIONAL DA AES SUL SOLICITANDO A COLOCAÇÃO DE UM POSTE NA RUA JOÃO PEDRO FERNANDES, EM LAJEADINHO. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3833/requerimento.228.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3833/requerimento.228.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 228/03 - PROPÕE QUE SEJA ENVIADA UMA MENSAGEM DE CUMPRIMENTOS AO JORNALISTA LASIER MARTINS, COORDENADOR DO PROGRAM GAÚCHA REPÓRTER, DA RBS - RÁDIO GAÚCHA, PELO TRANSCURSO DO 20º ANIVERSÁRIO DE TRANSMISSÃO DO PROGRAMA, RECENTEMENTE COMEMORADO. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3834/requerimento.233.darci.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3834/requerimento.233.darci.ok.pdf</t>
   </si>
   <si>
     <t>CM 233/03 - PROPÕE QUE SEJA ENVIADO OFÍCIO AO SENHOR PREFEITO MUNICIPAL COM PEDIDOS DE INFORMAÇÕES. AUTOR: VER. DARCI LAUERMANN</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3835/requerimento.237.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3835/requerimento.237.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 237/03 - PROPÕE QUE SEJA ENVIADO OFÍCIO AO DEPUTADO ABÍLIO DOS SANTOS, PRESIDENTE DA COMISSÃO DE ASSUNTOS MUNICIPAIS DA ASSEMBLEIA LEGISLATIVA, BUSCANDO INFORMAÇÕES SOBRE QUAIS AS PROVIDÊNCIAS QUE DEVEM SER TOMADAS PARA QUE SEJA POSSÍVEL A ANEXAÇÃO DEFINITIVA DA VILA SÃO MARTIM AO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ. AUTOR: VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3837/requerimento.246.darci.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3837/requerimento.246.darci.ok.pdf</t>
   </si>
   <si>
     <t>CM 246/03 - PROPÕE QUE SEJA ENCAMINHADO OFÍCIO À BRASIL TELECOM S.A. PLEITEANDO A INSTALAÇÃO DE UM TELEFONE PÚBLICO DO TIPO ORELHÃO NA RUA ARMANDO DRESCH, ESQUINA COM A RUA ADOLPHO SCHENCKEL, NO BAIRRO RIO BRANCO, NESTE MUNICÍPIO. AUTOR: VER. DARCI LAUERMANN</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3838/requerimento.247.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3838/requerimento.247.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 247/03 - PROPÕE QUE SEJA ENVIADO UM VOTO DE CONGRATULAÇÕES AO DIRETOR HOMENAGEADO, SR. MARCOS ODERICH, AO DIRETOR CLÁUDIO ODERICH E A SEUS FUNCIONÁRIOS, QUE JUNTOS VEM REPRESENTANDO  MAGNIFICAMENTE O MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ NO ESTADO, NO PAÍS E  A NÍVEL INTERNACIONAL. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3839/requerimento.248.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3839/requerimento.248.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 248/03 - PROPÕE QUE SEJA ENVIADO OFÍCIO AO SR. ROMAR MULLER, GERENTE DA CORSAN, PLEITEANDO A INSTALAÇÃO DE REDE DE ÁGUA NO LOTEAMENTO MARTINS, NA LOCALIDADE DE LAJEADINHO, NESTE MUNICÍPIO. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3840/requerimento.259.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3840/requerimento.259.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 259/19 - PROPÕE QUE SEJA ENVIADO UMA MENSAGEM DE AGRADECIMENTOS AO SR. ROMAR MULLER, GERENTE DO ESCRITÓRIO LOCAL DA COMPANHIA RIO GRANDENSE DE SANEAMENTO - CORSAN, PELA REALIZAÇÃO DAS OBRAS DE INSTALAÇÃO DA REDE DE ÁGUA NO LOTEAMENTO MARTINS, NA LOCALIDADE DE LAJEADINHO, NESTE MUNICÍPIO. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3841/requerimento.260.valdir.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3841/requerimento.260.valdir.ok.pdf</t>
   </si>
   <si>
     <t>CM 260/19 - PROPÕE QUE SEJA ENVIADO À SRª SILVANE MELLO UM VOTO DE CONGRATULAÇÕES POR ESSA IMPORTANTE CONQUISTA, DESEJANDO-LHE UMA FELIZ GESTÃO À FRENTE DESSA ENTIDADE. AUTOR: VER. VALDIR RAMOS</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>VOC</t>
   </si>
   <si>
     <t>Voto de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3784/requerimento.73.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3784/requerimento.73.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 073/03 - PROPÕE QUE SEJA ENVIADO UM VOTO DE CONGRATULAÇÕES À CONSERVAS ODERICH S.A. PELO TRANSCURSO DO 95º ANIVERSÁRIO DE SUA FUNDAÇÃO. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3797/requerimento.145.darci.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3797/requerimento.145.darci.ok.pdf</t>
   </si>
   <si>
     <t>CM 145/03 - PROPÕE QUE SEJA TRANSMITIDO À SRª VERA LÚCIA NUNES PADILHA UM VOTO DE CONGRATULAÇÕES PELO LANÇAMENTO DE SEU LIVRO NA BIENAL DO LIVRO, NO RIO DE JANEIRO, EM 22.05.2003, COM OS CONTOS AH! SE MEU CARRO FALASSE E GOSTOSA MAÇÃ. AUTOR: VER. DARCI LAUERMANN</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3815/requerimento.207.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3815/requerimento.207.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 207/03 - PROPÕE QUE SEJA TRANSMITIDO UM VOTO DE CONGRATULAÇÕES AO JORNAL PRIMEIRA HORA PELA PASSAGEM DO 10º ANIVERSÁRIO NO DIA 24 DE SETEMBRO DE 2003. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3836/requerimento.243.varios.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3836/requerimento.243.varios.ok.pdf</t>
   </si>
   <si>
     <t>CM 223/03 - PROPÕEM QUE SEJA ENVIADO UM VOTO DE CONGRATULAÇÕES AO EMPRESÁRIO SR. PAULO STEFANI, DESEJANDO-LHE BOAS VINDAS E SUCESSO NESSE NOVO EMPREENDIMENTO.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>VOP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3766/requerimento.06.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3766/requerimento.06.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 006/03 - REQUER A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA JOVEM MARCELE FLORES, NO DIA 1º DE JANEIRO, NESTE MUNICÍPIO. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3770/requerimento.15.astor.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3770/requerimento.15.astor.ok.pdf</t>
   </si>
   <si>
     <t>CM 015/03 - REQUER A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. LUIZ FELIPPE COSTA, NO DIA 10 DE JANEIRO, NESTA CIDADE. AUTOR: VER. ASTOR DOS SANTOS</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3789/requerimento.112.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3789/requerimento.112.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 112/03 - REQUER A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. VALDOMIRO VARIANI, OCORRIDO EM 27 DE MAIO. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>CM 193/03 - REQUEREM A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRª THERESINHA HADY BENNEMANN.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3816/requerimento.208.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3816/requerimento.208.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 208/03 - REQUER A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRª NELCI MARIA HENZ DE AZEVEDO. AUTOR: VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3827/requerimento.216.germano.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3827/requerimento.216.germano.ok.pdf</t>
   </si>
   <si>
     <t>CM 216/03 - REQUER A INSERÇÃO EM ATA DE UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO VEREADOR ADÉLIO CHAVES DE OLIVEIRA. AUTOR: VER. PAULO BENNEMANN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3438,67 +3438,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3678/emenda.13.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3672/emenda.14.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3667/emenda.53.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3668/emenda.54.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3674/emenda.64.paulo.ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3675/emenda.70.paulo.ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3673/emenda.105.paulo.ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3676/emenda.139.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3669/emenda.189.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3677/emenda.195.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3671/emenda.258.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3670/emenda.263.caye.ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3694/indicacao.10.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3695/indicacao.11.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3697/indicacao.22.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3698/indicacao.25.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3699/indicacao.26.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3700/indicacao.30.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3701/indicacao.31.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3702/indicacao.32.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3703/indicacao.33.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3704/indicacao.34.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3705/indicacao.47.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3706/indicacao.55.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3707/indicacao.65.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3708/indicacao.67.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3709/indicacao.68.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3710/indicacao.74.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3711/indicacao.75.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3712/indicacao.76.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3713/indicacao.80.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3714/indicacao.83.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3715/indicacao.84.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3716/indicacao.85.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3717/indicacao.86.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3718/indicacao.89.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3719/indicacao.91.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3720/indicacao.92.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3721/indicacao.99.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3722/indicacao.103.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3723/indicacao.107.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3724/indicacao.108.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3725/indicacao.109.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3726/indicacao.113.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3727/indicacao.118.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3728/indicacao.119.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3729/indicacao.127.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3730/indicacao.128.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3731/indicacao.129.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3732/indicacao.130.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3733/indicacao.135.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3734/indicacao.136.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3735/indicacao.137.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3736/indicacao.141.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3740/indicacao.142.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3741/indicacao.143.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3742/indicacao.146.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3743/indicacao.147.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3744/indicacao.148.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3745/indicacao.149.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3746/indicacao.150.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3747/indicacao.151.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3748/indicacao.152.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3749/indicacao.157.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3750/indicacao.172.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3751/indicacao.178.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3752/indicacao.179.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3753/indicacao.180.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3754/indicacao.197.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3755/indicacao.198.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3756/indicacao.199.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3757/indicacao.209.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3758/indicacao.214.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3759/indicacao.215.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3760/indicacao.220.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3761/indicacao.238.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3762/indicacao.239.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3763/indicacao.249.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3764/indicacao.261.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3765/indicacao.262.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3785/requerimento.79.diomar.edemais.ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3786/requerimento.88.diomar.eoutros.ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3831/requerimento.226.diomar_mozar_e_valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3663/projeto.174.mesa.decreto.titulo.cidadao.ok.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3662/projeto.242.mesa.decreto.fixa.numero.vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3552/projeto.executivo.01.ok.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3553/projeto.executivo.02.ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3554/projeto.executivo.03.ok.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3555/projeto.executivo.04.ok.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3556/projeto.executivo.05.ok.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3679/projeto.12.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3557/projeto.executivo.06.ok.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3558/projeto.executivo.07.ok.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3559/projeto.executivo.08.ok.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3560/projeto.executivo.09.ok.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3561/projeto.executivo.10.ok.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3565/projeto.executivo.11.ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3566/projeto.executivo.12.ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3567/projeto.executivo.13.ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3568/projeto.executivo.14.ok.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3569/projeto.executivo.15.ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3570/projeto.executivo.16.ok.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3572/projeto.executivo.18.ok.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3573/projeto.executivo.19.ok.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3574/projeto.executivo.20.ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3575/projeto.executivo.21.ok.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3576/projeto.executivo.22.ok.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3577/projeto.executivo.23.ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3578/projeto.executivo.24.ok.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3579/projeto.executivo.25.ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3580/projeto.executivo.26.ok.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3581/projeto.executivo.27.ok.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3582/projeto.executivo.28.ok.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3583/projeto.executivo.29.ok.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3680/projeto.90.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3590/projeto.executivo.30.ok.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3591/projeto.executivo.31.ok.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3681/projeto.95.mesa.revisao.subsidio.secretarios.ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3682/projeto.96.mesa.revisao.subsidio.prefeito.ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3683/projeto.97.mesa.revisao.subsidio.vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3684/projeto.100.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3592/projeto.executivo.32.ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3593/projeto.executivo.33.ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3594/projeto.executivo.34.ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3595/projeto.executivo.35.ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3596/projeto.executivo.36.ok.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3597/projeto.executivo.37.ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3598/projeto.executivo.38.ok.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3599/projeto.executivo.39.ok.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3600/projeto.executivo.40.ok.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3685/projeto.123.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3604/projeto.executivo.41.ok.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3605/projeto.executivo.42.ok.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3601/projeto.executivo.43.ok.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3686/projeto.144.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3602/projeto.executivo.44.ok.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3687/projeto.154.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3603/projeto.executivo.45.ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3606/projeto.executivo.46.ok.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3607/projeto.executivo.47.ok.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3608/projeto.executivo.48.ok.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3609/projeto.executivo.49.ok.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3610/projeto.executivo.50.ok.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3611/projeto.executivo.51.ok.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3612/projeto.executivo.52.ok.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3613/projeto.executivo.53.ok.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3614/projeto.executivo.54.ok.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3615/projeto.executivo.55.ok.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3616/projeto.executivo.56.ok.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3617/projeto.executivo.57.ok.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3628/projeto.executivo.58.ok.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3629/projeto.executivo.59.ok.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3630/projeto.executivo.60.ok.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3631/projeto.executivo.61.ok.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3632/projeto.executivo.62.ok.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3633/projeto.executivo.63.ok.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3634/projeto.executivo.64.ok.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3635/projeto.executivo.65.ok.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3636/projeto.executivo.66.ok.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3637/projeto.executivo.67.ok.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3638/projeto.executivo.68.ok.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3639/projeto.executivo.69.ok.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3688/projeto.218.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3640/projeto.executivo.70.ok.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3641/projeto.executivo.71.ok.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3642/projeto.executivo.72.ok.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3643/projeto.executivo.73.ok.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3644/projeto.executivo.75.ok.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3645/projeto.executivo.76.ok.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3646/projeto.executivo.77.ok.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3647/projeto.executivo.78.ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3648/projeto.executivo.80.ok.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3649/projeto.executivo.81.ok.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3650/projeto.executivo.82_.ok.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3651/projeto.executivo.83.ok.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3652/projeto.executivo.84.ok.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3653/projeto.executivo.85.ok.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3654/projeto.executivo.86.ok.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3655/projeto.executivo.87.ok.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3656/projeto.executivo.88.ok.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3657/projeto.executivo.89.ok.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3658/projeto.executivo.90.ok.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3659/projeto.executivo.91.ok.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3660/projeto.executivo.92.ok.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3661/projeto.executivo.93.ok.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3689/projeto.267.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3666/projeto.133.mesa.resolucao.transf.bens.ok.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3665/projeto.163.mesa.resolucao.autoriza_vereador_a__2A8xB2x.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3664/projeto.204.mesa.resolucao.altera_padrao_diretor.ok.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3767/requerimento.07.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3768/requerimento.08.darci.eoutros.ok.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3769/requerimento.09.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3771/requerimento.20.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3772/requerimento.21.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3773/requerimento.24.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3776/requerimento.29.paulo.ok.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3779/requerimento.43.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3780/requerimento.44.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3781/requerimento.45.darci_valdir_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3782/requerimento.71.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3783/requerimento.72.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3787/requerimento.106.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3788/requerimento.110.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3790/requerimento.116.vladir.ok.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3791/requerimento.117.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3793/requerimento.126.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3794/requerimento.126.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3795/requerimento.134.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3796/requerimento.140.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3798/requerimento.155.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3799/requerimento.156.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3800/requerimento.164.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3801/requerimento.170.darci_valdir_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3802/requerimento.171.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3803/requerimento.175.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3804/requerimento.176.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3805/requerimento.177.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3806/requerimento.182.caye.ok.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3807/requerimento.183.darci_valdir_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3808/requerimento.190.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3809/requerimento.191.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3810/requerimento.192.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3812/requerimento.196.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3813/requerimento.205.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3814/requerimento.206.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3825/requerimento.210.darci_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3826/requerimento.213.todos.ok.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3828/requerimento.219.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3829/requerimento.223.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3830/requerimento.224.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3832/requerimento.227.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3833/requerimento.228.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3834/requerimento.233.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3835/requerimento.237.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3837/requerimento.246.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3838/requerimento.247.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3839/requerimento.248.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3840/requerimento.259.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3841/requerimento.260.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3784/requerimento.73.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3797/requerimento.145.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3815/requerimento.207.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3836/requerimento.243.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3766/requerimento.06.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3770/requerimento.15.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3789/requerimento.112.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3816/requerimento.208.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3827/requerimento.216.germano.ok.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3678/emenda.13.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3672/emenda.14.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3667/emenda.53.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3668/emenda.54.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3674/emenda.64.paulo.ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3675/emenda.70.paulo.ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3673/emenda.105.paulo.ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3676/emenda.139.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3669/emenda.189.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3677/emenda.195.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3671/emenda.258.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3670/emenda.263.caye.ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3694/indicacao.10.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3695/indicacao.11.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3697/indicacao.22.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3698/indicacao.25.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3699/indicacao.26.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3700/indicacao.30.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3701/indicacao.31.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3702/indicacao.32.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3703/indicacao.33.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3704/indicacao.34.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3705/indicacao.47.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3706/indicacao.55.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3707/indicacao.65.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3708/indicacao.67.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3709/indicacao.68.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3710/indicacao.74.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3711/indicacao.75.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3712/indicacao.76.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3713/indicacao.80.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3714/indicacao.83.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3715/indicacao.84.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3716/indicacao.85.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3717/indicacao.86.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3718/indicacao.89.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3719/indicacao.91.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3720/indicacao.92.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3721/indicacao.99.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3722/indicacao.103.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3723/indicacao.107.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3724/indicacao.108.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3725/indicacao.109.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3726/indicacao.113.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3727/indicacao.118.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3728/indicacao.119.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3729/indicacao.127.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3730/indicacao.128.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3731/indicacao.129.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3732/indicacao.130.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3733/indicacao.135.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3734/indicacao.136.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3735/indicacao.137.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3736/indicacao.141.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3740/indicacao.142.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3741/indicacao.143.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3742/indicacao.146.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3743/indicacao.147.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3744/indicacao.148.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3745/indicacao.149.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3746/indicacao.150.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3747/indicacao.151.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3748/indicacao.152.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3749/indicacao.157.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3750/indicacao.172.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3751/indicacao.178.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3752/indicacao.179.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3753/indicacao.180.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3754/indicacao.197.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3755/indicacao.198.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3756/indicacao.199.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3757/indicacao.209.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3758/indicacao.214.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3759/indicacao.215.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3760/indicacao.220.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3761/indicacao.238.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3762/indicacao.239.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3763/indicacao.249.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3764/indicacao.261.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3765/indicacao.262.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3785/requerimento.79.diomar.edemais.ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3786/requerimento.88.diomar.eoutros.ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3831/requerimento.226.diomar_mozar_e_valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3663/projeto.174.mesa.decreto.titulo.cidadao.ok.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3662/projeto.242.mesa.decreto.fixa.numero.vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3552/projeto.executivo.01.ok.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3553/projeto.executivo.02.ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3554/projeto.executivo.03.ok.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3555/projeto.executivo.04.ok.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3556/projeto.executivo.05.ok.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3679/projeto.12.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3557/projeto.executivo.06.ok.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3558/projeto.executivo.07.ok.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3559/projeto.executivo.08.ok.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3560/projeto.executivo.09.ok.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3561/projeto.executivo.10.ok.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3565/projeto.executivo.11.ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3566/projeto.executivo.12.ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3567/projeto.executivo.13.ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3568/projeto.executivo.14.ok.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3569/projeto.executivo.15.ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3570/projeto.executivo.16.ok.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3572/projeto.executivo.18.ok.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3573/projeto.executivo.19.ok.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3574/projeto.executivo.20.ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3575/projeto.executivo.21.ok.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3576/projeto.executivo.22.ok.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3577/projeto.executivo.23.ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3578/projeto.executivo.24.ok.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3579/projeto.executivo.25.ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3580/projeto.executivo.26.ok.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3581/projeto.executivo.27.ok.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3582/projeto.executivo.28.ok.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3583/projeto.executivo.29.ok.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3680/projeto.90.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3590/projeto.executivo.30.ok.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3591/projeto.executivo.31.ok.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3681/projeto.95.mesa.revisao.subsidio.secretarios.ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3682/projeto.96.mesa.revisao.subsidio.prefeito.ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3683/projeto.97.mesa.revisao.subsidio.vereadores.ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3684/projeto.100.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3592/projeto.executivo.32.ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3593/projeto.executivo.33.ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3594/projeto.executivo.34.ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3595/projeto.executivo.35.ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3596/projeto.executivo.36.ok.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3597/projeto.executivo.37.ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3598/projeto.executivo.38.ok.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3599/projeto.executivo.39.ok.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3600/projeto.executivo.40.ok.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3685/projeto.123.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3604/projeto.executivo.41.ok.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3605/projeto.executivo.42.ok.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3601/projeto.executivo.43.ok.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3686/projeto.144.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3602/projeto.executivo.44.ok.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3687/projeto.154.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3603/projeto.executivo.45.ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3606/projeto.executivo.46.ok.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3607/projeto.executivo.47.ok.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3608/projeto.executivo.48.ok.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3609/projeto.executivo.49.ok.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3610/projeto.executivo.50.ok.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3611/projeto.executivo.51.ok.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3612/projeto.executivo.52.ok.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3613/projeto.executivo.53.ok.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3614/projeto.executivo.54.ok.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3615/projeto.executivo.55.ok.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3616/projeto.executivo.56.ok.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3617/projeto.executivo.57.ok.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3628/projeto.executivo.58.ok.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3629/projeto.executivo.59.ok.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3630/projeto.executivo.60.ok.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3631/projeto.executivo.61.ok.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3632/projeto.executivo.62.ok.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3633/projeto.executivo.63.ok.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3634/projeto.executivo.64.ok.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3635/projeto.executivo.65.ok.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3636/projeto.executivo.66.ok.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3637/projeto.executivo.67.ok.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3638/projeto.executivo.68.ok.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3639/projeto.executivo.69.ok.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3688/projeto.218.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3640/projeto.executivo.70.ok.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3641/projeto.executivo.71.ok.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3642/projeto.executivo.72.ok.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3643/projeto.executivo.73.ok.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3644/projeto.executivo.75.ok.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3645/projeto.executivo.76.ok.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3646/projeto.executivo.77.ok.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3647/projeto.executivo.78.ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3648/projeto.executivo.80.ok.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3649/projeto.executivo.81.ok.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3650/projeto.executivo.82_.ok.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3651/projeto.executivo.83.ok.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3652/projeto.executivo.84.ok.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3653/projeto.executivo.85.ok.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3654/projeto.executivo.86.ok.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3655/projeto.executivo.87.ok.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3656/projeto.executivo.88.ok.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3657/projeto.executivo.89.ok.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3658/projeto.executivo.90.ok.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3659/projeto.executivo.91.ok.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3660/projeto.executivo.92.ok.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3661/projeto.executivo.93.ok.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3689/projeto.267.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3666/projeto.133.mesa.resolucao.transf.bens.ok.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3665/projeto.163.mesa.resolucao.autoriza_vereador_a__2A8xB2x.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3664/projeto.204.mesa.resolucao.altera_padrao_diretor.ok.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3767/requerimento.07.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3768/requerimento.08.darci.eoutros.ok.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3769/requerimento.09.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3771/requerimento.20.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3772/requerimento.21.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3773/requerimento.24.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3776/requerimento.29.paulo.ok.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3779/requerimento.43.alexandre.ok.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3780/requerimento.44.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3781/requerimento.45.darci_valdir_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3782/requerimento.71.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3783/requerimento.72.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3787/requerimento.106.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3788/requerimento.110.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3790/requerimento.116.vladir.ok.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3791/requerimento.117.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3793/requerimento.126.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3794/requerimento.126.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3795/requerimento.134.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3796/requerimento.140.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3798/requerimento.155.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3799/requerimento.156.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3800/requerimento.164.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3801/requerimento.170.darci_valdir_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3802/requerimento.171.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3803/requerimento.175.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3804/requerimento.176.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3805/requerimento.177.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3806/requerimento.182.caye.ok.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3807/requerimento.183.darci_valdir_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3808/requerimento.190.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3809/requerimento.191.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3810/requerimento.192.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3812/requerimento.196.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3813/requerimento.205.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3814/requerimento.206.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3825/requerimento.210.darci_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3826/requerimento.213.todos.ok.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3828/requerimento.219.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3829/requerimento.223.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3830/requerimento.224.diomar.ok.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3832/requerimento.227.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3833/requerimento.228.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3834/requerimento.233.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3835/requerimento.237.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3837/requerimento.246.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3838/requerimento.247.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3839/requerimento.248.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3840/requerimento.259.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3841/requerimento.260.valdir.ok.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3784/requerimento.73.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3797/requerimento.145.darci.ok.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3815/requerimento.207.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3836/requerimento.243.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3766/requerimento.06.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3770/requerimento.15.astor.ok.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3789/requerimento.112.germano.ok.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3816/requerimento.208.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/2003/3827/requerimento.216.germano.ok.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>