--- v0 (2025-12-04)
+++ v1 (2026-04-23)
@@ -51,1656 +51,1656 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6579/indicacao.06.joao_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6579/indicacao.06.joao_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 006/90 - INDICA AO EXECUTIVO A URGENTE SINALIZAÇÃO DAS VIAS PREFERENCIAIS, ESPECIALMENTE NOS PONTOS DE MAIOR MOVIMENTO NO CENTRO DA CIDADE. AUTOR. VER. JOÃO ODERICH</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6580/indicacao.16.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6580/indicacao.16.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 0016/90 - INDICA AO EXECUTIVO O EXAME DA POSSIBILIDADE DE CONCESSÃO DE UM AUXÍLIO MENSAL À SRª LIRIAM DIEFENTHALER, REPRESENTANTE DA ASSOCIAÇÃO PROTETORA DOS ANIMAIS. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6581/indicacao.17.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6581/indicacao.17.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 017/90 - INDICA AO EXECUTIVO PROVIDÊNCIAS URGENTES PARA SOLUCIONAR PROBLEMA DE ESGOTODO SANITÁRIOS DA PRAÇA CÔNEGO EDVINO PUHL. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6582/indicacao.21.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6582/indicacao.21.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 021/90 - INDICA AO EXECUTIVO PROVIDÊNCIAS NO SENTIDO DE QUE SEJA REFEITO O MEIO FIO DA CALÇADA NA RUA CORONEL GUIMARÃES, EM FRENTE À OBRA DA INDÚSTRIA E COMÉRCIO ODERICH, NESTA CIDADE. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6583/indicacao.22.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6583/indicacao.22.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 022/90 - INDICA AO EXECUTIVO PROVIDÊNCIAS URGENTES NO SENTIDO DE QUE SEJA EFETUADO UMA CAPINA NA RUA TIRADENTES, DEFRONTE À RESIDÊNCIA DE D. ALZIRE ODERICH, NESTA CIDADE. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6584/indicacao.23.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6584/indicacao.23.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 023/90 - INDICA AO EXECUTIVO URGENTES NO SENTIDO DE QUE SEJA FECHADO UM BURACO EXISTENTE NA RUA ODERICH COM A RUA MARECHAL FLORIANO PEIXOTO, NESTA CIDADE. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6585/indicacao.24.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6585/indicacao.24.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 024/90 - INDICA AO EXECUTIVO  MUNICIPAL QUE PROCEDA A UM ESTUDO SOBRE A POSSIBILIDQADE DE CONCEDER UM REAJUSTE AOS SERVIDORES MUNICIPAIS, ALÉM DA ATUALIZAÇÃO QUE VEM SENDO FEITA NOS SALÁRIOS COM BASE NA INFLAÇÃO DO MÊS ANTERIOR. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6586/indicacao.30.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6586/indicacao.30.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 030/90 - INDICA AO EXECUTIVO QUE OS PRORPIETÁRISO DE PASSEIOS, CALÇADAS, SEJAM NOTIFICADOS PARA QUE OS CONSERTEM. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6587/indicacao.31.joao_reis.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6587/indicacao.31.joao_reis.ok.pdf</t>
   </si>
   <si>
     <t>CM 031/90 - INDICA AO EXECUTIVO A SUBSTITUIÇÃO DA TAMPA DE UM BUEIRO NA ESQUINA DA RUA 7 DE SETEMBRO COM A RUA ODERICH</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6588/indicacao.40.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6588/indicacao.40.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 040/90 - INDICA AO EXECUTIVO A CANALIZAÇÃO DO ESGOTO NA RUA LONDOLFO COLLOR, QUADRA ENTRE AS RUAS DUQUE DE CAXIAS E OSVALDO ARANHA, NA VILA ESPERANÇA. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6589/indicacao.41.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6589/indicacao.41.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 041/90 - INDICA AO EXECUTIVO A RECOMPOSIÇÃO  DO CALÇAMENTO NA RUA RIO GRANDE, NO ENTRONCAMENTO COM A RS 122. AUTOR. VER. JOSÉ DOS SANTOS.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6590/indicacao.42.joao_reis.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6590/indicacao.42.joao_reis.ok.pdf</t>
   </si>
   <si>
     <t>CM 042/90 - INDICA AO EXECUTIVO  O MELHORAMENTO NO ACESSO À LOCALIDADE DO ANGICO, PARA QUEM VEM DA RS 122 NO SENTIDO SUL-NORTE. AUTOR. VER. JOÃO REIS</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6591/indicacao.43.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6591/indicacao.43.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 043/90 - INDICA AO EXECUTIVO PROVIDÊNCIAS. AUTOR. VER. ERICO MEIRELLES</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6592/indicacao.44.erico.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6592/indicacao.44.erico.ok.pdf</t>
   </si>
   <si>
     <t>CM 044/90 - INDICA AO EXECUTIVO A CONSTRUÇÃO DE QUATRO OU CINCO 'QUEBRA-MOLAS' NA RUA SÃO JOÃO. AUTOR. VER ERICO MEIRELLES</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6593/indicacao.46.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6593/indicacao.46.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 046/90 - INDICA AO EXECUTIVO O CALÇAMENTO DA RUA CANELA, ENTRE AS RUAS SÃO JOÃO E SÃO LOURENÇO. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6594/indicacao.57.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6594/indicacao.57.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 057/90 - INDICA AO EXECUTIVO, EM ESPECIAL À SECRETARIA D OBRAS, UM MAIOR ATENDIMENTO DA LOCALIDADE DE VIGIA E ARREDORES. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6595/indicacao.58.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6595/indicacao.58.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 057/90 - INDICA AO EXECUTIVO O RETORNO À CONTRATAÇÃO DE MENORES CARENTES, POPULARMENTES CHAMADOS DE 'TICOS-TICOS', PARA REMOÇÃO DE VEGETAÇÃO NAS RUAS DA CIDADE E OUTROS SERVIÇOS DE LIMPEZA. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6596/indicacao.57.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6596/indicacao.57.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 057/90 - INDICA AO EXECUTIVO QUE EXAMINE A POSSIBILIDADE DE ESTABELECER O SERVIÇO DE CONSTRUÇÃO DE AÇUDES, CONFORME PROJETO DA EQUIPE DE FOMENTO ECONÔMICO. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6597/indicacao.60.mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6597/indicacao.60.mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 060/90 - INDICA AO EXECUTIVO O EXAME DA VIABILIDADE E CONVENIÊNCIA DE LICENCIAMENTO DE UM AUTOMÓVEL  DE ALUGUEL 'TÁXI', PARA ATENDER A VILA SÃO MARTIM. AUTOR. VER. MOZAR HOFF</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6598/indicacao.62.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6598/indicacao.62.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 062/90 - INDICA AO EXECUTIVO A COLOCAÇÃO DE PÓ DE BRITA NA RUA DO PARQUE, ONDENECESSÁRIO. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6599/indicacao.74.varios.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6599/indicacao.74.varios.ok.pdf</t>
   </si>
   <si>
     <t>CM 074/90 - INDICA AO EXECUTIVO QUE EXAMINE  A QUESTÃO DA COBRANÇA DA CONTRIBUIÇÃO DE MELHORIA PARA RESSARCIMENTO, EM PARTE, DAS DESPESAS DE CUSTEIO  DO ASFALTAMENTO DE DIVERSAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6600/indicacao.75.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6600/indicacao.75.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 075/90 - INDICA AO EXECUTIVO QUE, QUANDO DA APROXIMAÇÃO DO VERÃO, DETERMINE A REALIZAÇÃO DE MELHORAMENTOS NA PRAIA AO LADO DO ANTIGO CAIS DO PORTO. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6601/indicacao.76.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6601/indicacao.76.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 057/90 - INDICA AO EXECUTIVO E À SECRETARIA MUNICIPAL DA SAÚDE QUE SE ORGANIZE, A NÍVEL DE MUNICÍPIO, UMA CAMPANHA PERMANETE DE DISTRIBUIÇÃO GRATUITA DE PRESERVATIVOS OU OUTRO TIPO DE ANTICONCEPCIONAL ÀS CAMADAS MAISCARENTES DA POPULAÇÃO. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6602/indicacao.87.joao_reis.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6602/indicacao.87.joao_reis.ok.pdf</t>
   </si>
   <si>
     <t>CM 087/90 - INDICA AO EXECUTIVO QUE SEJA EXAMINADO ESSES PROBLEMAS FAZENDO-SE, NA MEDIDA DO POSSÍVEL, O RECOLHIMENTO DESSES ANIMAIS. AUTOR. VER. JOÃO REIS</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6604/indicacao.96.joao_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6604/indicacao.96.joao_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 096/90 - INDICA AO EXECUTIVO A ABERTURA DE UMA ESCOLA MUNICIPAL NO LOTEAMENTO POPULAR OU ADJACÊNCIAS. AUTOR. VER. JOÃO ODERICH</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6603/indicacao.97.joao_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6603/indicacao.97.joao_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 097/90 - INDICA AO EXECUTIVO O CALÇAMENTO DAS RUAS DO LOTEAM,ENTO POPULAR. AUTOR. VER. JOÃO ODERICH</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6605/indicacao.98.joao_reis.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6605/indicacao.98.joao_reis.ok.pdf</t>
   </si>
   <si>
     <t>CM 098/90 - INDICA AO EXECUTIVO A AQUISIÇÃO DE UM MICRO-ONIBUS PARA CONDUZIR A PORTO ALEGRE AS PESSOAS QUE LÁ SE SUBMETEM A EXAMES MÉDICOS E INTERNAMENTOS. AUTOR. VER. JOÃO REIS</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6606/indicacao.99.roque.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6606/indicacao.99.roque.ok.pdf</t>
   </si>
   <si>
     <t>CM 099/90 - INDICA AO EXECUTIVO QUE CONTRATE UM MÉDICOANESTESISTA PARA TRABALHAR JUNTO AO HOSPITAL SAGRADA FAMÍLIA, COM ATIVIDADE PERMANENTE. AUTOR. VER. ROQUE SCHOEDER</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6607/indicacao.112.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6607/indicacao.112.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 112/90 - INDICA AO EXECUTIVO O ALARGAMENTO, PATROLAMENTO, NIVELAMENTO E ENCASCALHAMENTO DO CAMINHO QUE, A PARTIR DA ESTRADA DA VÁRZEA, CONDUZ À PROPRIEDADE DOS HERDEIROS DE WILLIBALDO KLEIN. AUTOR. VER. JOSÉ DOS SANTOS.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6608/indicacao.113.joao_reis.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6608/indicacao.113.joao_reis.ok.pdf</t>
   </si>
   <si>
     <t>CM 113/90 - INDICA AO EXECUTIVO A EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA ESTRADA DO ANGICO, DESDE O ANTIGO MATADOURO MUNICIPAL ATÉ EUGÊNIO FLORES. AUTOR. VER. JOÃO REIS</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6609/indicacao.123.joao_reis.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6609/indicacao.123.joao_reis.ok.pdf</t>
   </si>
   <si>
     <t>CM 123/90 - INDICA AO EXECUTIVO A CANALIZAÇÃO DO VALO NA PROPRIEDADE DOS HERDEIROS DO SR. CLAUDINO GRIEBLER. AUTOR. VER. JOÃO REIS</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6610/indicacao.130.joao_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6610/indicacao.130.joao_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 130/90 - INDICA AO EXECUTIVO A REMOÇÃO DE UMA TAMPA DE CONCRETO COLOCADA SOBRE A CALÇADA NA RUA CEL. PINHEIRO MACHADO, LADO DIREITO DA RESDÊNCIA DO SR. JAIME PEREIRA. AUTOR. VER. JOÃO ODERICH</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6611/indicacao.146.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6611/indicacao.146.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 146/90 - INDICA AO EXECUTIVO A DESAPROPRIAÇÃO DA ÁREA QUE FICA AO NORTE DO LOTEAMENTO POPULAR E QUE PERTENCE À FAMÍLIA SPENGLER. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6612/indicacao.154.joao_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6612/indicacao.154.joao_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 154/90 - INDICA AO EXECUTIVO  A INSTALAÇÃO DE UM BRAÇO DE LUZ NO POSTE EM FRENTE À RESIDÊNCIA DA PROF. REGINA KAYSER, NA RS 122, Nº 1.174. AUTOR. VER. JOÃO ODERICH</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6613/indicacao.155.joao_reis.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6613/indicacao.155.joao_reis.ok.pdf</t>
   </si>
   <si>
     <t>CM 155/90 - INDICA AO EXECUTIVO O ENCASCALHAMENTO DE TRECHOS  DAS RUAS DO LOTEAMENTO POPULAR. AUTOR. VER. JOÃO REIS</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6614/indicacao.162.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6614/indicacao.162.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 162/90 - INDICA AO EXECUTIVO  QUE, POR INTERMÉDIO DA COORDENADORIA DE FOMENTO AGRO-PECUÁRIO, PROMOVA UM CONCURSO DE HORTAS DOMICILIARES, CADASTRANDO AS PESSOAS QUE SE DISPONHAM A PARTICIPAR DE ATIVIDADES DESSA NATUREZA, EM DISPUTA DE PRÊMIO OU TROFÉU A SER INSTITUIDO. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6615/indicacao.172.joao_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6615/indicacao.172.joao_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 172/90 - INDICA AO EXECUTIVO PROVIDÊNCIAS. AUTOR. VER. JOÃO ODERICH</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6616/indicacao.178.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6616/indicacao.178.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 178/90 - INDICA AO EXECUTIVO A DESTINAÇÃO DE DEZ LOTES OU MAIS, DO LOTEAMENTO POPULAR A PRAÇAS - SOLDADOS, CABOS E SARGENTOS - DA BRIGADA MILITAR, INTEGRANTES DO 3º PELOTÃO DA PM DO 5º BATALÃO DA BRIGADA MILITAR, SEDIADA NESTA CIDADE, CONTANTO QUE NÃO DISPONHAM DE CASA PRÓPRIA NESTEMUNICÍPIO. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6629/indicacao.179.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6629/indicacao.179.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 179/90 - INDICA AO EXECUTIVO O ENCAMINHAMENTO DE PROJETO DE LEI ABONANDO O PONTO, EM UM DIA DA SEMANA, PARA OS PROFESSORES MUNICIPAIS QUE, ESTANDO NO PLENO EXERCÍCIO DO MAGISTÉRIO, EM SALA DE AULA, E ESTEJAM FAZENDO CURSOS DE NÍVEL SUPERIOR, DA ÁREA PEDAGÓGICA, A FIM DE QUE TENHAM OPORTUNIDADE DE FAZER MAIS UMA CADEIRA, DURANTE O SEU TURNO DE AULA. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6630/indicacao.180.joao_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6630/indicacao.180.joao_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 180/90 - INDICA AO EXECUTIVO URGENTES PROVIDÊNCIAS PARA A DESOBSTRUÇÃO DO ARROIO COITINHO, DESDE A PROPRIEDADE DE DANILO KAIPER ATÉ O SEU ENCONTRO COM O RIO CAÍ. AUTOR. VER. JOÃO ODERICH</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6631/indicacao.186.joao_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6631/indicacao.186.joao_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 186/90 - INDICA AO EXECUTIVO PROVIDÊNCIAS EM RELAÇÃO AOS ESGOTOS DA RUA MARECHAL DEODORO, PRIMEIRA QUADRA. AUTOR. VER. AUTOR. JOÃO ODERICH</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6632/indicacao.187.joao_reis_e_mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6632/indicacao.187.joao_reis_e_mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 187/90 - INDICAM AO EXECUTIVO A CANALIZAÇÃO DO VALO NA VILA SÃO MARTIM, NAS IMEDIAÇÕES DA ' TENDA DO BETO ' E NOS FUNDOS DA CASA DO SR. VELTOR GOMES DE OLIVEIRA. AUTOR. VERS. MOZAR HOFF, JOÃO REIS</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6633/indicacao.198.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6633/indicacao.198.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 198/90 - INDICA AO EXECUTIVO URGENTES PROVIDÊNCIAS PARA A INSTALAÇÃO, NO LOTEAMENTO POPULAR, DOS BANHEIROS PRODUZIDOS EM COLABORAÇÃO COM A PROSAN. AUTOR VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6634/indicacao.200.joao_oderich_e_mozar.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6634/indicacao.200.joao_oderich_e_mozar.ok.pdf</t>
   </si>
   <si>
     <t>CM 200/90 - INDICA AO EXECUTIVO PROVIDÊNCIAS URGENTES PARA REPARAR A RUA NELSON HOFF, DAQUELA LOCALIDADE, CUJO LEITO, ANTIGA FAIXA ESTADUAL, SE ENCONTRA EM PRECÁRIO ESTADO DE CONSERVAÇÃO. AUTORES. VER. MOZAR HOFF, JOÃO ODERICH</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6635/indicacao.201.joao_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6635/indicacao.201.joao_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 201/90 - INDICA AO EXECUTIVO QUE INCUMBA A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA DE ORGANIZAR O FORNECIMENTODE CONDUÇÃO OU PASSAGENS AOS ESTUDANTES DO INTERIOR DO MUNICÍPIO QUE, TENDO COMPLETADO A QUARTA E QUINTA SÉRIE, PRETENDEM CONTNUAR A ESTUDAR. OU AQUELES QUE NÃO ENCONTRAM VAGA NA LOCALIDADE PERTO DE SUA RESIDÊNCIAS. AUTOR. VER. JOÃO ODERICH</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6636/indicacao.202.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6636/indicacao.202.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 202/90 - INDICA AO EXECUTIVO O ATENDIMENTO DO ANEXO ABAIXO-ASSINADO DE MORADORES DA VÁRZEA, QUE PLEITEIAM O REFORÇO DA REDE ELÉTRICA, PARA TORNÁ-LA TRIFÁSICA. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6637/indicacao.208.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6637/indicacao.208.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 208/90 - INDICA AO EXECUTIVO O EXAME DA POSSIBILIDADE DE CONCESSÃO DE UM AUXÍLIO EM MATERIAIS PARA A SRª. MILZA DOS SANTOS, PARA QUE POSSA RECONSTRUIR SUA CASA, QUE DESABOU. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6638/indicacao.209.luiz_oderich.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6638/indicacao.209.luiz_oderich.ok.pdf</t>
   </si>
   <si>
     <t>CM 209/90 - INDICA AO EXECUTIVO PROVIDÊNCIAS EM RELAÇÃO AO LOTEAMENTO POPULAR. AUTOR. VER. LUIZ ODERICH</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6639/indicacao.213.joao_reis.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6639/indicacao.213.joao_reis.ok.pdf</t>
   </si>
   <si>
     <t>CM 213/90 - INDICA AO EXECUTIVO A CONSTRUÇÃO DE UM PONTILHÃO DEFRONTE A ENTRADA PARA O PASSO DA TAQUARA, OUTRO LADO DA RS 122. AUTOR. VER. JOÃO REIS</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6640/indicacao.220.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6640/indicacao.220.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 220/90 - INDICA AO EXECUTIVO QUE AS PLACAS DE PROIBIÇÃO DE ESTACIONAMENTO SEJAM LOGO SUBSTITUÍDAS. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6641/indicacao.232.eloy.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6641/indicacao.232.eloy.ok.pdf</t>
   </si>
   <si>
     <t>CM 232/90 - INDICA AO EXECUTIVO A SINALIZAÇÃO DAS ESTRADAS NO CRUZAMENTO POUCO ADIANTE NO CAMPO DO ESPORTE CLUBE ALTANEIRO, NA BARRA. AUTOR. VER. JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6642/indicacao.233.tome.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6642/indicacao.233.tome.ok.pdf</t>
   </si>
   <si>
     <t>CM 233/90 - INDICA AO EXECUTIVO A DOAÇÃO DA SEGUNDA METADE DA QUADRA AO LADO DA VILA POPULAR PARA A CONSTRUÇÃO DA DELEGACIA DE POLÍCIA E QUARTEL PARA O PELOTÃO PM DESTA CIDADE. AUTOR. VER. TOMÉ FLORES</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6643/projeto.19.joao_reis.decreto.altera_verba_representacao.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6643/projeto.19.joao_reis.decreto.altera_verba_representacao.ok.pdf</t>
   </si>
   <si>
     <t>CM 019/90 - ALTERA A VERBA DE REPRESENTAÇÃO DO PRESIDENTE DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6644/projeto.33.mesa.decreto.reajusta_salarios_servidores.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6644/projeto.33.mesa.decreto.reajusta_salarios_servidores.ok.pdf</t>
   </si>
   <si>
     <t>CM 033/90 - REAJUSTA EM 30% A PARTIR DO MÊS DE ABRIL DE 1990, AS TABELAS DE VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6501/projeto.executivo.8.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6501/projeto.executivo.8.ok.pdf</t>
   </si>
   <si>
     <t>PM 008/1990 - CM 008/90 - CONCEDE UM AUXÍLIO FINANCEIRO AO CLUBE ALIANÇA, PARAPROMOÇÃO DE CARÁTER SOCIAL, ARTÍSTICO OU CULTURAL.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6503/projeto.executivo.13.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6503/projeto.executivo.13.ok.pdf</t>
   </si>
   <si>
     <t>PM 013/1990 - CM 018/90 - CONCEDE UM AUXÍLIO FINANCEIRO A ASSOCIAÇÃO MORADORES DO BAIRRO QUILOMBO.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6504/projeto.executivo.16.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6504/projeto.executivo.16.ok.pdf</t>
   </si>
   <si>
     <t>PM 016/1990 - CM 025/90 - INSTITUI A OBRIGATORIEDADE DE COMBATE À TUBERCULOSE, BRUCELOSE, MASTITR ANIMAL, ANÁLISE DO LEITE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6505/projeto.executivo.17.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6505/projeto.executivo.17.ok.pdf</t>
   </si>
   <si>
     <t>PM 017/1990 - CM 026/90 - CONCEDE UM AUXÍLIO FINANCEIRO A ASSOCIAÇÃO COMUNITÁRIA NAVEGANTES.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6506/projeto.executivo.19.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6506/projeto.executivo.19.ok.pdf</t>
   </si>
   <si>
     <t>PM 019/1990 - CM 027/90 - AUTORIZA O EXECUTIVO MUNICIPAL A REAJUSTAR, EM 30%, NO MÊS DE ABRIL DE 1990, AS TABELAS DE REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS ATIVOS, INATIVOS E DAS PENSIONISTAS.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6507/projeto.executivo.20.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6507/projeto.executivo.20.ok.pdf</t>
   </si>
   <si>
     <t>PM 020/1990 - CM 028/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 25.893,000,00.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6502/projeto.executivo.11.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6502/projeto.executivo.11.ok.pdf</t>
   </si>
   <si>
     <t>PM 011/1990 - CM 032/90 - DISPÕE SOBRE A CONCESSÃO DE RECURSOS PÚBLICOS MUNICIPAIS A ENTIDADES PARTICULARES MUNICIPAIS E ENTIDADES PARTICULARES ATRAVÉS DOCONSELHO COMUNITÁRIO DE DESENVOLVIMENTO.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6508/projeto.executivo.21.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6508/projeto.executivo.21.ok.pdf</t>
   </si>
   <si>
     <t>PM 021/1990 - CM 047/90 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR, MEDIANTE DECRETO, CRÉDITO ESPECIAL ATÉ O LIMITE DE CR$ 300.000,00.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6509/projeto.executivo.22.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6509/projeto.executivo.22.ok.pdf</t>
   </si>
   <si>
     <t>PM 022/1990 - CM 048/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTASÇÕES QUE ESPEFICICA ATÉ O LIMITE DE CR$ 7,905.000.00.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6510/projeto.executivo.23.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6510/projeto.executivo.23.ok.pdf</t>
   </si>
   <si>
     <t>PM 023/1990 - CM 049/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTASÇÕES QUE ESPEFICICA ATÉ O LIMITE DE CR$ 6.785.000,00.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6511/projeto.executivo.24.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6511/projeto.executivo.24.ok.pdf</t>
   </si>
   <si>
     <t>PM 024/1990 - CM 050/90 - AUTORIZA O EXECUTIVO MUNICIPAL A REAJUSTAR, EM 10%, NO MÊS DE MAIO DE 1990, AS TABELAS DE REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS ATIVOS, INATIVO E DAS PENSIONISTAS.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6512/projeto.executivo.27.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6512/projeto.executivo.27.ok.pdf</t>
   </si>
   <si>
     <t>PM 027/1990 - CM 066/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 1.000.000.00.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6513/projeto.executivo.28.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6513/projeto.executivo.28.ok.pdf</t>
   </si>
   <si>
     <t>PM 028/1990 - CM 067/90 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR, MEDIANTE DECRETO, CRÉDITO ESPECIAL ATÉ O LIMITE DE CR$ 200.000,00.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6514/projeto.executivo.29.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6514/projeto.executivo.29.ok.pdf</t>
   </si>
   <si>
     <t>PM 029/1990 - CM 068/90 - CONCEDE UM AUXÍLIO FINANCEIRO A ASSOCIAÇÃO HABITACIONAL CAIENSE PARA A COBERTURA DE DESPESAS DIVERSAS.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PM 031/1990 - CM 072/90 - AUTORIZA O EXECUTIVO MUNICIPAL A REAJUSTAR EM 10%, NO MÊS DEJUNHO DE 1990, AS TABELAS DE REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS ATIVOS INATIVOS E DAS PENSIONISTAS.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6516/projeto.executivo.34.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6516/projeto.executivo.34.ok.pdf</t>
   </si>
   <si>
     <t>PM 034/1990 - CM 077/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 500.000.00.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6517/projeto.executivo.35.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6517/projeto.executivo.35.ok.pdf</t>
   </si>
   <si>
     <t>PM 035/1990 - CM 078/90 - AUTORIZA A ABERTURA DE CRÉDIOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 24.255.000,00.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6518/projeto.executivo.35a.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6518/projeto.executivo.35a.ok.pdf</t>
   </si>
   <si>
     <t>PM 035a/1990 - CM 082/90 - AUTORIZA A ABERTURA DE CRÉDIOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 13.000,000,00.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6519/projeto.executivo.36.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6519/projeto.executivo.36.ok.pdf</t>
   </si>
   <si>
     <t>PM 036/1990 - CM 082/90 - CONCEDE UM AUXÍLIO FINANCEIRO AO 3º BATALHÃO DA BRIGADA MILITAR, SEDIADO EM SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6520/projeto.executivo.37.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6520/projeto.executivo.37.ok.pdf</t>
   </si>
   <si>
     <t>PM 037/1990 - CM 084/90 - CONCEDE UM AUXÍLIO FINANCEIRO Á ESCOLA ESTADUAL DE 1º GRAU FELIPE CAMARÃO.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6521/projeto.executivo.39.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6521/projeto.executivo.39.ok.pdf</t>
   </si>
   <si>
     <t>PM 039/1990 - CM 088/90 - AUTORIZA A REALIZAÇÃO DE OPERAÇÃO DE CRÉDITO COM O FUNDO DE INVESTIMENTOS URBANOS - FUNDURBANO.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6522/projeto.executivo.40.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6522/projeto.executivo.40.ok.pdf</t>
   </si>
   <si>
     <t>PM 040/1990 - CM 089/90 - AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR ESCRITURA PÚBLICA DE PROMESSA  E DOAÇÃO DE IMÓVEL EDÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6523/projeto.executivo.41.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6523/projeto.executivo.41.ok.pdf</t>
   </si>
   <si>
     <t>PM 041/1990 - CM 090/90 - AUTORIZA O EXECUTIVO MUNICIPA A REAJUSTAR EM 10%, NO MÊS DE JULHO DE 1990, AS TABELAS DE REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS ATIVOS, AINATIVOS E DAS PENSIONISTAS.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6524/projeto.executivo.42.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6524/projeto.executivo.42.ok.pdf</t>
   </si>
   <si>
     <t>PM 042/1990 - CM 107/90 - ESTABELECE NORMAS PARA A INSTALAÇÃO DE POSTOS DE ABASTECIMENTO DE VEÍCULOS NO TERRITÓRIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6525/projeto.executivo.43.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6525/projeto.executivo.43.ok.pdf</t>
   </si>
   <si>
     <t>PM 043/1990 - CM 107/90 - ESTABELECE MULTA PARA O DESCUMPRIMENTO DE DISPOSIÇÕES DO CÓDIGO DE OBRAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6531/projeto.executivo.50.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6531/projeto.executivo.50.ok.pdf</t>
   </si>
   <si>
     <t>PM 050/1990 - CM 115/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 5.000.000.00.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6526/projeto.executivo.45.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6526/projeto.executivo.45.ok.pdf</t>
   </si>
   <si>
     <t>PM 045/1990 - CM 116/90 - DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6527/projeto.executivo.46.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6527/projeto.executivo.46.ok.pdf</t>
   </si>
   <si>
     <t>PM 046/1990 - CM 117/90 - DISPÕE SOBRE OPLANO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO, ESTABELECE OPLANODE CARREIRA DOS SERVIDORES  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6528/projeto.executivo.47.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6528/projeto.executivo.47.ok.pdf</t>
   </si>
   <si>
     <t>PM 047/1990 - CM 118/90 - ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO, INSTITUI O RESPECTIVO QUADRO DE CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6529/projeto.executivo.48.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6529/projeto.executivo.48.ok.pdf</t>
   </si>
   <si>
     <t>PM 048/1990 - CM 119/90 - DISPÕE SOBRE A VERBA DE REPRESENTAÇÃO DOS SECRETÁRIOS MUNICIPAIS, SECRETÁRIO EXECUTIVO DA CÂMARA, COORDENADORES, CHEFE DE GABINETE E SECRETARIO EXECUTIVO DO CMD.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6530/projeto.executivo.49.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6530/projeto.executivo.49.ok.pdf</t>
   </si>
   <si>
     <t>PM 049/1990 - CM 120/90 - DISPÕE SOBRE PAGAMENTO DE DIÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6532/projeto.executivo.51.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6532/projeto.executivo.51.ok.pdf</t>
   </si>
   <si>
     <t>PM 051/1990 - CM 125/90 - ISENTA O IBGE DO PAGAMENTO DE IMPOSTO SOBRE SERVIÇOS-ISS, RELATIVO AO X RECENSEAMENTO GERAL DO BRASIL.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6533/projeto.executivo.52.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6533/projeto.executivo.52.ok.pdf</t>
   </si>
   <si>
     <t>PM 052/1990 - CM 126/90 - AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER PERMISSÃO PARA A CONSTRUÇÃO DE DEPÓSITO DE BEBIDAS COM ÁREA SUPERIOR A 100M², NA ZONA ZR 2, CONSTANTE NO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6534/projeto.executivo.53.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6534/projeto.executivo.53.ok.pdf</t>
   </si>
   <si>
     <t>PM 053/1990 - CM 127/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 3.100.000,00.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6535/projeto.executivo.54.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6535/projeto.executivo.54.ok.pdf</t>
   </si>
   <si>
     <t>PM 054/1990 - CM 134/90 - PRORROGA A VIGÊNCIA DA LEI Nº 1.337, DE 28 DE JULHO DE 1989, QUE AUTORIZA O EXECUTIVO A APOIAR AS ATIVIDADES RURAIS ATRAVÉS DA PRESTAÇÃO DE SERVIÇOS.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6536/projeto.executivo.55.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6536/projeto.executivo.55.ok.pdf</t>
   </si>
   <si>
     <t>PM 055/1990 - CM 135/90 - CONCEDE UM AUXÍLIO FINANCEIRO À SOCIEDADE COMUNITÁRIA DE HABITAÇÃO POPULAR DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6537/projeto.executivo.56.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6537/projeto.executivo.56.ok.pdf</t>
   </si>
   <si>
     <t>PM 056/1990 - CM 136/90 - CONCEDE UM AUXÍLIO FINANCEIRO A ASSOCIAÇÃO HABITACIONAL CAIENSE PARA A COBERTURA DE DESPESAS DIVERSAS.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6538/projeto.executivo.57.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6538/projeto.executivo.57.ok.pdf</t>
   </si>
   <si>
     <t>PM 057/1990 - CM 137/90 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 15.470.000,00.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6539/projeto.executivo.58.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6539/projeto.executivo.58.ok.pdf</t>
   </si>
   <si>
     <t>PM 058/1990 - CM 141/90 - CONCEDE UM AUXÍLIO FINANCEIRO À ASSOCIAÇÃO DE NORADORES DO BAIRRO RIO BRANCO, PARA A COMPRA DE UM TERRENO.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6540/projeto.executivo.59.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6540/projeto.executivo.59.ok.pdf</t>
   </si>
   <si>
     <t>PM 059/1990 - CM 142/90 - CONCEDE UM AUXÍLIO FINANCEIRO À SOCIEDADE CULTURAL DE CANTORES DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6541/projeto.executivo.60.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6541/projeto.executivo.60.ok.pdf</t>
   </si>
   <si>
     <t>PM 060/1990 - CM 143/90 - AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER UM AUXÍLIO FINANCEIRO À JUSTÍÇA ELEITORAL.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6542/projeto.executivo.61.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6542/projeto.executivo.61.ok.pdf</t>
   </si>
   <si>
     <t>PM 061/1990 - CM 144/90 - AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DE DESPESAS COM ANESTESIA CIRÚRGICA PARA PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6543/projeto.executivo.62.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6543/projeto.executivo.62.ok.pdf</t>
   </si>
   <si>
     <t>PM 062/1990 - CM 145/90 - AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONTRATO COM A CORSAN, PARA A REALIZAÇÃO DE OBRAS DE IMPLANTAÇÃO, AMPLIÇÃO E MELHORIAS DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA DA LOCALIDADE DE CONCEIÇÃO, NESTE MUNICÍPIO, E CONCESSÃO DE EXPLORAÇÃO DOS RESPECTIVOS SERVIÇOS.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6544/projeto.executivo.63.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6544/projeto.executivo.63.ok.pdf</t>
   </si>
   <si>
     <t>PM 063/1990 - CM 147/90 - AUTORIZA O EXECUTIVO MUNICIPAL A REAJUSTAR, EM 12%, NO MÊS DE SETEMBRO DE 1990, AS TABELAS DE REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS ATIVOS, INATIVOS E DAS PENSIONISTAS.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6545/projeto.executivo.64.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6545/projeto.executivo.64.ok.pdf</t>
   </si>
   <si>
     <t>PM 064/1990 - CM 148/90 - ALTERA A REDAÇÃO DO ART. 19 DA LEI Nº 1.408, DE 24 DE AGOSTO DE 1990, QUE DISPÕE SOBRE OPLANO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6546/projeto.executivo.65.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6546/projeto.executivo.65.ok.pdf</t>
   </si>
   <si>
     <t>PM 065/1990 - CM 156/90 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTARES ATÉ OLIMITE DE CR$ 10.500,000,00, PARA COBERTURA DE DESPESAS COM PESSOAL E OBRIGAÇÕES PATRONAIS.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6547/projeto.executivo.66.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6547/projeto.executivo.66.ok.pdf</t>
   </si>
   <si>
     <t>PM 066/1990 - CM 157/90 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR MEDIANTE DECRETO, CRÉDITO ESPECIAL ATÉ O LIMITE DE CR$ 500.000,00.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6548/projeto.executivo.67.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6548/projeto.executivo.67.ok.pdf</t>
   </si>
   <si>
     <t>PM 067/1990 - CM 158/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTEARES NA DOTAÇÃO QUE ESPECIFICA, ATÉ OLIMITE DE CR$ 2.200,000,00.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6549/projeto.executivo.68.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6549/projeto.executivo.68.ok.pdf</t>
   </si>
   <si>
     <t>PM 068/1990 - CM 159/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 3.747,206,00.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6550/projeto.executivo.69.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6550/projeto.executivo.69.ok.pdf</t>
   </si>
   <si>
     <t>PM 069/1990 - CM 160/90 - CONCEDE UM AUXÍLIO FINANCEIRO A COMUNIDADE EVANGÉLICA DE SÃO SEBASTIÃO DO CAÍ, PARA COBERTURA DE DESPESAS COMO O IX SOM LIVRE.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6551/projeto.executivo.70.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6551/projeto.executivo.70.ok.pdf</t>
   </si>
   <si>
     <t>PM 070/1990 - CM 164/90 - AUTORIZA O EXECUTIVO MUNICIPAL A REAJUSTAR EM 12,85%, NO MÊS DE OUTUBRO DE 1990, AS TABELAS DE REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS ATIVOS, INATIVOS E DAS PENSIONISTAS.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6552/projeto.executivo.71.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6552/projeto.executivo.71.ok.pdf</t>
   </si>
   <si>
     <t>PM 071/1990 - CM 165/90 - DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O PERÍODO DE 1991 A 1993.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6553/projeto.executivo.72.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6553/projeto.executivo.72.ok.pdf</t>
   </si>
   <si>
     <t>PM 072/1990 - CM 166/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES PARA COBERTURA DE DESPESAS COM PESSOAL E OBRIGAÇÕES PATRONAIS ATÉ O LIMITE DE CR$ 11.500,000,00.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6554/projeto.executivo.73.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6554/projeto.executivo.73.ok.pdf</t>
   </si>
   <si>
     <t>PM 073/1990 - CM 167/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 9.625,000,00.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6555/projeto.executivo.74.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6555/projeto.executivo.74.ok.pdf</t>
   </si>
   <si>
     <t>PM 074/1990 - CM 174/90 - ALTERA A REDAÇÃO DO ART. 4º, DA LEI Nº 1.428, DE 15 DE OUTUBRO DE 1990, QUE DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6556/projeto.executivo.75.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6556/projeto.executivo.75.ok.pdf</t>
   </si>
   <si>
     <t>PM 075/1990 - CM 181/90 - ISENTA AS ENTIDADES COMUNITÁRIAS, BENEFICENTES E FILANTRÓPICAS DO PAGAMENTO DO IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS - ITBI.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6557/projeto.executivo.76.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6557/projeto.executivo.76.ok.pdf</t>
   </si>
   <si>
     <t>PM 076/1990 - CM 182/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 1.730,000,00.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6558/projeto.executivo.77.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6558/projeto.executivo.77.ok.pdf</t>
   </si>
   <si>
     <t>PM 077/1990 - CM 184/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 3.200,000,00.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6559/projeto.executivo.78.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6559/projeto.executivo.78.ok.pdf</t>
   </si>
   <si>
     <t>PM 078/1990 - CM 188/90 - DISPÕE SOBRE A POLÍTICA MUNICIPAL DO ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6560/projeto.executivo.79.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6560/projeto.executivo.79.ok.pdf</t>
   </si>
   <si>
     <t>PM 079/1990 - CM 189/90 - AUTORIZA O EXECUTIVO MUNICIPAL A REAJUSTAR EM 13,71%, NO MÊS DE NOVEMBRO DE 1990, AS TABELAS DE REMUNERAÇÃO DOS SERVIDORES MUNICIPAL ATIVOS, INATIVOS E DAS PENSIONISTAS.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6561/projeto.executivo.80.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6561/projeto.executivo.80.ok.pdf</t>
   </si>
   <si>
     <t>PM 080/1990 - CM 190/90 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1991 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6562/projeto.executivo.81.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6562/projeto.executivo.81.ok.pdf</t>
   </si>
   <si>
     <t>PM 081/1990 - CM 191/90 - CRIA A SECRETARIA DA AGRICULTURA E ABSTECIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6563/projeto.executivo.82.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6563/projeto.executivo.82.ok.pdf</t>
   </si>
   <si>
     <t>PM 082/1990 - CM 203/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 280.000,00.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6564/projeto.executivo.83.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6564/projeto.executivo.83.ok.pdf</t>
   </si>
   <si>
     <t>PM 083/1990 - CM 204/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 38.000,000,00.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6565/projeto.executivo.84.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6565/projeto.executivo.84.ok.pdf</t>
   </si>
   <si>
     <t>PM 084/1990 - CM 205/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 4.965,000,00.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6566/projeto.executivo.85.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6566/projeto.executivo.85.ok.pdf</t>
   </si>
   <si>
     <t>PM 085/1990 - CM 210/90 - AUTORIZA A LOCAÇÃO DE UM IMÓVEL PARA A INSTALAÇÃO DO 3º PELOTÃO PM DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6567/projeto.executivo.86.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6567/projeto.executivo.86.ok.pdf</t>
   </si>
   <si>
     <t>PM 086/1990 - CM 221/90 - CRIA A TAXA DE SERVIÇO DE ABASTECIMENTO DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6568/projeto.executivo.87.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6568/projeto.executivo.87.ok.pdf</t>
   </si>
   <si>
     <t>PM 087/1990 - CM 222/90 - ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6569/projeto.executivo.88.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6569/projeto.executivo.88.ok.pdf</t>
   </si>
   <si>
     <t>PM 088/1990 - CM 223/90 - ATUALIZA OS PERCENTUAIS DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU - PARA O EXERCÍCIO DE 1991.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6570/projeto.executivo.89.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6570/projeto.executivo.89.ok.pdf</t>
   </si>
   <si>
     <t>PM 089/1990 - CM 224/90 - ALTERA A REDAÇÃO DAS LETRAS 'E' E 'F' DO ART. 3º DA LEI Nº 1.307, DE 30 DE DEZEMBRO DE 1989.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6571/projeto.executivo.90.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6571/projeto.executivo.90.ok.pdf</t>
   </si>
   <si>
     <t>PM 090/1990 - CM 226/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 1.250,000,00.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6572/projeto.executivo.91.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6572/projeto.executivo.91.ok.pdf</t>
   </si>
   <si>
     <t>PM 091/1990 - CM 227/90 - CONCEDE UM AUXÍLIO FINANCEIRO À ASSOCIAÇÃO HABITACIONAL CAIENSE PARA A AQUISIÇÃO DE UMA CASA DE MADEIRA.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6573/projeto.executivo.92.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6573/projeto.executivo.92.ok.pdf</t>
   </si>
   <si>
     <t>PM 092/1990 - CM 234/90 - INCLUI NOVOS ÍTENS NO PLANO PLURIANUAL DO MUNICÍPIO DE SÃO SEBASTIÃO DO CAÍ PARA O PERÍODO DE 1991 A 1993.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6574/projeto.executivo.93.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6574/projeto.executivo.93.ok.pdf</t>
   </si>
   <si>
     <t>PM 093/1990 - CM 235/90 - DISPÕE SOBRE O FORNECIMENTO DE ALIMENTAÇÃO E ALOJAMENTO AOS SERVIDORES DA SECRETARIA DE OBRAS EM SERVIÇO NO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6575/projeto.executivo.94.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6575/projeto.executivo.94.ok.pdf</t>
   </si>
   <si>
     <t>PM 094/1990 - CM 236/90 - AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES NAS DOTAÇÕES QUE ESPECIFICA ATÉ O LIMITE DE CR$ 2.250,000,00.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6576/projeto.executivo.95.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6576/projeto.executivo.95.ok.pdf</t>
   </si>
   <si>
     <t>PM 095/1990 - CM 239/90 - AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO UMA ÁREA DE TERRAS SITA EM CONCEIÇÃO, PARA UMA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6577/projeto.executivo.96.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6577/projeto.executivo.96.ok.pdf</t>
   </si>
   <si>
     <t>PM 096/1990 - CM 240/90 - DISPÕE SOBRE A REVISÃO DOS PROVENTOS DE APOSENTADORIA.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6578/projeto.executivo.97.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6578/projeto.executivo.97.ok.pdf</t>
   </si>
   <si>
     <t>PM 097/1990 - CM 242/90 - AUTORIZA O EXECUTIVO MUNICIPAL A REAJUSTAR EM 25%, NO MÊS DE JANEIRO DE 1991, AS TABELAS DE REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS ATIVOS, INATIVO E DAS PENSIONISTAS.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6645/projeto.1.varios.resolucao.altera_regimento.ok.pdf</t>
+    <t>http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6645/projeto.1.varios.resolucao.altera_regimento.ok.pdf</t>
   </si>
   <si>
     <t>CM 001/90 - ALTERA PRAZOS NO REGIMENTO INTWERNO PARA ELABORAÇÃO DA LEI ORGANICA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2007,67 +2007,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6579/indicacao.06.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6580/indicacao.16.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6581/indicacao.17.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6582/indicacao.21.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6583/indicacao.22.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6584/indicacao.23.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6585/indicacao.24.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6586/indicacao.30.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6587/indicacao.31.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6588/indicacao.40.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6589/indicacao.41.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6590/indicacao.42.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6591/indicacao.43.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6592/indicacao.44.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6593/indicacao.46.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6594/indicacao.57.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6595/indicacao.58.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6596/indicacao.57.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6597/indicacao.60.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6598/indicacao.62.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6599/indicacao.74.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6600/indicacao.75.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6601/indicacao.76.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6602/indicacao.87.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6604/indicacao.96.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6603/indicacao.97.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6605/indicacao.98.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6606/indicacao.99.roque.ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6607/indicacao.112.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6608/indicacao.113.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6609/indicacao.123.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6610/indicacao.130.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6611/indicacao.146.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6612/indicacao.154.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6613/indicacao.155.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6614/indicacao.162.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6615/indicacao.172.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6616/indicacao.178.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6629/indicacao.179.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6630/indicacao.180.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6631/indicacao.186.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6632/indicacao.187.joao_reis_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6633/indicacao.198.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6634/indicacao.200.joao_oderich_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6635/indicacao.201.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6636/indicacao.202.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6637/indicacao.208.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6638/indicacao.209.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6639/indicacao.213.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6640/indicacao.220.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6641/indicacao.232.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6642/indicacao.233.tome.ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6643/projeto.19.joao_reis.decreto.altera_verba_representacao.ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6644/projeto.33.mesa.decreto.reajusta_salarios_servidores.ok.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6501/projeto.executivo.8.ok.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6503/projeto.executivo.13.ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6504/projeto.executivo.16.ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6505/projeto.executivo.17.ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6506/projeto.executivo.19.ok.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6507/projeto.executivo.20.ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6502/projeto.executivo.11.ok.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6508/projeto.executivo.21.ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6509/projeto.executivo.22.ok.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6510/projeto.executivo.23.ok.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6511/projeto.executivo.24.ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6512/projeto.executivo.27.ok.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6513/projeto.executivo.28.ok.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6514/projeto.executivo.29.ok.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6516/projeto.executivo.34.ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6517/projeto.executivo.35.ok.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6518/projeto.executivo.35a.ok.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6519/projeto.executivo.36.ok.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6520/projeto.executivo.37.ok.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6521/projeto.executivo.39.ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6522/projeto.executivo.40.ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6523/projeto.executivo.41.ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6524/projeto.executivo.42.ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6525/projeto.executivo.43.ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6531/projeto.executivo.50.ok.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6526/projeto.executivo.45.ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6527/projeto.executivo.46.ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6528/projeto.executivo.47.ok.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6529/projeto.executivo.48.ok.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6530/projeto.executivo.49.ok.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6532/projeto.executivo.51.ok.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6533/projeto.executivo.52.ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6534/projeto.executivo.53.ok.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6535/projeto.executivo.54.ok.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6536/projeto.executivo.55.ok.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6537/projeto.executivo.56.ok.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6538/projeto.executivo.57.ok.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6539/projeto.executivo.58.ok.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6540/projeto.executivo.59.ok.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6541/projeto.executivo.60.ok.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6542/projeto.executivo.61.ok.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6543/projeto.executivo.62.ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6544/projeto.executivo.63.ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6545/projeto.executivo.64.ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6546/projeto.executivo.65.ok.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6547/projeto.executivo.66.ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6548/projeto.executivo.67.ok.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6549/projeto.executivo.68.ok.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6550/projeto.executivo.69.ok.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6551/projeto.executivo.70.ok.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6552/projeto.executivo.71.ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6553/projeto.executivo.72.ok.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6554/projeto.executivo.73.ok.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6555/projeto.executivo.74.ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6556/projeto.executivo.75.ok.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6557/projeto.executivo.76.ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6558/projeto.executivo.77.ok.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6559/projeto.executivo.78.ok.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6560/projeto.executivo.79.ok.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6561/projeto.executivo.80.ok.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6562/projeto.executivo.81.ok.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6563/projeto.executivo.82.ok.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6564/projeto.executivo.83.ok.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6565/projeto.executivo.84.ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6566/projeto.executivo.85.ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6567/projeto.executivo.86.ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6568/projeto.executivo.87.ok.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6569/projeto.executivo.88.ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6570/projeto.executivo.89.ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6571/projeto.executivo.90.ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6572/projeto.executivo.91.ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6573/projeto.executivo.92.ok.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6574/projeto.executivo.93.ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6575/projeto.executivo.94.ok.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6576/projeto.executivo.95.ok.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6577/projeto.executivo.96.ok.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6578/projeto.executivo.97.ok.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6645/projeto.1.varios.resolucao.altera_regimento.ok.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6579/indicacao.06.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6580/indicacao.16.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6581/indicacao.17.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6582/indicacao.21.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6583/indicacao.22.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6584/indicacao.23.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6585/indicacao.24.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6586/indicacao.30.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6587/indicacao.31.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6588/indicacao.40.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6589/indicacao.41.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6590/indicacao.42.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6591/indicacao.43.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6592/indicacao.44.erico.ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6593/indicacao.46.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6594/indicacao.57.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6595/indicacao.58.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6596/indicacao.57.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6597/indicacao.60.mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6598/indicacao.62.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6599/indicacao.74.varios.ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6600/indicacao.75.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6601/indicacao.76.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6602/indicacao.87.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6604/indicacao.96.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6603/indicacao.97.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6605/indicacao.98.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6606/indicacao.99.roque.ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6607/indicacao.112.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6608/indicacao.113.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6609/indicacao.123.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6610/indicacao.130.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6611/indicacao.146.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6612/indicacao.154.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6613/indicacao.155.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6614/indicacao.162.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6615/indicacao.172.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6616/indicacao.178.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6629/indicacao.179.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6630/indicacao.180.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6631/indicacao.186.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6632/indicacao.187.joao_reis_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6633/indicacao.198.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6634/indicacao.200.joao_oderich_e_mozar.ok.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6635/indicacao.201.joao_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6636/indicacao.202.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6637/indicacao.208.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6638/indicacao.209.luiz_oderich.ok.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6639/indicacao.213.joao_reis.ok.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6640/indicacao.220.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6641/indicacao.232.eloy.ok.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6642/indicacao.233.tome.ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6643/projeto.19.joao_reis.decreto.altera_verba_representacao.ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6644/projeto.33.mesa.decreto.reajusta_salarios_servidores.ok.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6501/projeto.executivo.8.ok.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6503/projeto.executivo.13.ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6504/projeto.executivo.16.ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6505/projeto.executivo.17.ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6506/projeto.executivo.19.ok.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6507/projeto.executivo.20.ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6502/projeto.executivo.11.ok.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6508/projeto.executivo.21.ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6509/projeto.executivo.22.ok.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6510/projeto.executivo.23.ok.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6511/projeto.executivo.24.ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6512/projeto.executivo.27.ok.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6513/projeto.executivo.28.ok.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6514/projeto.executivo.29.ok.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6516/projeto.executivo.34.ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6517/projeto.executivo.35.ok.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6518/projeto.executivo.35a.ok.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6519/projeto.executivo.36.ok.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6520/projeto.executivo.37.ok.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6521/projeto.executivo.39.ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6522/projeto.executivo.40.ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6523/projeto.executivo.41.ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6524/projeto.executivo.42.ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6525/projeto.executivo.43.ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6531/projeto.executivo.50.ok.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6526/projeto.executivo.45.ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6527/projeto.executivo.46.ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6528/projeto.executivo.47.ok.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6529/projeto.executivo.48.ok.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6530/projeto.executivo.49.ok.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6532/projeto.executivo.51.ok.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6533/projeto.executivo.52.ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6534/projeto.executivo.53.ok.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6535/projeto.executivo.54.ok.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6536/projeto.executivo.55.ok.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6537/projeto.executivo.56.ok.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6538/projeto.executivo.57.ok.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6539/projeto.executivo.58.ok.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6540/projeto.executivo.59.ok.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6541/projeto.executivo.60.ok.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6542/projeto.executivo.61.ok.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6543/projeto.executivo.62.ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6544/projeto.executivo.63.ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6545/projeto.executivo.64.ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6546/projeto.executivo.65.ok.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6547/projeto.executivo.66.ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6548/projeto.executivo.67.ok.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6549/projeto.executivo.68.ok.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6550/projeto.executivo.69.ok.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6551/projeto.executivo.70.ok.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6552/projeto.executivo.71.ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6553/projeto.executivo.72.ok.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6554/projeto.executivo.73.ok.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6555/projeto.executivo.74.ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6556/projeto.executivo.75.ok.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6557/projeto.executivo.76.ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6558/projeto.executivo.77.ok.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6559/projeto.executivo.78.ok.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6560/projeto.executivo.79.ok.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6561/projeto.executivo.80.ok.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6562/projeto.executivo.81.ok.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6563/projeto.executivo.82.ok.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6564/projeto.executivo.83.ok.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6565/projeto.executivo.84.ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6566/projeto.executivo.85.ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6567/projeto.executivo.86.ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6568/projeto.executivo.87.ok.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6569/projeto.executivo.88.ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6570/projeto.executivo.89.ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6571/projeto.executivo.90.ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6572/projeto.executivo.91.ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6573/projeto.executivo.92.ok.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6574/projeto.executivo.93.ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6575/projeto.executivo.94.ok.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6576/projeto.executivo.95.ok.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6577/projeto.executivo.96.ok.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6578/projeto.executivo.97.ok.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodocai.rs.leg.br/media/sapl/public/materialegislativa/1990/6645/projeto.1.varios.resolucao.altera_regimento.ok.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>